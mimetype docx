--- v14 (2026-09-16)
+++ v15 (2026-10-06)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato T trichovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato virus T</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22316aaa6d4bdae33" w:history="1">
+            <w:hyperlink r:id="rId47906ac51b5510da7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48246aaa6d4bdae9c" w:history="1">
+            <w:hyperlink r:id="rId75336ac51b5510e12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PVT000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40620266" name="name11536aaa6d4bdb710" descr="13945.jpg"/>
+                  <wp:docPr id="72697532" name="name25706ac51b55112a9" descr="13945.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13945.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34526aaa6d4bdb70e" cstate="print"/>
+                          <a:blip r:embed="rId72726ac51b55112a7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51466aaa6d4bdb848" w:history="1">
+            <w:hyperlink r:id="rId22086ac51b55113f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1281,63 +1281,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50638077" name="name99836aaa6d4bdc85c" descr="PVT000_distribution_map.jpg"/>
+            <wp:docPr id="5694467" name="name97966ac51b5512173" descr="PVT000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PVT000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96776aaa6d4bdc85a" cstate="print"/>
+                    <a:blip r:embed="rId69386ac51b5512170" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2723,101 +2723,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microbiology Resource Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e01066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63346aaa6d4bdd33d" w:history="1">
+      <w:hyperlink r:id="rId62666ac51b5513194" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.01066-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1991) Potato germplasm collection. Pp. 3-4 in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CIP 1991, Lima, (PE). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24466aaa6d4bdd393" w:history="1">
+      <w:hyperlink r:id="rId71146ac51b5513245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2843,51 +2843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71846aaa6d4bdd40a" w:history="1">
+      <w:hyperlink r:id="rId62026ac51b5513337" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 February 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2913,51 +2913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35036aaa6d4bdd47a" w:history="1">
+      <w:hyperlink r:id="rId70316ac51b551341f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2992,51 +2992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73816aaa6d4bdd4f7" w:history="1">
+      <w:hyperlink r:id="rId99776ac51b5513520" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95516aaa6d4bdd567" w:history="1">
+      <w:hyperlink r:id="rId55596ac51b5513609" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88816aaa6d4bdd5e3" w:history="1">
+      <w:hyperlink r:id="rId46786ac51b5513728" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3220,129 +3220,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26596aaa6d4bdd65e" w:history="1">
+      <w:hyperlink r:id="rId76106ac51b5513850" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85686aaa6d4bdd69d" w:history="1">
+      <w:hyperlink r:id="rId94156ac51b55138d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60646aaa6d4bdd6da" w:history="1">
+      <w:hyperlink r:id="rId20936ac51b5513d2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3355,90 +3355,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2019) ICTV master species list </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98516aaa6d4bdd735" w:history="1">
+      <w:hyperlink r:id="rId48836ac51b5513e9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. FAO/IPGRI, Rome (IT). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83526aaa6d4bdd774" w:history="1">
+      <w:hyperlink r:id="rId51406ac51b551414d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3542,51 +3542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83776aaa6d4bdd85f" w:history="1">
+      <w:hyperlink r:id="rId69156ac51b55143e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3978,51 +3978,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-235.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Silvestre R &amp; Cuellar W (2012) Sequence variability among PVT isolates. GenBank accession JQ407085.1 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18186aaa6d4bddb2d" w:history="1">
+      <w:hyperlink r:id="rId12136ac51b5514c6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/JQ407085</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4155,51 +4155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1135-1141. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81446aaa6d4bddc53" w:history="1">
+      <w:hyperlink r:id="rId87106ac51b5514ebe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4330,81 +4330,81 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and AAB resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on PVT: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90246aaa6d4bddd77" w:history="1">
+      <w:hyperlink r:id="rId96256ac51b551510d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AAB description of plant viruses: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59926aaa6d4bddda8" w:history="1">
+      <w:hyperlink r:id="rId54186ac51b5515172" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4470,51 +4470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tepovirus tafsolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92556aaa6d4bdde5e" w:history="1">
+      <w:hyperlink r:id="rId94276ac51b551542f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4685,90 +4685,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45606aaa6d4bddfaf" w:history="1">
+      <w:hyperlink r:id="rId63856ac51b55157a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42226715" name="name82116aaa6d4bde03e" descr="eu_funding_250.png"/>
+            <wp:docPr id="77339894" name="name80126ac51b5515826" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60336aaa6d4bde03c" cstate="print"/>
+                    <a:blip r:embed="rId87496ac51b5515825" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4866,137 +4866,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86236555">
+  <w:abstractNum w:abstractNumId="96354091">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60227667">
+    <w:lvl w:ilvl="0" w:tplc="88171988">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60227667" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88171988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60227667" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88171988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60227667" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88171988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60227667" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88171988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60227667" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88171988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60227667" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88171988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60227667" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88171988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60227667" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88171988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86236554">
+  <w:abstractNum w:abstractNumId="96354090">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56144219">
+    <w:lvl w:ilvl="0" w:tplc="66874340">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5748,55 +5748,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86236554">
-    <w:abstractNumId w:val="86236554"/>
+  <w:num w:numId="96354090">
+    <w:abstractNumId w:val="96354090"/>
   </w:num>
-  <w:num w:numId="86236555">
-    <w:abstractNumId w:val="86236555"/>
+  <w:num w:numId="96354091">
+    <w:abstractNumId w:val="96354091"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17346,51 +17346,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId596600431" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId541507169" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22316aaa6d4bdae33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId48246aaa6d4bdae9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId51466aaa6d4bdb848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId63346aaa6d4bdd33d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId24466aaa6d4bdd393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId71846aaa6d4bdd40a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId35036aaa6d4bdd47a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId73816aaa6d4bdd4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId95516aaa6d4bdd567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId88816aaa6d4bdd5e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId26596aaa6d4bdd65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId85686aaa6d4bdd69d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId60646aaa6d4bdd6da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId98516aaa6d4bdd735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId83526aaa6d4bdd774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId83776aaa6d4bdd85f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId18186aaa6d4bddb2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId81446aaa6d4bddc53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId90246aaa6d4bddd77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId59926aaa6d4bddda8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId92556aaa6d4bdde5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45606aaa6d4bddfaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId34526aaa6d4bdb70e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34526aaa6d4bdb70e.jpg"/><Relationship Id="rId96776aaa6d4bdc85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96776aaa6d4bdc85a.jpg"/><Relationship Id="rId60336aaa6d4bde03c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60336aaa6d4bde03c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId256312912" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId752048829" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47906ac51b5510da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId75336ac51b5510e12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId22086ac51b55113f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId62666ac51b5513194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId71146ac51b5513245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId62026ac51b5513337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId70316ac51b551341f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId99776ac51b5513520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId55596ac51b5513609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId46786ac51b5513728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId76106ac51b5513850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId94156ac51b55138d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId20936ac51b5513d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId48836ac51b5513e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId51406ac51b551414d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId69156ac51b55143e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId12136ac51b5514c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId87106ac51b5514ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId96256ac51b551510d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId54186ac51b5515172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId94276ac51b551542f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63856ac51b55157a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId72726ac51b55112a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72726ac51b55112a7.jpg"/><Relationship Id="rId69386ac51b5512170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69386ac51b5512170.jpg"/><Relationship Id="rId87496ac51b5515825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87496ac51b5515825.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>