--- v6 (2026-03-25)
+++ v7 (2026-04-14)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato T trichovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato virus T</w:t>
             </w:r>
-            <w:hyperlink r:id="rId884569c363f854cfa" w:history="1">
+            <w:hyperlink r:id="rId444369de4524a85aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333869c363f854d64" w:history="1">
+            <w:hyperlink r:id="rId571769de4524a8618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PVT000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32515345" name="name845769c363f8553f5" descr="13945.jpg"/>
+                  <wp:docPr id="84040831" name="name547969de4524a8bef" descr="13945.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13945.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId863169c363f8553f3" cstate="print"/>
+                          <a:blip r:embed="rId365969de4524a8bee" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId311169c363f855534" w:history="1">
+            <w:hyperlink r:id="rId962469de4524a8d14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1281,63 +1281,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6911981" name="name826769c363f85687f" descr="PVT000_distribution_map.jpg"/>
+            <wp:docPr id="41912814" name="name401569de4524a9fbc" descr="PVT000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PVT000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId521669c363f85687c" cstate="print"/>
+                    <a:blip r:embed="rId258469de4524a9fba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2723,101 +2723,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microbiology Resource Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e01066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId400269c363f8573c8" w:history="1">
+      <w:hyperlink r:id="rId923069de4524aaaa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.01066-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1991) Potato germplasm collection. Pp. 3-4 in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CIP 1991, Lima, (PE). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId409569c363f857420" w:history="1">
+      <w:hyperlink r:id="rId180069de4524aab0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2843,51 +2843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId365969c363f857497" w:history="1">
+      <w:hyperlink r:id="rId939769de4524aab83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 February 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2913,51 +2913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId895769c363f857509" w:history="1">
+      <w:hyperlink r:id="rId615369de4524aabf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2992,51 +2992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId842569c363f857595" w:history="1">
+      <w:hyperlink r:id="rId489669de4524aac72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId165569c363f857608" w:history="1">
+      <w:hyperlink r:id="rId871569de4524aace3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId858169c363f857685" w:history="1">
+      <w:hyperlink r:id="rId913869de4524aad60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3220,129 +3220,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId616169c363f857701" w:history="1">
+      <w:hyperlink r:id="rId300169de4524aaddc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId629569c363f85773f" w:history="1">
+      <w:hyperlink r:id="rId883869de4524aae1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId256769c363f85777d" w:history="1">
+      <w:hyperlink r:id="rId155469de4524aae7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3355,90 +3355,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2019) ICTV master species list </w:t>
       </w:r>
-      <w:hyperlink r:id="rId940669c363f8577d8" w:history="1">
+      <w:hyperlink r:id="rId748869de4524aaed7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. FAO/IPGRI, Rome (IT). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292169c363f857817" w:history="1">
+      <w:hyperlink r:id="rId438369de4524aaf17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3542,51 +3542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230769c363f857904" w:history="1">
+      <w:hyperlink r:id="rId222169de4524ab008" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3978,51 +3978,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-235.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Silvestre R &amp; Cuellar W (2012) Sequence variability among PVT isolates. GenBank accession JQ407085.1 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId465969c363f857bde" w:history="1">
+      <w:hyperlink r:id="rId642569de4524ab2c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/JQ407085</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4155,51 +4155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1135-1141. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId419869c363f857cf5" w:history="1">
+      <w:hyperlink r:id="rId124269de4524ab3db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4330,81 +4330,81 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and AAB resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on PVT: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177069c363f857e3e" w:history="1">
+      <w:hyperlink r:id="rId437169de4524ab4f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AAB description of plant viruses: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289269c363f857e72" w:history="1">
+      <w:hyperlink r:id="rId348069de4524ab527" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4470,51 +4470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tepovirus tafsolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId625669c363f857f2e" w:history="1">
+      <w:hyperlink r:id="rId570169de4524ab5db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4685,90 +4685,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId812069c363f858087" w:history="1">
+      <w:hyperlink r:id="rId647769de4524ab73c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62529616" name="name776969c363f858316" descr="eu_funding_250.png"/>
+            <wp:docPr id="20043149" name="name268469de4524ab7ce" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId403969c363f858314" cstate="print"/>
+                    <a:blip r:embed="rId732469de4524ab7cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4866,137 +4866,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64392280">
+  <w:abstractNum w:abstractNumId="31475562">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32496711">
+    <w:lvl w:ilvl="0" w:tplc="32203119">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32496711" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32203119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32496711" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32203119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32496711" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32203119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32496711" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32203119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32496711" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32203119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32496711" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32203119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32496711" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32203119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32496711" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32203119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64392279">
+  <w:abstractNum w:abstractNumId="31475561">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64314432">
+    <w:lvl w:ilvl="0" w:tplc="79217406">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5748,55 +5748,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64392279">
-    <w:abstractNumId w:val="64392279"/>
+  <w:num w:numId="31475561">
+    <w:abstractNumId w:val="31475561"/>
   </w:num>
-  <w:num w:numId="64392280">
-    <w:abstractNumId w:val="64392280"/>
+  <w:num w:numId="31475562">
+    <w:abstractNumId w:val="31475562"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17346,51 +17346,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId140952727" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId170531025" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId884569c363f854cfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId333869c363f854d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId311169c363f855534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId400269c363f8573c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId409569c363f857420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId365969c363f857497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId895769c363f857509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId842569c363f857595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId165569c363f857608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId858169c363f857685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId616169c363f857701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId629569c363f85773f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId256769c363f85777d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId940669c363f8577d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId292169c363f857817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId230769c363f857904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId465969c363f857bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId419869c363f857cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId177069c363f857e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId289269c363f857e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId625669c363f857f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId812069c363f858087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId863169c363f8553f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId863169c363f8553f3.jpg"/><Relationship Id="rId521669c363f85687c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId521669c363f85687c.jpg"/><Relationship Id="rId403969c363f858314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId403969c363f858314.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId137875186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId785498219" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId444369de4524a85aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId571769de4524a8618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId962469de4524a8d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId923069de4524aaaa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId180069de4524aab0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId939769de4524aab83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId615369de4524aabf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId489669de4524aac72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId871569de4524aace3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId913869de4524aad60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId300169de4524aaddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId883869de4524aae1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId155469de4524aae7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId748869de4524aaed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId438369de4524aaf17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId222169de4524ab008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId642569de4524ab2c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId124269de4524ab3db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId437169de4524ab4f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId348069de4524ab527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId570169de4524ab5db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId647769de4524ab73c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId365969de4524a8bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId365969de4524a8bee.jpg"/><Relationship Id="rId258469de4524a9fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId258469de4524a9fba.jpg"/><Relationship Id="rId732469de4524ab7cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId732469de4524ab7cd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>