--- v7 (2026-04-14)
+++ v8 (2026-05-07)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato T trichovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato virus T</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444369de4524a85aa" w:history="1">
+            <w:hyperlink r:id="rId852169fcb75f2091e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571769de4524a8618" w:history="1">
+            <w:hyperlink r:id="rId684369fcb75f20989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PVT000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84040831" name="name547969de4524a8bef" descr="13945.jpg"/>
+                  <wp:docPr id="27157231" name="name704969fcb75f22cf1" descr="13945.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13945.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId365969de4524a8bee" cstate="print"/>
+                          <a:blip r:embed="rId527469fcb75f22cee" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId962469de4524a8d14" w:history="1">
+            <w:hyperlink r:id="rId196069fcb75f22e08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1281,63 +1281,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41912814" name="name401569de4524a9fbc" descr="PVT000_distribution_map.jpg"/>
+            <wp:docPr id="16655625" name="name469169fcb75f245ee" descr="PVT000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PVT000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId258469de4524a9fba" cstate="print"/>
+                    <a:blip r:embed="rId426969fcb75f245ea" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2723,101 +2723,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microbiology Resource Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e01066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId923069de4524aaaa5" w:history="1">
+      <w:hyperlink r:id="rId824469fcb75f2552b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.01066-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1991) Potato germplasm collection. Pp. 3-4 in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CIP 1991, Lima, (PE). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId180069de4524aab0b" w:history="1">
+      <w:hyperlink r:id="rId225769fcb75f25586" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2843,51 +2843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId939769de4524aab83" w:history="1">
+      <w:hyperlink r:id="rId895269fcb75f25602" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 February 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2913,51 +2913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId615369de4524aabf5" w:history="1">
+      <w:hyperlink r:id="rId331169fcb75f25675" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2992,51 +2992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489669de4524aac72" w:history="1">
+      <w:hyperlink r:id="rId758769fcb75f256f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId871569de4524aace3" w:history="1">
+      <w:hyperlink r:id="rId825169fcb75f25767" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913869de4524aad60" w:history="1">
+      <w:hyperlink r:id="rId297969fcb75f257e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3220,129 +3220,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId300169de4524aaddc" w:history="1">
+      <w:hyperlink r:id="rId276769fcb75f25861" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId883869de4524aae1b" w:history="1">
+      <w:hyperlink r:id="rId137069fcb75f2589f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId155469de4524aae7a" w:history="1">
+      <w:hyperlink r:id="rId838569fcb75f258de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3355,90 +3355,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2019) ICTV master species list </w:t>
       </w:r>
-      <w:hyperlink r:id="rId748869de4524aaed7" w:history="1">
+      <w:hyperlink r:id="rId311769fcb75f25939" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. FAO/IPGRI, Rome (IT). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId438369de4524aaf17" w:history="1">
+      <w:hyperlink r:id="rId702269fcb75f25977" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3542,51 +3542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId222169de4524ab008" w:history="1">
+      <w:hyperlink r:id="rId564769fcb75f25a76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3978,51 +3978,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-235.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Silvestre R &amp; Cuellar W (2012) Sequence variability among PVT isolates. GenBank accession JQ407085.1 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId642569de4524ab2c5" w:history="1">
+      <w:hyperlink r:id="rId727169fcb75f25d36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/JQ407085</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4155,51 +4155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1135-1141. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124269de4524ab3db" w:history="1">
+      <w:hyperlink r:id="rId315769fcb75f25e5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4330,81 +4330,81 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and AAB resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on PVT: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437169de4524ab4f6" w:history="1">
+      <w:hyperlink r:id="rId962469fcb75f25f81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AAB description of plant viruses: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348069de4524ab527" w:history="1">
+      <w:hyperlink r:id="rId191269fcb75f25fb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4470,51 +4470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tepovirus tafsolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId570169de4524ab5db" w:history="1">
+      <w:hyperlink r:id="rId936869fcb75f2606c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4685,90 +4685,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId647769de4524ab73c" w:history="1">
+      <w:hyperlink r:id="rId140369fcb75f28aec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20043149" name="name268469de4524ab7ce" descr="eu_funding_250.png"/>
+            <wp:docPr id="67025004" name="name979569fcb75f28b6e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId732469de4524ab7cd" cstate="print"/>
+                    <a:blip r:embed="rId974069fcb75f28b6d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4866,137 +4866,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31475562">
+  <w:abstractNum w:abstractNumId="73849452">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32203119">
+    <w:lvl w:ilvl="0" w:tplc="79972999">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32203119" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79972999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32203119" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79972999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32203119" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79972999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32203119" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79972999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32203119" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79972999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32203119" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79972999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32203119" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79972999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32203119" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79972999" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31475561">
+  <w:abstractNum w:abstractNumId="73849451">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79217406">
+    <w:lvl w:ilvl="0" w:tplc="19524191">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5748,55 +5748,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31475561">
-    <w:abstractNumId w:val="31475561"/>
+  <w:num w:numId="73849451">
+    <w:abstractNumId w:val="73849451"/>
   </w:num>
-  <w:num w:numId="31475562">
-    <w:abstractNumId w:val="31475562"/>
+  <w:num w:numId="73849452">
+    <w:abstractNumId w:val="73849452"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17346,51 +17346,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId137875186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId785498219" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId444369de4524a85aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId571769de4524a8618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId962469de4524a8d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId923069de4524aaaa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId180069de4524aab0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId939769de4524aab83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId615369de4524aabf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId489669de4524aac72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId871569de4524aace3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId913869de4524aad60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId300169de4524aaddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId883869de4524aae1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId155469de4524aae7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId748869de4524aaed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId438369de4524aaf17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId222169de4524ab008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId642569de4524ab2c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId124269de4524ab3db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId437169de4524ab4f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId348069de4524ab527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId570169de4524ab5db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId647769de4524ab73c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId365969de4524a8bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId365969de4524a8bee.jpg"/><Relationship Id="rId258469de4524a9fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId258469de4524a9fba.jpg"/><Relationship Id="rId732469de4524ab7cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId732469de4524ab7cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId668201247" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId959509292" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId852169fcb75f2091e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId684369fcb75f20989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId196069fcb75f22e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId824469fcb75f2552b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId225769fcb75f25586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId895269fcb75f25602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId331169fcb75f25675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId758769fcb75f256f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId825169fcb75f25767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId297969fcb75f257e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId276769fcb75f25861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId137069fcb75f2589f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId838569fcb75f258de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId311769fcb75f25939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId702269fcb75f25977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId564769fcb75f25a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId727169fcb75f25d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId315769fcb75f25e5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId962469fcb75f25f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId191269fcb75f25fb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId936869fcb75f2606c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId140369fcb75f28aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId527469fcb75f22cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId527469fcb75f22cee.jpg"/><Relationship Id="rId426969fcb75f245ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId426969fcb75f245ea.jpg"/><Relationship Id="rId974069fcb75f28b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId974069fcb75f28b6d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>