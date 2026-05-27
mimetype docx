--- v8 (2026-05-07)
+++ v9 (2026-05-27)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato T trichovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato virus T</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852169fcb75f2091e" w:history="1">
+            <w:hyperlink r:id="rId16506a173355d09c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684369fcb75f20989" w:history="1">
+            <w:hyperlink r:id="rId22576a173355d0a2a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PVT000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27157231" name="name704969fcb75f22cf1" descr="13945.jpg"/>
+                  <wp:docPr id="71691194" name="name78326a173355d1133" descr="13945.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13945.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId527469fcb75f22cee" cstate="print"/>
+                          <a:blip r:embed="rId32866a173355d1131" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId196069fcb75f22e08" w:history="1">
+            <w:hyperlink r:id="rId65486a173355d125f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1281,63 +1281,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16655625" name="name469169fcb75f245ee" descr="PVT000_distribution_map.jpg"/>
+            <wp:docPr id="47505600" name="name18626a173355d27b5" descr="PVT000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PVT000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId426969fcb75f245ea" cstate="print"/>
+                    <a:blip r:embed="rId63946a173355d27b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2723,101 +2723,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microbiology Resource Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e01066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId824469fcb75f2552b" w:history="1">
+      <w:hyperlink r:id="rId94586a173355d335c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.01066-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1991) Potato germplasm collection. Pp. 3-4 in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CIP 1991, Lima, (PE). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId225769fcb75f25586" w:history="1">
+      <w:hyperlink r:id="rId97936a173355d33bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2843,51 +2843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId895269fcb75f25602" w:history="1">
+      <w:hyperlink r:id="rId30156a173355d3436" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 February 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2913,51 +2913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId331169fcb75f25675" w:history="1">
+      <w:hyperlink r:id="rId21576a173355d34aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2992,51 +2992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId758769fcb75f256f4" w:history="1">
+      <w:hyperlink r:id="rId78326a173355d352a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId825169fcb75f25767" w:history="1">
+      <w:hyperlink r:id="rId24476a173355d359d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId297969fcb75f257e5" w:history="1">
+      <w:hyperlink r:id="rId28836a173355d361d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3220,129 +3220,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId276769fcb75f25861" w:history="1">
+      <w:hyperlink r:id="rId70696a173355d36a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137069fcb75f2589f" w:history="1">
+      <w:hyperlink r:id="rId98236a173355d36e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId838569fcb75f258de" w:history="1">
+      <w:hyperlink r:id="rId82386a173355d3726" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3355,90 +3355,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2019) ICTV master species list </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311769fcb75f25939" w:history="1">
+      <w:hyperlink r:id="rId60836a173355d3782" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. FAO/IPGRI, Rome (IT). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702269fcb75f25977" w:history="1">
+      <w:hyperlink r:id="rId75006a173355d37c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3542,51 +3542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId564769fcb75f25a76" w:history="1">
+      <w:hyperlink r:id="rId38476a173355d38b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3978,51 +3978,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-235.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Silvestre R &amp; Cuellar W (2012) Sequence variability among PVT isolates. GenBank accession JQ407085.1 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727169fcb75f25d36" w:history="1">
+      <w:hyperlink r:id="rId10966a173355d3b78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/JQ407085</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4155,51 +4155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1135-1141. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId315769fcb75f25e5f" w:history="1">
+      <w:hyperlink r:id="rId46636a173355d3c95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4330,81 +4330,81 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and AAB resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on PVT: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId962469fcb75f25f81" w:history="1">
+      <w:hyperlink r:id="rId27736a173355d3db4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AAB description of plant viruses: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191269fcb75f25fb4" w:history="1">
+      <w:hyperlink r:id="rId95166a173355d3de7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4470,51 +4470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tepovirus tafsolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId936869fcb75f2606c" w:history="1">
+      <w:hyperlink r:id="rId90766a173355d3eb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4685,90 +4685,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId140369fcb75f28aec" w:history="1">
+      <w:hyperlink r:id="rId32156a173355d4018" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67025004" name="name979569fcb75f28b6e" descr="eu_funding_250.png"/>
+            <wp:docPr id="3861732" name="name11636a173355d40a4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId974069fcb75f28b6d" cstate="print"/>
+                    <a:blip r:embed="rId33996a173355d40a2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4866,137 +4866,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73849452">
+  <w:abstractNum w:abstractNumId="52289975">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79972999">
+    <w:lvl w:ilvl="0" w:tplc="93795957">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79972999" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93795957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79972999" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93795957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79972999" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93795957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79972999" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93795957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79972999" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93795957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79972999" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93795957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79972999" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93795957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79972999" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93795957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73849451">
+  <w:abstractNum w:abstractNumId="52289974">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19524191">
+    <w:lvl w:ilvl="0" w:tplc="48914319">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5748,55 +5748,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73849451">
-    <w:abstractNumId w:val="73849451"/>
+  <w:num w:numId="52289974">
+    <w:abstractNumId w:val="52289974"/>
   </w:num>
-  <w:num w:numId="73849452">
-    <w:abstractNumId w:val="73849452"/>
+  <w:num w:numId="52289975">
+    <w:abstractNumId w:val="52289975"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17346,51 +17346,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId668201247" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId959509292" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId852169fcb75f2091e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId684369fcb75f20989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId196069fcb75f22e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId824469fcb75f2552b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId225769fcb75f25586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId895269fcb75f25602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId331169fcb75f25675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId758769fcb75f256f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId825169fcb75f25767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId297969fcb75f257e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId276769fcb75f25861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId137069fcb75f2589f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId838569fcb75f258de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId311769fcb75f25939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId702269fcb75f25977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId564769fcb75f25a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId727169fcb75f25d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId315769fcb75f25e5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId962469fcb75f25f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId191269fcb75f25fb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId936869fcb75f2606c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId140369fcb75f28aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId527469fcb75f22cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId527469fcb75f22cee.jpg"/><Relationship Id="rId426969fcb75f245ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId426969fcb75f245ea.jpg"/><Relationship Id="rId974069fcb75f28b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId974069fcb75f28b6d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId651883063" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId268011463" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16506a173355d09c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId22576a173355d0a2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId65486a173355d125f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId94586a173355d335c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId97936a173355d33bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId30156a173355d3436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId21576a173355d34aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId78326a173355d352a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId24476a173355d359d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId28836a173355d361d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId70696a173355d36a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId98236a173355d36e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId82386a173355d3726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId60836a173355d3782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId75006a173355d37c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId38476a173355d38b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId10966a173355d3b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId46636a173355d3c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId27736a173355d3db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId95166a173355d3de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId90766a173355d3eb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32156a173355d4018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId32866a173355d1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32866a173355d1131.jpg"/><Relationship Id="rId63946a173355d27b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63946a173355d27b0.jpg"/><Relationship Id="rId33996a173355d40a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33996a173355d40a2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>