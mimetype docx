--- v9 (2026-05-27)
+++ v10 (2026-06-24)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato T trichovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato virus T</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16506a173355d09c3" w:history="1">
+            <w:hyperlink r:id="rId98436a3be392e68f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22576a173355d0a2a" w:history="1">
+            <w:hyperlink r:id="rId86286a3be392e6960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PVT000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71691194" name="name78326a173355d1133" descr="13945.jpg"/>
+                  <wp:docPr id="7861610" name="name46866a3be392e7171" descr="13945.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13945.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32866a173355d1131" cstate="print"/>
+                          <a:blip r:embed="rId98466a3be392e716e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65486a173355d125f" w:history="1">
+            <w:hyperlink r:id="rId72946a3be392e72ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1281,63 +1281,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47505600" name="name18626a173355d27b5" descr="PVT000_distribution_map.jpg"/>
+            <wp:docPr id="26554905" name="name65686a3be392e8371" descr="PVT000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PVT000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63946a173355d27b0" cstate="print"/>
+                    <a:blip r:embed="rId13556a3be392e836f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2723,101 +2723,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microbiology Resource Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e01066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94586a173355d335c" w:history="1">
+      <w:hyperlink r:id="rId98616a3be392e8e76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.01066-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1991) Potato germplasm collection. Pp. 3-4 in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CIP 1991, Lima, (PE). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97936a173355d33bb" w:history="1">
+      <w:hyperlink r:id="rId20196a3be392e8ecf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2843,51 +2843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30156a173355d3436" w:history="1">
+      <w:hyperlink r:id="rId97976a3be392e8f46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 February 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2913,51 +2913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21576a173355d34aa" w:history="1">
+      <w:hyperlink r:id="rId40606a3be392e8fdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2992,51 +2992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78326a173355d352a" w:history="1">
+      <w:hyperlink r:id="rId81216a3be392e905a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24476a173355d359d" w:history="1">
+      <w:hyperlink r:id="rId55736a3be392e90ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28836a173355d361d" w:history="1">
+      <w:hyperlink r:id="rId73486a3be392e9147" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3220,129 +3220,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70696a173355d36a3" w:history="1">
+      <w:hyperlink r:id="rId43036a3be392e91c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98236a173355d36e6" w:history="1">
+      <w:hyperlink r:id="rId70166a3be392e9201" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82386a173355d3726" w:history="1">
+      <w:hyperlink r:id="rId27386a3be392e923f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3355,90 +3355,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2019) ICTV master species list </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60836a173355d3782" w:history="1">
+      <w:hyperlink r:id="rId56226a3be392e929c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. FAO/IPGRI, Rome (IT). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75006a173355d37c4" w:history="1">
+      <w:hyperlink r:id="rId90606a3be392e92db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3542,51 +3542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38476a173355d38b4" w:history="1">
+      <w:hyperlink r:id="rId10886a3be392e93ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3978,51 +3978,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-235.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Silvestre R &amp; Cuellar W (2012) Sequence variability among PVT isolates. GenBank accession JQ407085.1 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10966a173355d3b78" w:history="1">
+      <w:hyperlink r:id="rId57676a3be392e969b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/JQ407085</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4155,51 +4155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1135-1141. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46636a173355d3c95" w:history="1">
+      <w:hyperlink r:id="rId57586a3be392e97bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4330,81 +4330,81 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and AAB resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on PVT: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27736a173355d3db4" w:history="1">
+      <w:hyperlink r:id="rId85446a3be392e98e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AAB description of plant viruses: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95166a173355d3de7" w:history="1">
+      <w:hyperlink r:id="rId46726a3be392e9916" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4470,51 +4470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tepovirus tafsolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90766a173355d3eb0" w:history="1">
+      <w:hyperlink r:id="rId45036a3be392e99cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4685,90 +4685,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32156a173355d4018" w:history="1">
+      <w:hyperlink r:id="rId60996a3be392e9b89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3861732" name="name11636a173355d40a4" descr="eu_funding_250.png"/>
+            <wp:docPr id="37143583" name="name29296a3be392e9eb2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33996a173355d40a2" cstate="print"/>
+                    <a:blip r:embed="rId14776a3be392e9eb1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4866,137 +4866,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52289975">
+  <w:abstractNum w:abstractNumId="43457533">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93795957">
+    <w:lvl w:ilvl="0" w:tplc="74596235">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93795957" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74596235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93795957" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74596235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93795957" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74596235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93795957" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74596235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93795957" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74596235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93795957" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74596235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93795957" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74596235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93795957" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74596235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52289974">
+  <w:abstractNum w:abstractNumId="43457532">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48914319">
+    <w:lvl w:ilvl="0" w:tplc="11030479">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5748,55 +5748,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52289974">
-    <w:abstractNumId w:val="52289974"/>
+  <w:num w:numId="43457532">
+    <w:abstractNumId w:val="43457532"/>
   </w:num>
-  <w:num w:numId="52289975">
-    <w:abstractNumId w:val="52289975"/>
+  <w:num w:numId="43457533">
+    <w:abstractNumId w:val="43457533"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17346,51 +17346,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId651883063" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId268011463" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16506a173355d09c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId22576a173355d0a2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId65486a173355d125f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId94586a173355d335c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId97936a173355d33bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId30156a173355d3436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId21576a173355d34aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId78326a173355d352a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId24476a173355d359d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId28836a173355d361d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId70696a173355d36a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId98236a173355d36e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId82386a173355d3726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId60836a173355d3782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId75006a173355d37c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId38476a173355d38b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId10966a173355d3b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId46636a173355d3c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId27736a173355d3db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId95166a173355d3de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId90766a173355d3eb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32156a173355d4018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId32866a173355d1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32866a173355d1131.jpg"/><Relationship Id="rId63946a173355d27b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63946a173355d27b0.jpg"/><Relationship Id="rId33996a173355d40a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33996a173355d40a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId747982000" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId332009505" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98436a3be392e68f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId86286a3be392e6960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId72946a3be392e72ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId98616a3be392e8e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId20196a3be392e8ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId97976a3be392e8f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId40606a3be392e8fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId81216a3be392e905a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId55736a3be392e90ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId73486a3be392e9147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId43036a3be392e91c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId70166a3be392e9201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId27386a3be392e923f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId56226a3be392e929c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId90606a3be392e92db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId10886a3be392e93ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId57676a3be392e969b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId57586a3be392e97bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId85446a3be392e98e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId46726a3be392e9916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId45036a3be392e99cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60996a3be392e9b89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId98466a3be392e716e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98466a3be392e716e.jpg"/><Relationship Id="rId13556a3be392e836f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13556a3be392e836f.jpg"/><Relationship Id="rId14776a3be392e9eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14776a3be392e9eb1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>