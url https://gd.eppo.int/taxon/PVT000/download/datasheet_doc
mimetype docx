--- v10 (2026-06-24)
+++ v11 (2026-07-17)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato T trichovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato virus T</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98436a3be392e68f5" w:history="1">
+            <w:hyperlink r:id="rId26526a5a91c291f48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86286a3be392e6960" w:history="1">
+            <w:hyperlink r:id="rId58216a5a91c291faf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PVT000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7861610" name="name46866a3be392e7171" descr="13945.jpg"/>
+                  <wp:docPr id="17868137" name="name49806a5a91c292423" descr="13945.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13945.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98466a3be392e716e" cstate="print"/>
+                          <a:blip r:embed="rId97486a5a91c292421" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72946a3be392e72ba" w:history="1">
+            <w:hyperlink r:id="rId33876a5a91c29251b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1281,63 +1281,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26554905" name="name65686a3be392e8371" descr="PVT000_distribution_map.jpg"/>
+            <wp:docPr id="31019343" name="name33626a5a91c293396" descr="PVT000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PVT000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13556a3be392e836f" cstate="print"/>
+                    <a:blip r:embed="rId83906a5a91c293394" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2723,101 +2723,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microbiology Resource Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e01066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98616a3be392e8e76" w:history="1">
+      <w:hyperlink r:id="rId65976a5a91c293e13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.01066-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1991) Potato germplasm collection. Pp. 3-4 in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CIP 1991, Lima, (PE). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20196a3be392e8ecf" w:history="1">
+      <w:hyperlink r:id="rId33416a5a91c293e74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2843,51 +2843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97976a3be392e8f46" w:history="1">
+      <w:hyperlink r:id="rId98056a5a91c293eeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 February 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2913,51 +2913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40606a3be392e8fdb" w:history="1">
+      <w:hyperlink r:id="rId32136a5a91c293f5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2992,51 +2992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81216a3be392e905a" w:history="1">
+      <w:hyperlink r:id="rId81066a5a91c293fd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55736a3be392e90ca" w:history="1">
+      <w:hyperlink r:id="rId70226a5a91c294045" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73486a3be392e9147" w:history="1">
+      <w:hyperlink r:id="rId54516a5a91c2940bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3220,129 +3220,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43036a3be392e91c2" w:history="1">
+      <w:hyperlink r:id="rId14036a5a91c294138" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70166a3be392e9201" w:history="1">
+      <w:hyperlink r:id="rId94396a5a91c294176" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27386a3be392e923f" w:history="1">
+      <w:hyperlink r:id="rId94256a5a91c2941b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3355,90 +3355,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2019) ICTV master species list </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56226a3be392e929c" w:history="1">
+      <w:hyperlink r:id="rId93626a5a91c29420c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. FAO/IPGRI, Rome (IT). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90606a3be392e92db" w:history="1">
+      <w:hyperlink r:id="rId19866a5a91c29424a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3542,51 +3542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10886a3be392e93ca" w:history="1">
+      <w:hyperlink r:id="rId85256a5a91c294332" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3978,51 +3978,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-235.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Silvestre R &amp; Cuellar W (2012) Sequence variability among PVT isolates. GenBank accession JQ407085.1 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57676a3be392e969b" w:history="1">
+      <w:hyperlink r:id="rId81256a5a91c29460b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/JQ407085</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4155,51 +4155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1135-1141. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57586a3be392e97bf" w:history="1">
+      <w:hyperlink r:id="rId71426a5a91c294751" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4330,81 +4330,81 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and AAB resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on PVT: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85446a3be392e98e3" w:history="1">
+      <w:hyperlink r:id="rId70126a5a91c29486c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AAB description of plant viruses: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46726a3be392e9916" w:history="1">
+      <w:hyperlink r:id="rId11556a5a91c29489f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4470,51 +4470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tepovirus tafsolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45036a3be392e99cf" w:history="1">
+      <w:hyperlink r:id="rId69326a5a91c294954" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4685,90 +4685,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60996a3be392e9b89" w:history="1">
+      <w:hyperlink r:id="rId93006a5a91c294aae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37143583" name="name29296a3be392e9eb2" descr="eu_funding_250.png"/>
+            <wp:docPr id="52089259" name="name22476a5a91c294b37" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14776a3be392e9eb1" cstate="print"/>
+                    <a:blip r:embed="rId75636a5a91c294b36" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4866,137 +4866,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43457533">
+  <w:abstractNum w:abstractNumId="75779875">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74596235">
+    <w:lvl w:ilvl="0" w:tplc="93972755">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74596235" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93972755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74596235" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93972755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74596235" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93972755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74596235" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93972755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74596235" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93972755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74596235" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93972755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74596235" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93972755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74596235" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93972755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43457532">
+  <w:abstractNum w:abstractNumId="75779874">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11030479">
+    <w:lvl w:ilvl="0" w:tplc="47266107">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5748,55 +5748,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43457532">
-    <w:abstractNumId w:val="43457532"/>
+  <w:num w:numId="75779874">
+    <w:abstractNumId w:val="75779874"/>
   </w:num>
-  <w:num w:numId="43457533">
-    <w:abstractNumId w:val="43457533"/>
+  <w:num w:numId="75779875">
+    <w:abstractNumId w:val="75779875"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17346,51 +17346,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId747982000" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId332009505" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98436a3be392e68f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId86286a3be392e6960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId72946a3be392e72ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId98616a3be392e8e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId20196a3be392e8ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId97976a3be392e8f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId40606a3be392e8fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId81216a3be392e905a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId55736a3be392e90ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId73486a3be392e9147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId43036a3be392e91c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId70166a3be392e9201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId27386a3be392e923f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId56226a3be392e929c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId90606a3be392e92db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId10886a3be392e93ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId57676a3be392e969b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId57586a3be392e97bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId85446a3be392e98e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId46726a3be392e9916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId45036a3be392e99cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60996a3be392e9b89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId98466a3be392e716e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98466a3be392e716e.jpg"/><Relationship Id="rId13556a3be392e836f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13556a3be392e836f.jpg"/><Relationship Id="rId14776a3be392e9eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14776a3be392e9eb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId853201512" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId868486515" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26526a5a91c291f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId58216a5a91c291faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId33876a5a91c29251b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId65976a5a91c293e13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId33416a5a91c293e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId98056a5a91c293eeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId32136a5a91c293f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId81066a5a91c293fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId70226a5a91c294045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId54516a5a91c2940bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId14036a5a91c294138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId94396a5a91c294176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId94256a5a91c2941b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId93626a5a91c29420c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId19866a5a91c29424a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId85256a5a91c294332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId81256a5a91c29460b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId71426a5a91c294751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId70126a5a91c29486c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId11556a5a91c29489f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId69326a5a91c294954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93006a5a91c294aae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId97486a5a91c292421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97486a5a91c292421.jpg"/><Relationship Id="rId83906a5a91c293394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83906a5a91c293394.jpg"/><Relationship Id="rId75636a5a91c294b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75636a5a91c294b36.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>