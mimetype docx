--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato T trichovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato virus T</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26526a5a91c291f48" w:history="1">
+            <w:hyperlink r:id="rId95446a751a10543e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58216a5a91c291faf" w:history="1">
+            <w:hyperlink r:id="rId41086a751a1054451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PVT000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17868137" name="name49806a5a91c292423" descr="13945.jpg"/>
+                  <wp:docPr id="60404922" name="name71456a751a1054580" descr="13945.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13945.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97486a5a91c292421" cstate="print"/>
+                          <a:blip r:embed="rId40786a751a105457e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33876a5a91c29251b" w:history="1">
+            <w:hyperlink r:id="rId50636a751a1054718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1281,63 +1281,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31019343" name="name33626a5a91c293396" descr="PVT000_distribution_map.jpg"/>
+            <wp:docPr id="49033414" name="name25556a751a105597a" descr="PVT000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PVT000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83906a5a91c293394" cstate="print"/>
+                    <a:blip r:embed="rId14126a751a1055977" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2723,101 +2723,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microbiology Resource Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e01066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65976a5a91c293e13" w:history="1">
+      <w:hyperlink r:id="rId72106a751a1056e89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.01066-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1991) Potato germplasm collection. Pp. 3-4 in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CIP 1991, Lima, (PE). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33416a5a91c293e74" w:history="1">
+      <w:hyperlink r:id="rId34526a751a1056ee8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2843,51 +2843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98056a5a91c293eeb" w:history="1">
+      <w:hyperlink r:id="rId31276a751a1056fa9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 February 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2913,51 +2913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32136a5a91c293f5b" w:history="1">
+      <w:hyperlink r:id="rId36716a751a1057038" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2992,51 +2992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81066a5a91c293fd6" w:history="1">
+      <w:hyperlink r:id="rId40846a751a10570f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70226a5a91c294045" w:history="1">
+      <w:hyperlink r:id="rId18946a751a1057195" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54516a5a91c2940bf" w:history="1">
+      <w:hyperlink r:id="rId44756a751a1057260" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3220,129 +3220,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14036a5a91c294138" w:history="1">
+      <w:hyperlink r:id="rId75816a751a10572e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94396a5a91c294176" w:history="1">
+      <w:hyperlink r:id="rId90956a751a1057324" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94256a5a91c2941b3" w:history="1">
+      <w:hyperlink r:id="rId54926a751a1057364" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3355,90 +3355,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2019) ICTV master species list </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93626a5a91c29420c" w:history="1">
+      <w:hyperlink r:id="rId98216a751a10573c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. FAO/IPGRI, Rome (IT). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19866a5a91c29424a" w:history="1">
+      <w:hyperlink r:id="rId20266a751a1057402" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3542,51 +3542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85256a5a91c294332" w:history="1">
+      <w:hyperlink r:id="rId83836a751a10574f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3978,51 +3978,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-235.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Silvestre R &amp; Cuellar W (2012) Sequence variability among PVT isolates. GenBank accession JQ407085.1 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81256a5a91c29460b" w:history="1">
+      <w:hyperlink r:id="rId15596a751a1057816" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/JQ407085</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4155,51 +4155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1135-1141. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71426a5a91c294751" w:history="1">
+      <w:hyperlink r:id="rId68586a751a105795a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4330,81 +4330,81 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and AAB resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on PVT: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70126a5a91c29486c" w:history="1">
+      <w:hyperlink r:id="rId12366a751a1057a8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AAB description of plant viruses: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11556a5a91c29489f" w:history="1">
+      <w:hyperlink r:id="rId15896a751a1057abd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4470,51 +4470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tepovirus tafsolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69326a5a91c294954" w:history="1">
+      <w:hyperlink r:id="rId81246a751a1057b77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4685,90 +4685,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93006a5a91c294aae" w:history="1">
+      <w:hyperlink r:id="rId46816a751a1057ccd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52089259" name="name22476a5a91c294b37" descr="eu_funding_250.png"/>
+            <wp:docPr id="93743720" name="name32446a751a1057d87" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75636a5a91c294b36" cstate="print"/>
+                    <a:blip r:embed="rId31466a751a1057d86" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4866,137 +4866,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75779875">
+  <w:abstractNum w:abstractNumId="26203335">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93972755">
+    <w:lvl w:ilvl="0" w:tplc="37616089">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93972755" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37616089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93972755" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37616089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93972755" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37616089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93972755" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37616089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93972755" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37616089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93972755" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37616089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93972755" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37616089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93972755" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37616089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75779874">
+  <w:abstractNum w:abstractNumId="26203334">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47266107">
+    <w:lvl w:ilvl="0" w:tplc="12328834">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5748,55 +5748,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75779874">
-    <w:abstractNumId w:val="75779874"/>
+  <w:num w:numId="26203334">
+    <w:abstractNumId w:val="26203334"/>
   </w:num>
-  <w:num w:numId="75779875">
-    <w:abstractNumId w:val="75779875"/>
+  <w:num w:numId="26203335">
+    <w:abstractNumId w:val="26203335"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17346,51 +17346,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId853201512" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId868486515" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26526a5a91c291f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId58216a5a91c291faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId33876a5a91c29251b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId65976a5a91c293e13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId33416a5a91c293e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId98056a5a91c293eeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId32136a5a91c293f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId81066a5a91c293fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId70226a5a91c294045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId54516a5a91c2940bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId14036a5a91c294138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId94396a5a91c294176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId94256a5a91c2941b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId93626a5a91c29420c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId19866a5a91c29424a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId85256a5a91c294332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId81256a5a91c29460b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId71426a5a91c294751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId70126a5a91c29486c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId11556a5a91c29489f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId69326a5a91c294954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93006a5a91c294aae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId97486a5a91c292421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97486a5a91c292421.jpg"/><Relationship Id="rId83906a5a91c293394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83906a5a91c293394.jpg"/><Relationship Id="rId75636a5a91c294b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75636a5a91c294b36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId823063259" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId470369436" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95446a751a10543e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId41086a751a1054451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId50636a751a1054718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId72106a751a1056e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId34526a751a1056ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId31276a751a1056fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId36716a751a1057038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId40846a751a10570f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId18946a751a1057195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId44756a751a1057260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId75816a751a10572e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId90956a751a1057324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId54926a751a1057364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId98216a751a10573c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId20266a751a1057402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId83836a751a10574f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId15596a751a1057816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId68586a751a105795a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId12366a751a1057a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId15896a751a1057abd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId81246a751a1057b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46816a751a1057ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId40786a751a105457e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40786a751a105457e.jpg"/><Relationship Id="rId14126a751a1055977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14126a751a1055977.jpg"/><Relationship Id="rId31466a751a1057d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31466a751a1057d86.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>