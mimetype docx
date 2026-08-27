--- v12 (2026-08-06)
+++ v13 (2026-08-27)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato T trichovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato virus T</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95446a751a10543e2" w:history="1">
+            <w:hyperlink r:id="rId76506a8f92c375a5f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41086a751a1054451" w:history="1">
+            <w:hyperlink r:id="rId39646a8f92c375ac8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PVT000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60404922" name="name71456a751a1054580" descr="13945.jpg"/>
+                  <wp:docPr id="2724965" name="name32236a8f92c375bc7" descr="13945.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13945.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40786a751a105457e" cstate="print"/>
+                          <a:blip r:embed="rId96006a8f92c375bc6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId50636a751a1054718" w:history="1">
+            <w:hyperlink r:id="rId64936a8f92c375cfe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1281,63 +1281,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49033414" name="name25556a751a105597a" descr="PVT000_distribution_map.jpg"/>
+            <wp:docPr id="8769866" name="name66946a8f92c376390" descr="PVT000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PVT000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14126a751a1055977" cstate="print"/>
+                    <a:blip r:embed="rId27846a8f92c37638f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2723,101 +2723,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microbiology Resource Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e01066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72106a751a1056e89" w:history="1">
+      <w:hyperlink r:id="rId60146a8f92c376e30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.01066-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1991) Potato germplasm collection. Pp. 3-4 in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CIP 1991, Lima, (PE). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34526a751a1056ee8" w:history="1">
+      <w:hyperlink r:id="rId95106a8f92c376e8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2843,51 +2843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31276a751a1056fa9" w:history="1">
+      <w:hyperlink r:id="rId47186a8f92c376f05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 February 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2913,51 +2913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36716a751a1057038" w:history="1">
+      <w:hyperlink r:id="rId88056a8f92c376f79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2992,51 +2992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40846a751a10570f4" w:history="1">
+      <w:hyperlink r:id="rId35166a8f92c376ff8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18946a751a1057195" w:history="1">
+      <w:hyperlink r:id="rId40016a8f92c37706b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44756a751a1057260" w:history="1">
+      <w:hyperlink r:id="rId37816a8f92c3770ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3220,129 +3220,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75816a751a10572e2" w:history="1">
+      <w:hyperlink r:id="rId34566a8f92c37716a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90956a751a1057324" w:history="1">
+      <w:hyperlink r:id="rId29826a8f92c3771ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54926a751a1057364" w:history="1">
+      <w:hyperlink r:id="rId48246a8f92c3771fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3355,90 +3355,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2019) ICTV master species list </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98216a751a10573c2" w:history="1">
+      <w:hyperlink r:id="rId91616a8f92c37725b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. FAO/IPGRI, Rome (IT). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20266a751a1057402" w:history="1">
+      <w:hyperlink r:id="rId80346a8f92c37729c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3542,51 +3542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83836a751a10574f4" w:history="1">
+      <w:hyperlink r:id="rId69146a8f92c377391" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3978,51 +3978,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-235.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Silvestre R &amp; Cuellar W (2012) Sequence variability among PVT isolates. GenBank accession JQ407085.1 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15596a751a1057816" w:history="1">
+      <w:hyperlink r:id="rId85466a8f92c37765b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/JQ407085</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4155,51 +4155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1135-1141. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68586a751a105795a" w:history="1">
+      <w:hyperlink r:id="rId36496a8f92c377779" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4330,81 +4330,81 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and AAB resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on PVT: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12366a751a1057a8b" w:history="1">
+      <w:hyperlink r:id="rId68376a8f92c377899" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AAB description of plant viruses: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15896a751a1057abd" w:history="1">
+      <w:hyperlink r:id="rId29066a8f92c3778ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4470,51 +4470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tepovirus tafsolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81246a751a1057b77" w:history="1">
+      <w:hyperlink r:id="rId60386a8f92c377980" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4685,90 +4685,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46816a751a1057ccd" w:history="1">
+      <w:hyperlink r:id="rId14806a8f92c377ae4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93743720" name="name32446a751a1057d87" descr="eu_funding_250.png"/>
+            <wp:docPr id="53108186" name="name72366a8f92c377b62" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31466a751a1057d86" cstate="print"/>
+                    <a:blip r:embed="rId81336a8f92c377b60" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4866,137 +4866,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26203335">
+  <w:abstractNum w:abstractNumId="81250155">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37616089">
+    <w:lvl w:ilvl="0" w:tplc="54333540">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37616089" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54333540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37616089" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54333540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37616089" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54333540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37616089" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54333540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37616089" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54333540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37616089" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54333540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37616089" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54333540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37616089" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54333540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26203334">
+  <w:abstractNum w:abstractNumId="81250154">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12328834">
+    <w:lvl w:ilvl="0" w:tplc="55166781">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5748,55 +5748,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26203334">
-    <w:abstractNumId w:val="26203334"/>
+  <w:num w:numId="81250154">
+    <w:abstractNumId w:val="81250154"/>
   </w:num>
-  <w:num w:numId="26203335">
-    <w:abstractNumId w:val="26203335"/>
+  <w:num w:numId="81250155">
+    <w:abstractNumId w:val="81250155"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17346,51 +17346,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId823063259" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId470369436" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95446a751a10543e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId41086a751a1054451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId50636a751a1054718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId72106a751a1056e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId34526a751a1056ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId31276a751a1056fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId36716a751a1057038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId40846a751a10570f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId18946a751a1057195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId44756a751a1057260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId75816a751a10572e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId90956a751a1057324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId54926a751a1057364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId98216a751a10573c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId20266a751a1057402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId83836a751a10574f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId15596a751a1057816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId68586a751a105795a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId12366a751a1057a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId15896a751a1057abd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId81246a751a1057b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46816a751a1057ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId40786a751a105457e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40786a751a105457e.jpg"/><Relationship Id="rId14126a751a1055977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14126a751a1055977.jpg"/><Relationship Id="rId31466a751a1057d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31466a751a1057d86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699000627" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId242859829" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76506a8f92c375a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId39646a8f92c375ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId64936a8f92c375cfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId60146a8f92c376e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId95106a8f92c376e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId47186a8f92c376f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId88056a8f92c376f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId35166a8f92c376ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId40016a8f92c37706b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId37816a8f92c3770ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId34566a8f92c37716a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId29826a8f92c3771ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId48246a8f92c3771fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId91616a8f92c37725b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId80346a8f92c37729c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId69146a8f92c377391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId85466a8f92c37765b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId36496a8f92c377779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId68376a8f92c377899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId29066a8f92c3778ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId60386a8f92c377980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14806a8f92c377ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId96006a8f92c375bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96006a8f92c375bc6.jpg"/><Relationship Id="rId27846a8f92c37638f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27846a8f92c37638f.jpg"/><Relationship Id="rId81336a8f92c377b60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81336a8f92c377b60.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>