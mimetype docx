--- v13 (2026-08-27)
+++ v14 (2026-09-16)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato T trichovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato virus T</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76506a8f92c375a5f" w:history="1">
+            <w:hyperlink r:id="rId22316aaa6d4bdae33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39646a8f92c375ac8" w:history="1">
+            <w:hyperlink r:id="rId48246aaa6d4bdae9c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PVT000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2724965" name="name32236a8f92c375bc7" descr="13945.jpg"/>
+                  <wp:docPr id="40620266" name="name11536aaa6d4bdb710" descr="13945.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13945.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96006a8f92c375bc6" cstate="print"/>
+                          <a:blip r:embed="rId34526aaa6d4bdb70e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64936a8f92c375cfe" w:history="1">
+            <w:hyperlink r:id="rId51466aaa6d4bdb848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1281,63 +1281,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2000).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8769866" name="name66946a8f92c376390" descr="PVT000_distribution_map.jpg"/>
+            <wp:docPr id="50638077" name="name99836aaa6d4bdc85c" descr="PVT000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PVT000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27846a8f92c37638f" cstate="print"/>
+                    <a:blip r:embed="rId96776aaa6d4bdc85a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2723,101 +2723,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Microbiology Resource Announcements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e01066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60146a8f92c376e30" w:history="1">
+      <w:hyperlink r:id="rId63346aaa6d4bdd33d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/MRA.01066-18</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CIP (1991) Potato germplasm collection. Pp. 3-4 in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CIP 1991, Lima, (PE). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95106a8f92c376e8a" w:history="1">
+      <w:hyperlink r:id="rId24466aaa6d4bdd393" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2843,51 +2843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47186a8f92c376f05" w:history="1">
+      <w:hyperlink r:id="rId71846aaa6d4bdd40a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 February 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2913,51 +2913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88056a8f92c376f79" w:history="1">
+      <w:hyperlink r:id="rId35036aaa6d4bdd47a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2992,51 +2992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35166a8f92c376ff8" w:history="1">
+      <w:hyperlink r:id="rId73816aaa6d4bdd4f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3062,51 +3062,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40016a8f92c37706b" w:history="1">
+      <w:hyperlink r:id="rId95516aaa6d4bdd567" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3141,51 +3141,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37816a8f92c3770ec" w:history="1">
+      <w:hyperlink r:id="rId88816aaa6d4bdd5e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3220,129 +3220,129 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34566a8f92c37716a" w:history="1">
+      <w:hyperlink r:id="rId26596aaa6d4bdd65e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO A1 List of pests recommended for regulation as quarantine pests version 2020-09. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29826a8f92c3771ba" w:history="1">
+      <w:hyperlink r:id="rId85686aaa6d4bdd69d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48246a8f92c3771fc" w:history="1">
+      <w:hyperlink r:id="rId60646aaa6d4bdd6da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3355,90 +3355,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2012) Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses. ICTV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2019) ICTV master species list </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91616a8f92c37725b" w:history="1">
+      <w:hyperlink r:id="rId98516aaa6d4bdd735" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. FAO/IPGRI, Rome (IT). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80346a8f92c37729c" w:history="1">
+      <w:hyperlink r:id="rId83526aaa6d4bdd774" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3542,51 +3542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69146a8f92c377391" w:history="1">
+      <w:hyperlink r:id="rId83776aaa6d4bdd85f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 April 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3978,51 +3978,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-235.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Silvestre R &amp; Cuellar W (2012) Sequence variability among PVT isolates. GenBank accession JQ407085.1 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85466a8f92c37765b" w:history="1">
+      <w:hyperlink r:id="rId18186aaa6d4bddb2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/JQ407085</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4155,51 +4155,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1135-1141. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36496a8f92c377779" w:history="1">
+      <w:hyperlink r:id="rId81446aaa6d4bddc53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4330,81 +4330,81 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and AAB resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on PVT: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68376a8f92c377899" w:history="1">
+      <w:hyperlink r:id="rId90246aaa6d4bddd77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AAB description of plant viruses: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29066a8f92c3778ca" w:history="1">
+      <w:hyperlink r:id="rId59926aaa6d4bddda8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4470,51 +4470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tepovirus tafsolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60386a8f92c377980" w:history="1">
+      <w:hyperlink r:id="rId92556aaa6d4bdde5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4685,90 +4685,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14806a8f92c377ae4" w:history="1">
+      <w:hyperlink r:id="rId45606aaa6d4bddfaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53108186" name="name72366a8f92c377b62" descr="eu_funding_250.png"/>
+            <wp:docPr id="42226715" name="name82116aaa6d4bde03e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81336a8f92c377b60" cstate="print"/>
+                    <a:blip r:embed="rId60336aaa6d4bde03c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4866,137 +4866,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81250155">
+  <w:abstractNum w:abstractNumId="86236555">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54333540">
+    <w:lvl w:ilvl="0" w:tplc="60227667">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54333540" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60227667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54333540" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60227667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54333540" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60227667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54333540" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60227667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54333540" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60227667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54333540" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60227667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54333540" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60227667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54333540" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60227667" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81250154">
+  <w:abstractNum w:abstractNumId="86236554">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55166781">
+    <w:lvl w:ilvl="0" w:tplc="56144219">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5748,55 +5748,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81250154">
-    <w:abstractNumId w:val="81250154"/>
+  <w:num w:numId="86236554">
+    <w:abstractNumId w:val="86236554"/>
   </w:num>
-  <w:num w:numId="81250155">
-    <w:abstractNumId w:val="81250155"/>
+  <w:num w:numId="86236555">
+    <w:abstractNumId w:val="86236555"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17346,51 +17346,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699000627" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId242859829" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76506a8f92c375a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId39646a8f92c375ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId64936a8f92c375cfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId60146a8f92c376e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId95106a8f92c376e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId47186a8f92c376f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId88056a8f92c376f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId35166a8f92c376ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId40016a8f92c37706b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId37816a8f92c3770ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId34566a8f92c37716a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId29826a8f92c3771ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId48246a8f92c3771fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId91616a8f92c37725b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId80346a8f92c37729c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId69146a8f92c377391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId85466a8f92c37765b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId36496a8f92c377779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId68376a8f92c377899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId29066a8f92c3778ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId60386a8f92c377980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14806a8f92c377ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId96006a8f92c375bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96006a8f92c375bc6.jpg"/><Relationship Id="rId27846a8f92c37638f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27846a8f92c37638f.jpg"/><Relationship Id="rId81336a8f92c377b60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81336a8f92c377b60.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId596600431" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId541507169" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22316aaa6d4bdae33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/" TargetMode="External"/><Relationship Id="rId48246aaa6d4bdae9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/categorization" TargetMode="External"/><Relationship Id="rId51466aaa6d4bdb848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PVT000/photos" TargetMode="External"/><Relationship Id="rId63346aaa6d4bdd33d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/MRA.01066-18" TargetMode="External"/><Relationship Id="rId24466aaa6d4bdd393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/bitstream/handle/10568/109439/CIP-Annual-Report-1991.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId71846aaa6d4bdd40a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId35036aaa6d4bdd47a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId73816aaa6d4bdd4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId95516aaa6d4bdd567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId88816aaa6d4bdd5e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId26596aaa6d4bdd65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId85686aaa6d4bdd69d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A1_list" TargetMode="External"/><Relationship Id="rId60646aaa6d4bdd6da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId98516aaa6d4bdd735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/files/master-species-lists/m/msl/9601/download" TargetMode="External"/><Relationship Id="rId83526aaa6d4bdd774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId83776aaa6d4bdd85f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId18186aaa6d4bddb2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JQ407085" TargetMode="External"/><Relationship Id="rId81446aaa6d4bddc53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.ucr.ac.cr/index.php/rbt/article/view/3090/2998" TargetMode="External"/><Relationship Id="rId90246aaa6d4bddd77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43686" TargetMode="External"/><Relationship Id="rId59926aaa6d4bddda8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=187" TargetMode="External"/><Relationship Id="rId92556aaa6d4bdde5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45606aaa6d4bddfaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId34526aaa6d4bdb70e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34526aaa6d4bdb70e.jpg"/><Relationship Id="rId96776aaa6d4bdc85a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96776aaa6d4bdc85a.jpg"/><Relationship Id="rId60336aaa6d4bde03c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60336aaa6d4bde03c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>