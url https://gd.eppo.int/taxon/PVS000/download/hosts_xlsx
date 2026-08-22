--- v1 (2026-03-26)
+++ v2 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PVS000" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>SOLTU</t>
   </si>
   <si>
     <t>Solanum tuberosum</t>
   </si>
   <si>
     <t>* Engür AM, Topkaya S (2023) Prevalence and molecular characterization of important potato viruses in the Tokat province of Turkey. Molecular Biology Reports 50(3), 2171-2181.</t>
   </si>
   <si>
@@ -66,50 +66,60 @@
     <t>ABAXA</t>
   </si>
   <si>
     <t>Arracacia xanthorrhiza</t>
   </si>
   <si>
     <t>* De Souza J, Gamarra H, Müller G, Kreuze J (2018) First Report of Potato virus S Naturally Infecting Arracacha (Arracacia xanthorrhiza) in Peru. Plant Disease 102(2), 460.</t>
   </si>
   <si>
     <t>1CPSG</t>
   </si>
   <si>
     <t>Capsicum</t>
   </si>
   <si>
     <t>* Khalid Z, Amer MA, Amir M, Zaman M, Hussain K, Al-Shahwan IM, Al-Saleh MA (2025) Serological detection of important new viruses infecting pepper crop in Saudi Arabia. Advancements in Life Sciences 12(2), 378-383.</t>
   </si>
   <si>
     <t>LAMPU</t>
   </si>
   <si>
     <t>Lamium purpureum</t>
   </si>
   <si>
     <t>* Kyrychenko AM, Bohdan MM, Snihur HO, Shcherbatenko IS, Antipov IO (2021) First report of potato viruses infecting Lamium purpureum in Ukraine. Mīkrobiologīchniĭ Zhurnal 83(6), 55-64.</t>
+  </si>
+  <si>
+    <t>PAQED</t>
+  </si>
+  <si>
+    <t>Passiflora edulis</t>
+  </si>
+  <si>
+    <t>* Madhu GS, Niresh Kumar S, Muttappagol M, Hiremath S, Kruthika R, Pavan Kalyan P, Shankarappa KS, Ningaraju TM, Venkataravanappa V, Lakshminarayana Reddy CN (2026) Deciphering the passion fruit woodiness disease associated viruses in India, and development of real-time turbidimetric RT-LAMP assay and multiplex PCR for their detection. BMC Plant Biology (In press) https://doi.org/10.1186/s12870-026-09518-2 
+----natural infection in field</t>
   </si>
   <si>
     <t>LYPES</t>
   </si>
   <si>
     <t>Solanum lycopersicum</t>
   </si>
   <si>
     <t>* Predajňa L, Šoltys K, Kraic J, Mihálik D, Glasa M (2017) First Report of Potato Virus S Infecting Tomato in Slovakia. Journal of Plant Pathology 99(3), 799-818.</t>
   </si>
   <si>
     <t>SOLPJ</t>
   </si>
   <si>
     <t>Solanum phureja</t>
   </si>
   <si>
     <t xml:space="preserve">* Sierra Mejía A, Gallo García Y, Estrada Arteaga M, Gutiérrez PA, Marín Montoya M (2020) Molecular detection of six RNA viruses in tuber sprouts of potato (Solanum phureja) in Antioquia, Colombia. Bioagro 32(1), 3-14. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -431,62 +441,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D7"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="259.365" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="484.739" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -541,50 +551,64 @@
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">