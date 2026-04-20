--- v8 (2026-03-30)
+++ v9 (2026-04-20)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Pucciniomycotina: Pucciniomycetes: Pucciniales: Pucciniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common potato rust, common rust of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290569ca15356f433" w:history="1">
+            <w:hyperlink r:id="rId125869e6462c3bc5a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728469ca15356f49c" w:history="1">
+            <w:hyperlink r:id="rId474669e6462c3bcc2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PUCCPT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59661631" name="name694369ca15356fb16" descr="13884.jpg"/>
+                  <wp:docPr id="48118030" name="name387069e6462c3c310" descr="13884.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13884.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId259369ca15356fb14" cstate="print"/>
+                          <a:blip r:embed="rId387969e6462c3c30e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId585069ca15356fc27" w:history="1">
+            <w:hyperlink r:id="rId618569e6462c3c44c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -832,63 +832,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Central and South America, where it occurs in mountain valleys, mostly between 2700-3800 m. It was erroneously reported from Bolivia, Brazil, Panama, and Paraguay. Reports from Bolivia and Brazil were based on misidentifications, while records from Panama and Paraguay were based on erroneous citations, which were later invalidated (Otálora &amp; Berndt, 2020; CABI 2021). It has not spread to other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21529026" name="name684669ca153570abd" descr="PUCCPT_distribution_map.jpg"/>
+            <wp:docPr id="12876553" name="name297969e6462c3d479" descr="PUCCPT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PUCCPT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId940369ca153570aba" cstate="print"/>
+                    <a:blip r:embed="rId337969e6462c3d476" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1689,51 +1689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 800-801.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId959769ca153571238" w:history="1">
+      <w:hyperlink r:id="rId623569e6462c3dbbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/45847</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021)].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1837,101 +1837,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5036, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId442869ca153571331" w:history="1">
+      <w:hyperlink r:id="rId632369e6462c3dcc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO-Q-bank (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId801069ca153571384" w:history="1">
+      <w:hyperlink r:id="rId512269e6462c3dd17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2013,51 +2013,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 286. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCBI (2021) National Center for Biotechnology Information, Maryland, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId884069ca15357146f" w:history="1">
+      <w:hyperlink r:id="rId428969e6462c3dde8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/218683768</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2337,51 +2337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId601669ca153571687" w:history="1">
+      <w:hyperlink r:id="rId501969e6462c3dffa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2572,90 +2572,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 517-519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId514069ca153571817" w:history="1">
+      <w:hyperlink r:id="rId457669e6462c3e18a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00408.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84506256" name="name699369ca1535718a0" descr="eu_funding_250.png"/>
+            <wp:docPr id="13973134" name="name431569e6462c3e1ec" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId954969ca15357189f" cstate="print"/>
+                    <a:blip r:embed="rId518669e6462c3e1eb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2753,137 +2753,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17963335">
+  <w:abstractNum w:abstractNumId="42124116">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62022114">
+    <w:lvl w:ilvl="0" w:tplc="14167025">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62022114" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14167025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62022114" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14167025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62022114" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14167025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62022114" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14167025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62022114" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14167025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62022114" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14167025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62022114" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14167025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62022114" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14167025" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17963334">
+  <w:abstractNum w:abstractNumId="42124115">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38606382">
+    <w:lvl w:ilvl="0" w:tplc="29012356">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3635,55 +3635,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17963334">
-    <w:abstractNumId w:val="17963334"/>
+  <w:num w:numId="42124115">
+    <w:abstractNumId w:val="42124115"/>
   </w:num>
-  <w:num w:numId="17963335">
-    <w:abstractNumId w:val="17963335"/>
+  <w:num w:numId="42124116">
+    <w:abstractNumId w:val="42124116"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15233,51 +15233,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId246156445" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId848612183" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId290569ca15356f433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/" TargetMode="External"/><Relationship Id="rId728469ca15356f49c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/categorization" TargetMode="External"/><Relationship Id="rId585069ca15356fc27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/photos" TargetMode="External"/><Relationship Id="rId959769ca153571238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/45847" TargetMode="External"/><Relationship Id="rId442869ca153571331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5036" TargetMode="External"/><Relationship Id="rId801069ca153571384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens" TargetMode="External"/><Relationship Id="rId884069ca15357146f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/218683768" TargetMode="External"/><Relationship Id="rId601669ca153571687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId514069ca153571817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00408.x" TargetMode="External"/><Relationship Id="rId259369ca15356fb14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId259369ca15356fb14.jpg"/><Relationship Id="rId940369ca153570aba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId940369ca153570aba.jpg"/><Relationship Id="rId954969ca15357189f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId954969ca15357189f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId148252347" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId218894542" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId125869e6462c3bc5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/" TargetMode="External"/><Relationship Id="rId474669e6462c3bcc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/categorization" TargetMode="External"/><Relationship Id="rId618569e6462c3c44c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/photos" TargetMode="External"/><Relationship Id="rId623569e6462c3dbbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/45847" TargetMode="External"/><Relationship Id="rId632369e6462c3dcc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5036" TargetMode="External"/><Relationship Id="rId512269e6462c3dd17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens" TargetMode="External"/><Relationship Id="rId428969e6462c3dde8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/218683768" TargetMode="External"/><Relationship Id="rId501969e6462c3dffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId457669e6462c3e18a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00408.x" TargetMode="External"/><Relationship Id="rId387969e6462c3c30e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId387969e6462c3c30e.jpg"/><Relationship Id="rId337969e6462c3d476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId337969e6462c3d476.jpg"/><Relationship Id="rId518669e6462c3e1eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId518669e6462c3e1eb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>