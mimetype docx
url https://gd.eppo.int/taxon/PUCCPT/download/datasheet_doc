--- v9 (2026-04-20)
+++ v10 (2026-05-12)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Pucciniomycotina: Pucciniomycetes: Pucciniales: Pucciniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common potato rust, common rust of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125869e6462c3bc5a" w:history="1">
+            <w:hyperlink r:id="rId73106a03a53a57285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474669e6462c3bcc2" w:history="1">
+            <w:hyperlink r:id="rId39776a03a53a572ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PUCCPT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48118030" name="name387069e6462c3c310" descr="13884.jpg"/>
+                  <wp:docPr id="52128202" name="name58666a03a53a57871" descr="13884.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13884.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId387969e6462c3c30e" cstate="print"/>
+                          <a:blip r:embed="rId34396a03a53a5786f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId618569e6462c3c44c" w:history="1">
+            <w:hyperlink r:id="rId23396a03a53a579b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -832,63 +832,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Central and South America, where it occurs in mountain valleys, mostly between 2700-3800 m. It was erroneously reported from Bolivia, Brazil, Panama, and Paraguay. Reports from Bolivia and Brazil were based on misidentifications, while records from Panama and Paraguay were based on erroneous citations, which were later invalidated (Otálora &amp; Berndt, 2020; CABI 2021). It has not spread to other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12876553" name="name297969e6462c3d479" descr="PUCCPT_distribution_map.jpg"/>
+            <wp:docPr id="99946756" name="name43926a03a53a58851" descr="PUCCPT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PUCCPT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId337969e6462c3d476" cstate="print"/>
+                    <a:blip r:embed="rId91656a03a53a5884e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1689,51 +1689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 800-801.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId623569e6462c3dbbb" w:history="1">
+      <w:hyperlink r:id="rId18096a03a53a58fe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/45847</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021)].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1837,101 +1837,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5036, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId632369e6462c3dcc0" w:history="1">
+      <w:hyperlink r:id="rId58276a03a53a590d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO-Q-bank (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId512269e6462c3dd17" w:history="1">
+      <w:hyperlink r:id="rId13896a03a53a5912c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2013,51 +2013,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 286. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCBI (2021) National Center for Biotechnology Information, Maryland, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId428969e6462c3dde8" w:history="1">
+      <w:hyperlink r:id="rId56546a03a53a591fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/218683768</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2337,51 +2337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501969e6462c3dffa" w:history="1">
+      <w:hyperlink r:id="rId99106a03a53a5942c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2572,90 +2572,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 517-519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId457669e6462c3e18a" w:history="1">
+      <w:hyperlink r:id="rId65766a03a53a595bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00408.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13973134" name="name431569e6462c3e1ec" descr="eu_funding_250.png"/>
+            <wp:docPr id="72519551" name="name26206a03a53a59887" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId518669e6462c3e1eb" cstate="print"/>
+                    <a:blip r:embed="rId96366a03a53a59886" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2753,137 +2753,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42124116">
+  <w:abstractNum w:abstractNumId="89799103">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14167025">
+    <w:lvl w:ilvl="0" w:tplc="94907891">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14167025" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94907891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14167025" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94907891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14167025" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94907891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14167025" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94907891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14167025" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94907891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14167025" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94907891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14167025" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94907891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14167025" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94907891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42124115">
+  <w:abstractNum w:abstractNumId="89799102">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29012356">
+    <w:lvl w:ilvl="0" w:tplc="62124622">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3635,55 +3635,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42124115">
-    <w:abstractNumId w:val="42124115"/>
+  <w:num w:numId="89799102">
+    <w:abstractNumId w:val="89799102"/>
   </w:num>
-  <w:num w:numId="42124116">
-    <w:abstractNumId w:val="42124116"/>
+  <w:num w:numId="89799103">
+    <w:abstractNumId w:val="89799103"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15233,51 +15233,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId148252347" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId218894542" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId125869e6462c3bc5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/" TargetMode="External"/><Relationship Id="rId474669e6462c3bcc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/categorization" TargetMode="External"/><Relationship Id="rId618569e6462c3c44c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/photos" TargetMode="External"/><Relationship Id="rId623569e6462c3dbbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/45847" TargetMode="External"/><Relationship Id="rId632369e6462c3dcc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5036" TargetMode="External"/><Relationship Id="rId512269e6462c3dd17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens" TargetMode="External"/><Relationship Id="rId428969e6462c3dde8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/218683768" TargetMode="External"/><Relationship Id="rId501969e6462c3dffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId457669e6462c3e18a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00408.x" TargetMode="External"/><Relationship Id="rId387969e6462c3c30e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId387969e6462c3c30e.jpg"/><Relationship Id="rId337969e6462c3d476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId337969e6462c3d476.jpg"/><Relationship Id="rId518669e6462c3e1eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId518669e6462c3e1eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId790817432" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId815859843" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73106a03a53a57285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/" TargetMode="External"/><Relationship Id="rId39776a03a53a572ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/categorization" TargetMode="External"/><Relationship Id="rId23396a03a53a579b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/photos" TargetMode="External"/><Relationship Id="rId18096a03a53a58fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/45847" TargetMode="External"/><Relationship Id="rId58276a03a53a590d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5036" TargetMode="External"/><Relationship Id="rId13896a03a53a5912c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens" TargetMode="External"/><Relationship Id="rId56546a03a53a591fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/218683768" TargetMode="External"/><Relationship Id="rId99106a03a53a5942c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65766a03a53a595bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00408.x" TargetMode="External"/><Relationship Id="rId34396a03a53a5786f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34396a03a53a5786f.jpg"/><Relationship Id="rId91656a03a53a5884e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91656a03a53a5884e.jpg"/><Relationship Id="rId96366a03a53a59886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96366a03a53a59886.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>