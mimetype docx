--- v10 (2026-05-12)
+++ v11 (2026-06-02)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Pucciniomycotina: Pucciniomycetes: Pucciniales: Pucciniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common potato rust, common rust of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73106a03a53a57285" w:history="1">
+            <w:hyperlink r:id="rId26226a1e6df7c05db" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39776a03a53a572ef" w:history="1">
+            <w:hyperlink r:id="rId46586a1e6df7c065c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PUCCPT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52128202" name="name58666a03a53a57871" descr="13884.jpg"/>
+                  <wp:docPr id="32326092" name="name12956a1e6df7c0cd2" descr="13884.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13884.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34396a03a53a5786f" cstate="print"/>
+                          <a:blip r:embed="rId62136a1e6df7c0cd0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23396a03a53a579b1" w:history="1">
+            <w:hyperlink r:id="rId96296a1e6df7c0e29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -832,63 +832,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Central and South America, where it occurs in mountain valleys, mostly between 2700-3800 m. It was erroneously reported from Bolivia, Brazil, Panama, and Paraguay. Reports from Bolivia and Brazil were based on misidentifications, while records from Panama and Paraguay were based on erroneous citations, which were later invalidated (Otálora &amp; Berndt, 2020; CABI 2021). It has not spread to other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99946756" name="name43926a03a53a58851" descr="PUCCPT_distribution_map.jpg"/>
+            <wp:docPr id="36536294" name="name48156a1e6df7c1dc0" descr="PUCCPT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PUCCPT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91656a03a53a5884e" cstate="print"/>
+                    <a:blip r:embed="rId27536a1e6df7c1dbd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1689,51 +1689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 800-801.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18096a03a53a58fe6" w:history="1">
+      <w:hyperlink r:id="rId19336a1e6df7c25f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/45847</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021)].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1837,101 +1837,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5036, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58276a03a53a590d9" w:history="1">
+      <w:hyperlink r:id="rId17846a1e6df7c2711" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO-Q-bank (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13896a03a53a5912c" w:history="1">
+      <w:hyperlink r:id="rId70586a1e6df7c2766" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2013,51 +2013,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 286. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCBI (2021) National Center for Biotechnology Information, Maryland, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56546a03a53a591fa" w:history="1">
+      <w:hyperlink r:id="rId11996a1e6df7c293e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/218683768</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2337,51 +2337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99106a03a53a5942c" w:history="1">
+      <w:hyperlink r:id="rId55846a1e6df7c2b67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2572,90 +2572,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 517-519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65766a03a53a595bc" w:history="1">
+      <w:hyperlink r:id="rId91326a1e6df7c2d13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00408.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72519551" name="name26206a03a53a59887" descr="eu_funding_250.png"/>
+            <wp:docPr id="21833866" name="name33646a1e6df7c2db1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96366a03a53a59886" cstate="print"/>
+                    <a:blip r:embed="rId90036a1e6df7c2db0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2753,137 +2753,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89799103">
+  <w:abstractNum w:abstractNumId="54983921">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94907891">
+    <w:lvl w:ilvl="0" w:tplc="59120768">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94907891" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59120768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94907891" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59120768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94907891" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59120768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94907891" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59120768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94907891" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59120768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94907891" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59120768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94907891" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59120768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94907891" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59120768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89799102">
+  <w:abstractNum w:abstractNumId="54983920">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62124622">
+    <w:lvl w:ilvl="0" w:tplc="27380108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3635,55 +3635,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89799102">
-    <w:abstractNumId w:val="89799102"/>
+  <w:num w:numId="54983920">
+    <w:abstractNumId w:val="54983920"/>
   </w:num>
-  <w:num w:numId="89799103">
-    <w:abstractNumId w:val="89799103"/>
+  <w:num w:numId="54983921">
+    <w:abstractNumId w:val="54983921"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15233,51 +15233,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId790817432" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId815859843" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73106a03a53a57285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/" TargetMode="External"/><Relationship Id="rId39776a03a53a572ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/categorization" TargetMode="External"/><Relationship Id="rId23396a03a53a579b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/photos" TargetMode="External"/><Relationship Id="rId18096a03a53a58fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/45847" TargetMode="External"/><Relationship Id="rId58276a03a53a590d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5036" TargetMode="External"/><Relationship Id="rId13896a03a53a5912c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens" TargetMode="External"/><Relationship Id="rId56546a03a53a591fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/218683768" TargetMode="External"/><Relationship Id="rId99106a03a53a5942c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65766a03a53a595bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00408.x" TargetMode="External"/><Relationship Id="rId34396a03a53a5786f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34396a03a53a5786f.jpg"/><Relationship Id="rId91656a03a53a5884e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91656a03a53a5884e.jpg"/><Relationship Id="rId96366a03a53a59886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96366a03a53a59886.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId318663022" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId237790936" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26226a1e6df7c05db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/" TargetMode="External"/><Relationship Id="rId46586a1e6df7c065c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/categorization" TargetMode="External"/><Relationship Id="rId96296a1e6df7c0e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/photos" TargetMode="External"/><Relationship Id="rId19336a1e6df7c25f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/45847" TargetMode="External"/><Relationship Id="rId17846a1e6df7c2711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5036" TargetMode="External"/><Relationship Id="rId70586a1e6df7c2766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens" TargetMode="External"/><Relationship Id="rId11996a1e6df7c293e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/218683768" TargetMode="External"/><Relationship Id="rId55846a1e6df7c2b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91326a1e6df7c2d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00408.x" TargetMode="External"/><Relationship Id="rId62136a1e6df7c0cd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62136a1e6df7c0cd0.jpg"/><Relationship Id="rId27536a1e6df7c1dbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27536a1e6df7c1dbd.jpg"/><Relationship Id="rId90036a1e6df7c2db0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90036a1e6df7c2db0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>