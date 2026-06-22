--- v11 (2026-06-02)
+++ v12 (2026-06-22)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Pucciniomycotina: Pucciniomycetes: Pucciniales: Pucciniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common potato rust, common rust of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26226a1e6df7c05db" w:history="1">
+            <w:hyperlink r:id="rId35316a38fe9c5841b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46586a1e6df7c065c" w:history="1">
+            <w:hyperlink r:id="rId24706a38fe9c58485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PUCCPT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32326092" name="name12956a1e6df7c0cd2" descr="13884.jpg"/>
+                  <wp:docPr id="40043215" name="name37586a38fe9c58c51" descr="13884.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13884.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62136a1e6df7c0cd0" cstate="print"/>
+                          <a:blip r:embed="rId86456a38fe9c58c50" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96296a1e6df7c0e29" w:history="1">
+            <w:hyperlink r:id="rId19726a38fe9c58d7d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -832,63 +832,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Central and South America, where it occurs in mountain valleys, mostly between 2700-3800 m. It was erroneously reported from Bolivia, Brazil, Panama, and Paraguay. Reports from Bolivia and Brazil were based on misidentifications, while records from Panama and Paraguay were based on erroneous citations, which were later invalidated (Otálora &amp; Berndt, 2020; CABI 2021). It has not spread to other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36536294" name="name48156a1e6df7c1dc0" descr="PUCCPT_distribution_map.jpg"/>
+            <wp:docPr id="17743996" name="name81366a38fe9c59a9a" descr="PUCCPT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PUCCPT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27536a1e6df7c1dbd" cstate="print"/>
+                    <a:blip r:embed="rId13986a38fe9c59a97" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1689,51 +1689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 800-801.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19336a1e6df7c25f3" w:history="1">
+      <w:hyperlink r:id="rId66886a38fe9c5a1e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/45847</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021)].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1837,101 +1837,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5036, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17846a1e6df7c2711" w:history="1">
+      <w:hyperlink r:id="rId18776a38fe9c5a2de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO-Q-bank (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70586a1e6df7c2766" w:history="1">
+      <w:hyperlink r:id="rId82616a38fe9c5a331" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2013,51 +2013,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 286. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCBI (2021) National Center for Biotechnology Information, Maryland, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11996a1e6df7c293e" w:history="1">
+      <w:hyperlink r:id="rId53086a38fe9c5a402" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/218683768</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2337,51 +2337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55846a1e6df7c2b67" w:history="1">
+      <w:hyperlink r:id="rId25296a38fe9c5a616" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2572,90 +2572,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 517-519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91326a1e6df7c2d13" w:history="1">
+      <w:hyperlink r:id="rId76036a38fe9c5a7b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00408.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21833866" name="name33646a1e6df7c2db1" descr="eu_funding_250.png"/>
+            <wp:docPr id="17632565" name="name84516a38fe9c5a858" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90036a1e6df7c2db0" cstate="print"/>
+                    <a:blip r:embed="rId99716a38fe9c5a857" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2753,137 +2753,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54983921">
+  <w:abstractNum w:abstractNumId="19174272">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59120768">
+    <w:lvl w:ilvl="0" w:tplc="29062134">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59120768" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29062134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59120768" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29062134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59120768" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29062134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59120768" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29062134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59120768" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29062134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59120768" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29062134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59120768" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29062134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59120768" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29062134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54983920">
+  <w:abstractNum w:abstractNumId="19174271">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27380108">
+    <w:lvl w:ilvl="0" w:tplc="45530898">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3635,55 +3635,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54983920">
-    <w:abstractNumId w:val="54983920"/>
+  <w:num w:numId="19174271">
+    <w:abstractNumId w:val="19174271"/>
   </w:num>
-  <w:num w:numId="54983921">
-    <w:abstractNumId w:val="54983921"/>
+  <w:num w:numId="19174272">
+    <w:abstractNumId w:val="19174272"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15233,51 +15233,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId318663022" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId237790936" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26226a1e6df7c05db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/" TargetMode="External"/><Relationship Id="rId46586a1e6df7c065c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/categorization" TargetMode="External"/><Relationship Id="rId96296a1e6df7c0e29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/photos" TargetMode="External"/><Relationship Id="rId19336a1e6df7c25f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/45847" TargetMode="External"/><Relationship Id="rId17846a1e6df7c2711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5036" TargetMode="External"/><Relationship Id="rId70586a1e6df7c2766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens" TargetMode="External"/><Relationship Id="rId11996a1e6df7c293e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/218683768" TargetMode="External"/><Relationship Id="rId55846a1e6df7c2b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91326a1e6df7c2d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00408.x" TargetMode="External"/><Relationship Id="rId62136a1e6df7c0cd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62136a1e6df7c0cd0.jpg"/><Relationship Id="rId27536a1e6df7c1dbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27536a1e6df7c1dbd.jpg"/><Relationship Id="rId90036a1e6df7c2db0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90036a1e6df7c2db0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId655299319" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId556784403" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35316a38fe9c5841b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/" TargetMode="External"/><Relationship Id="rId24706a38fe9c58485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/categorization" TargetMode="External"/><Relationship Id="rId19726a38fe9c58d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/photos" TargetMode="External"/><Relationship Id="rId66886a38fe9c5a1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/45847" TargetMode="External"/><Relationship Id="rId18776a38fe9c5a2de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5036" TargetMode="External"/><Relationship Id="rId82616a38fe9c5a331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens" TargetMode="External"/><Relationship Id="rId53086a38fe9c5a402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/218683768" TargetMode="External"/><Relationship Id="rId25296a38fe9c5a616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76036a38fe9c5a7b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00408.x" TargetMode="External"/><Relationship Id="rId86456a38fe9c58c50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86456a38fe9c58c50.jpg"/><Relationship Id="rId13986a38fe9c59a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13986a38fe9c59a97.jpg"/><Relationship Id="rId99716a38fe9c5a857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99716a38fe9c5a857.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>