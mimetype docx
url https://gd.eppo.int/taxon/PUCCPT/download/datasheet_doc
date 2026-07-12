--- v12 (2026-06-22)
+++ v13 (2026-07-12)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Pucciniomycotina: Pucciniomycetes: Pucciniales: Pucciniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common potato rust, common rust of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35316a38fe9c5841b" w:history="1">
+            <w:hyperlink r:id="rId58186a53a819a01b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24706a38fe9c58485" w:history="1">
+            <w:hyperlink r:id="rId18066a53a819a0227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PUCCPT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40043215" name="name37586a38fe9c58c51" descr="13884.jpg"/>
+                  <wp:docPr id="74884241" name="name76266a53a819a0316" descr="13884.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13884.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86456a38fe9c58c50" cstate="print"/>
+                          <a:blip r:embed="rId16476a53a819a0315" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19726a38fe9c58d7d" w:history="1">
+            <w:hyperlink r:id="rId22416a53a819a042d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -832,63 +832,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Central and South America, where it occurs in mountain valleys, mostly between 2700-3800 m. It was erroneously reported from Bolivia, Brazil, Panama, and Paraguay. Reports from Bolivia and Brazil were based on misidentifications, while records from Panama and Paraguay were based on erroneous citations, which were later invalidated (Otálora &amp; Berndt, 2020; CABI 2021). It has not spread to other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17743996" name="name81366a38fe9c59a9a" descr="PUCCPT_distribution_map.jpg"/>
+            <wp:docPr id="53963354" name="name84396a53a819a169f" descr="PUCCPT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PUCCPT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13986a38fe9c59a97" cstate="print"/>
+                    <a:blip r:embed="rId82686a53a819a169c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1689,51 +1689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 800-801.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66886a38fe9c5a1e5" w:history="1">
+      <w:hyperlink r:id="rId29876a53a819a1e03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/45847</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021)].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1837,101 +1837,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5036, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18776a38fe9c5a2de" w:history="1">
+      <w:hyperlink r:id="rId92186a53a819a1ef7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO-Q-bank (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82616a38fe9c5a331" w:history="1">
+      <w:hyperlink r:id="rId91356a53a819a1f49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2013,51 +2013,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 286. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCBI (2021) National Center for Biotechnology Information, Maryland, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53086a38fe9c5a402" w:history="1">
+      <w:hyperlink r:id="rId84106a53a819a203a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/218683768</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2337,51 +2337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25296a38fe9c5a616" w:history="1">
+      <w:hyperlink r:id="rId48146a53a819a2270" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2572,90 +2572,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 517-519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76036a38fe9c5a7b7" w:history="1">
+      <w:hyperlink r:id="rId81786a53a819a2427" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00408.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17632565" name="name84516a38fe9c5a858" descr="eu_funding_250.png"/>
+            <wp:docPr id="26621698" name="name29106a53a819a24ad" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99716a38fe9c5a857" cstate="print"/>
+                    <a:blip r:embed="rId50036a53a819a24ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2753,137 +2753,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19174272">
+  <w:abstractNum w:abstractNumId="47155930">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29062134">
+    <w:lvl w:ilvl="0" w:tplc="75984311">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29062134" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75984311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29062134" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75984311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29062134" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75984311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29062134" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75984311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29062134" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75984311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29062134" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75984311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29062134" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75984311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29062134" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75984311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19174271">
+  <w:abstractNum w:abstractNumId="47155929">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45530898">
+    <w:lvl w:ilvl="0" w:tplc="80010037">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3635,55 +3635,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19174271">
-    <w:abstractNumId w:val="19174271"/>
+  <w:num w:numId="47155929">
+    <w:abstractNumId w:val="47155929"/>
   </w:num>
-  <w:num w:numId="19174272">
-    <w:abstractNumId w:val="19174272"/>
+  <w:num w:numId="47155930">
+    <w:abstractNumId w:val="47155930"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15233,51 +15233,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId655299319" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId556784403" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35316a38fe9c5841b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/" TargetMode="External"/><Relationship Id="rId24706a38fe9c58485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/categorization" TargetMode="External"/><Relationship Id="rId19726a38fe9c58d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/photos" TargetMode="External"/><Relationship Id="rId66886a38fe9c5a1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/45847" TargetMode="External"/><Relationship Id="rId18776a38fe9c5a2de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5036" TargetMode="External"/><Relationship Id="rId82616a38fe9c5a331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens" TargetMode="External"/><Relationship Id="rId53086a38fe9c5a402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/218683768" TargetMode="External"/><Relationship Id="rId25296a38fe9c5a616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76036a38fe9c5a7b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00408.x" TargetMode="External"/><Relationship Id="rId86456a38fe9c58c50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86456a38fe9c58c50.jpg"/><Relationship Id="rId13986a38fe9c59a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13986a38fe9c59a97.jpg"/><Relationship Id="rId99716a38fe9c5a857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99716a38fe9c5a857.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId840572519" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId911708208" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58186a53a819a01b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/" TargetMode="External"/><Relationship Id="rId18066a53a819a0227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/categorization" TargetMode="External"/><Relationship Id="rId22416a53a819a042d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/photos" TargetMode="External"/><Relationship Id="rId29876a53a819a1e03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/45847" TargetMode="External"/><Relationship Id="rId92186a53a819a1ef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5036" TargetMode="External"/><Relationship Id="rId91356a53a819a1f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens" TargetMode="External"/><Relationship Id="rId84106a53a819a203a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/218683768" TargetMode="External"/><Relationship Id="rId48146a53a819a2270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81786a53a819a2427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00408.x" TargetMode="External"/><Relationship Id="rId16476a53a819a0315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16476a53a819a0315.jpg"/><Relationship Id="rId82686a53a819a169c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82686a53a819a169c.jpg"/><Relationship Id="rId50036a53a819a24ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50036a53a819a24ac.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>