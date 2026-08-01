--- v13 (2026-07-12)
+++ v14 (2026-08-01)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Pucciniomycotina: Pucciniomycetes: Pucciniales: Pucciniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common potato rust, common rust of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58186a53a819a01b9" w:history="1">
+            <w:hyperlink r:id="rId26206a6e48d8a677e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18066a53a819a0227" w:history="1">
+            <w:hyperlink r:id="rId79306a6e48d8a67e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PUCCPT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74884241" name="name76266a53a819a0316" descr="13884.jpg"/>
+                  <wp:docPr id="66678256" name="name28176a6e48d8a68df" descr="13884.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13884.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16476a53a819a0315" cstate="print"/>
+                          <a:blip r:embed="rId34916a6e48d8a68de" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId22416a53a819a042d" w:history="1">
+            <w:hyperlink r:id="rId97266a6e48d8a69f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -832,63 +832,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Central and South America, where it occurs in mountain valleys, mostly between 2700-3800 m. It was erroneously reported from Bolivia, Brazil, Panama, and Paraguay. Reports from Bolivia and Brazil were based on misidentifications, while records from Panama and Paraguay were based on erroneous citations, which were later invalidated (Otálora &amp; Berndt, 2020; CABI 2021). It has not spread to other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53963354" name="name84396a53a819a169f" descr="PUCCPT_distribution_map.jpg"/>
+            <wp:docPr id="2878088" name="name17016a6e48d8a7b8c" descr="PUCCPT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PUCCPT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82686a53a819a169c" cstate="print"/>
+                    <a:blip r:embed="rId94686a6e48d8a7b88" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1689,51 +1689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 800-801.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29876a53a819a1e03" w:history="1">
+      <w:hyperlink r:id="rId12086a6e48d8a833b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/45847</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021)].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1837,101 +1837,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5036, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92186a53a819a1ef7" w:history="1">
+      <w:hyperlink r:id="rId90846a6e48d8a8444" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO-Q-bank (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91356a53a819a1f49" w:history="1">
+      <w:hyperlink r:id="rId10336a6e48d8a8496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2013,51 +2013,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 286. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCBI (2021) National Center for Biotechnology Information, Maryland, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84106a53a819a203a" w:history="1">
+      <w:hyperlink r:id="rId89226a6e48d8a8562" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/218683768</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2337,51 +2337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48146a53a819a2270" w:history="1">
+      <w:hyperlink r:id="rId56746a6e48d8a8783" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2572,90 +2572,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 517-519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81786a53a819a2427" w:history="1">
+      <w:hyperlink r:id="rId98666a6e48d8a8931" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00408.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26621698" name="name29106a53a819a24ad" descr="eu_funding_250.png"/>
+            <wp:docPr id="19370446" name="name38176a6e48d8a89ca" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50036a53a819a24ac" cstate="print"/>
+                    <a:blip r:embed="rId98216a6e48d8a89c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2753,137 +2753,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47155930">
+  <w:abstractNum w:abstractNumId="65368171">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75984311">
+    <w:lvl w:ilvl="0" w:tplc="10844582">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75984311" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10844582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75984311" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10844582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75984311" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10844582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75984311" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10844582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75984311" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10844582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75984311" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10844582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75984311" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10844582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75984311" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10844582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47155929">
+  <w:abstractNum w:abstractNumId="65368170">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80010037">
+    <w:lvl w:ilvl="0" w:tplc="53979108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3635,55 +3635,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47155929">
-    <w:abstractNumId w:val="47155929"/>
+  <w:num w:numId="65368170">
+    <w:abstractNumId w:val="65368170"/>
   </w:num>
-  <w:num w:numId="47155930">
-    <w:abstractNumId w:val="47155930"/>
+  <w:num w:numId="65368171">
+    <w:abstractNumId w:val="65368171"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15233,51 +15233,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId840572519" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId911708208" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58186a53a819a01b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/" TargetMode="External"/><Relationship Id="rId18066a53a819a0227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/categorization" TargetMode="External"/><Relationship Id="rId22416a53a819a042d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/photos" TargetMode="External"/><Relationship Id="rId29876a53a819a1e03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/45847" TargetMode="External"/><Relationship Id="rId92186a53a819a1ef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5036" TargetMode="External"/><Relationship Id="rId91356a53a819a1f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens" TargetMode="External"/><Relationship Id="rId84106a53a819a203a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/218683768" TargetMode="External"/><Relationship Id="rId48146a53a819a2270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81786a53a819a2427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00408.x" TargetMode="External"/><Relationship Id="rId16476a53a819a0315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16476a53a819a0315.jpg"/><Relationship Id="rId82686a53a819a169c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82686a53a819a169c.jpg"/><Relationship Id="rId50036a53a819a24ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50036a53a819a24ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId367008029" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId808880022" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26206a6e48d8a677e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/" TargetMode="External"/><Relationship Id="rId79306a6e48d8a67e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/categorization" TargetMode="External"/><Relationship Id="rId97266a6e48d8a69f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/photos" TargetMode="External"/><Relationship Id="rId12086a6e48d8a833b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/45847" TargetMode="External"/><Relationship Id="rId90846a6e48d8a8444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5036" TargetMode="External"/><Relationship Id="rId10336a6e48d8a8496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens" TargetMode="External"/><Relationship Id="rId89226a6e48d8a8562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/218683768" TargetMode="External"/><Relationship Id="rId56746a6e48d8a8783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98666a6e48d8a8931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00408.x" TargetMode="External"/><Relationship Id="rId34916a6e48d8a68de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34916a6e48d8a68de.jpg"/><Relationship Id="rId94686a6e48d8a7b88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94686a6e48d8a7b88.jpg"/><Relationship Id="rId98216a6e48d8a89c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98216a6e48d8a89c8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>