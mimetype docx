--- v14 (2026-08-01)
+++ v15 (2026-08-21)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Pucciniomycotina: Pucciniomycetes: Pucciniales: Pucciniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common potato rust, common rust of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26206a6e48d8a677e" w:history="1">
+            <w:hyperlink r:id="rId64736a88e309ca1f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79306a6e48d8a67e7" w:history="1">
+            <w:hyperlink r:id="rId16996a88e309ca273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PUCCPT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66678256" name="name28176a6e48d8a68df" descr="13884.jpg"/>
+                  <wp:docPr id="21039078" name="name17956a88e309ca8fb" descr="13884.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13884.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34916a6e48d8a68de" cstate="print"/>
+                          <a:blip r:embed="rId96926a88e309ca8f9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97266a6e48d8a69f2" w:history="1">
+            <w:hyperlink r:id="rId26816a88e309caa25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -832,63 +832,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to Central and South America, where it occurs in mountain valleys, mostly between 2700-3800 m. It was erroneously reported from Bolivia, Brazil, Panama, and Paraguay. Reports from Bolivia and Brazil were based on misidentifications, while records from Panama and Paraguay were based on erroneous citations, which were later invalidated (Otálora &amp; Berndt, 2020; CABI 2021). It has not spread to other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2878088" name="name17016a6e48d8a7b8c" descr="PUCCPT_distribution_map.jpg"/>
+            <wp:docPr id="80618920" name="name39146a88e309cb78b" descr="PUCCPT_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PUCCPT_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94686a6e48d8a7b88" cstate="print"/>
+                    <a:blip r:embed="rId97206a88e309cb788" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1689,51 +1689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 800-801.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12086a6e48d8a833b" w:history="1">
+      <w:hyperlink r:id="rId28326a88e309cbecf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/45847</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed November 2021)].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1837,101 +1837,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 5036, 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90846a6e48d8a8444" w:history="1">
+      <w:hyperlink r:id="rId67396a88e309cbfc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO-Q-bank (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10336a6e48d8a8496" w:history="1">
+      <w:hyperlink r:id="rId51726a88e309cc026" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2013,51 +2013,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 286. CAB International, Wallingford, UK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NCBI (2021) National Center for Biotechnology Information, Maryland, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89226a6e48d8a8562" w:history="1">
+      <w:hyperlink r:id="rId21866a88e309cc10f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/218683768</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2337,51 +2337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia pittieriana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56746a6e48d8a8783" w:history="1">
+      <w:hyperlink r:id="rId22926a88e309cc32c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2572,90 +2572,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 517-519. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98666a6e48d8a8931" w:history="1">
+      <w:hyperlink r:id="rId48636a88e309cc4c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00408.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="19370446" name="name38176a6e48d8a89ca" descr="eu_funding_250.png"/>
+            <wp:docPr id="48445342" name="name49016a88e309cc53c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98216a6e48d8a89c8" cstate="print"/>
+                    <a:blip r:embed="rId54126a88e309cc53b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2753,137 +2753,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65368171">
+  <w:abstractNum w:abstractNumId="10206557">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10844582">
+    <w:lvl w:ilvl="0" w:tplc="24580225">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10844582" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24580225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10844582" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24580225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10844582" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24580225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10844582" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24580225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10844582" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24580225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10844582" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24580225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10844582" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24580225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10844582" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24580225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65368170">
+  <w:abstractNum w:abstractNumId="10206556">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53979108">
+    <w:lvl w:ilvl="0" w:tplc="21673325">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3635,55 +3635,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65368170">
-    <w:abstractNumId w:val="65368170"/>
+  <w:num w:numId="10206556">
+    <w:abstractNumId w:val="10206556"/>
   </w:num>
-  <w:num w:numId="65368171">
-    <w:abstractNumId w:val="65368171"/>
+  <w:num w:numId="10206557">
+    <w:abstractNumId w:val="10206557"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15233,51 +15233,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId367008029" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId808880022" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26206a6e48d8a677e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/" TargetMode="External"/><Relationship Id="rId79306a6e48d8a67e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/categorization" TargetMode="External"/><Relationship Id="rId97266a6e48d8a69f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/photos" TargetMode="External"/><Relationship Id="rId12086a6e48d8a833b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/45847" TargetMode="External"/><Relationship Id="rId90846a6e48d8a8444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5036" TargetMode="External"/><Relationship Id="rId10336a6e48d8a8496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens" TargetMode="External"/><Relationship Id="rId89226a6e48d8a8562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/218683768" TargetMode="External"/><Relationship Id="rId56746a6e48d8a8783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98666a6e48d8a8931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00408.x" TargetMode="External"/><Relationship Id="rId34916a6e48d8a68de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34916a6e48d8a68de.jpg"/><Relationship Id="rId94686a6e48d8a7b88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94686a6e48d8a7b88.jpg"/><Relationship Id="rId98216a6e48d8a89c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98216a6e48d8a89c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId741058365" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId261814355" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64736a88e309ca1f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/" TargetMode="External"/><Relationship Id="rId16996a88e309ca273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/categorization" TargetMode="External"/><Relationship Id="rId26816a88e309caa25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCPT/photos" TargetMode="External"/><Relationship Id="rId28326a88e309cbecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/45847" TargetMode="External"/><Relationship Id="rId67396a88e309cbfc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5036" TargetMode="External"/><Relationship Id="rId51726a88e309cc026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/taxon/PUCCPT/specimens" TargetMode="External"/><Relationship Id="rId21866a88e309cc10f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/218683768" TargetMode="External"/><Relationship Id="rId22926a88e309cc32c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48636a88e309cc4c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00408.x" TargetMode="External"/><Relationship Id="rId96926a88e309ca8f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96926a88e309ca8f9.jpg"/><Relationship Id="rId97206a88e309cb788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97206a88e309cb788.jpg"/><Relationship Id="rId54126a88e309cc53b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54126a88e309cc53b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>