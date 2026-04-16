--- v1 (2026-03-24)
+++ v2 (2026-04-16)
@@ -1313,51 +1313,51 @@
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>22</v>
       </c>
       <c r="B21" t="s">
         <v>49</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>22</v>
       </c>
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>53</v>
       </c>