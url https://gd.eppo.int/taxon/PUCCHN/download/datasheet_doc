--- v7 (2026-03-22)
+++ v8 (2026-04-15)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Pucciniomycotina: Pucciniomycetes: Pucciniales: Pucciniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white rust of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325269c0188ec508c" w:history="1">
+            <w:hyperlink r:id="rId896769df0a0542d60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175969c0188ec50f7" w:history="1">
+            <w:hyperlink r:id="rId334669df0a0542dd5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PUCCHN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64020638" name="name833069c0188ec5807" descr="1427.jpg"/>
+                  <wp:docPr id="20486430" name="name693769df0a05433b9" descr="1427.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1427.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId591369c0188ec5806" cstate="print"/>
+                          <a:blip r:embed="rId320769df0a05433b7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId412769c0188ec593a" w:history="1">
+            <w:hyperlink r:id="rId467869df0a05434e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1061,63 +1061,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78396222" name="name668769c0188ec6ad0" descr="PUCCHN_distribution_map.jpg"/>
+            <wp:docPr id="73376085" name="name923069df0a0544621" descr="PUCCHN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PUCCHN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId512469c0188ec6acd" cstate="print"/>
+                    <a:blip r:embed="rId320969df0a054461d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3669,51 +3669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6–7), 668–683. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId384569c0188ec7d06" w:history="1">
+      <w:hyperlink r:id="rId437169df0a0545964" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mycres.2009.02.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3730,51 +3730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 162–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId647369c0188ec7d70" w:history="1">
+      <w:hyperlink r:id="rId745869df0a05459d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.1967.tb00398.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3820,51 +3820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">883</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 012023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId716569c0188ec7e00" w:history="1">
+      <w:hyperlink r:id="rId256269df0a0545a64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1088/1755-1315/883/1/012023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3941,81 +3941,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 325–338. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId604769c0188ec7ec0" w:history="1">
+      <w:hyperlink r:id="rId506469df0a0545b35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-011-9756-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EAEU (2016) Common List of Quarantine Pests of the Eurasian Economic Union approved by Decision No. 158 of the Eurasian Economic Commission of November 30, 2016. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId211969c0188ec7ef3" w:history="1">
+      <w:hyperlink r:id="rId267069df0a0545b6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.consultant.ru/document/cons_doc_LAW_213644/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4052,51 +4052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3069. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821269c0188ec7f85" w:history="1">
+      <w:hyperlink r:id="rId801869df0a0545bf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4122,51 +4122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363–385. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId104169c0188ec7ff5" w:history="1">
+      <w:hyperlink r:id="rId551569df0a0545c64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4192,51 +4192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105–114. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943669c0188ec8065" w:history="1">
+      <w:hyperlink r:id="rId977569df0a0545cd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-2338.2002.d01-223.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,131 +4282,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207–216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId925769c0188ec80f3" w:history="1">
+      <w:hyperlink r:id="rId168269df0a0545d76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Standard PM 1/2(32) A1 and A2 Lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId636469c0188ec8125" w:history="1">
+      <w:hyperlink r:id="rId377769df0a0545da9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PUCCHN/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2000) Council Directive 2000/29/EC of 8 May 2000 on protective measures against the introduction into the Community of organisms harmful to plants or plant products and against their spread within the Community. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 169 (10.07.2000), p. 1–112. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103969c0188ec8177" w:history="1">
+      <w:hyperlink r:id="rId710669df0a0545dff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Note: no longer in force).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319 (10.12.2019), 1–279. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835369c0188ec81da" w:history="1">
+      <w:hyperlink r:id="rId132869df0a0545e62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4685,51 +4685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId814269c0188ec838c" w:history="1">
+      <w:hyperlink r:id="rId547569df0a054600e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01976669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4786,51 +4786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pharmacognosy and Phytochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 293–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId213069c0188ec842f" w:history="1">
+      <w:hyperlink r:id="rId652669df0a05460b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.22271/phyto.2021.v10.i2d.13820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4867,51 +4867,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pharmacognosy and Phytochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1995–1998. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId373969c0188ec84b4" w:history="1">
+      <w:hyperlink r:id="rId344869df0a054613a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4957,51 +4957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 437–445. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId889569c0188ec8545" w:history="1">
+      <w:hyperlink r:id="rId790069df0a05461dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42360-022-00574-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5027,101 +5027,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552–568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId889069c0188ec85b8" w:history="1">
+      <w:hyperlink r:id="rId327469df0a0546255" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RNQP (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(PUCCHN) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId601669c0188ec8608" w:history="1">
+      <w:hyperlink r:id="rId359369df0a05462a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5167,51 +5167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 147–151. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId181769c0188ec8697" w:history="1">
+      <w:hyperlink r:id="rId399369df0a054633c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5958/0974-4541.2020.00023.5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5288,101 +5288,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PloS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170782. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId892169c0188ec8758" w:history="1">
+      <w:hyperlink r:id="rId388969df0a0546400" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170782</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA APHIS PPQ (2005) Chrysanthemum white rust (CWR) eradication protocol for nurseries containing plants infected with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Henn. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId700769c0188ec87ab" w:history="1">
+      <w:hyperlink r:id="rId797869df0a0546454" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horticultural Plant Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId302269c0188ec8879" w:history="1">
+      <w:hyperlink r:id="rId644169df0a054654d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.hpj.2020.03.006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5538,51 +5538,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610969c0188ec88e8" w:history="1">
+      <w:hyperlink r:id="rId547369df0a05465c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01930.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5648,51 +5648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">122</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 173–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId668469c0188ec8995" w:history="1">
+      <w:hyperlink r:id="rId352869df0a0546674" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1993.tb04025.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5778,51 +5778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1231–1234. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId143269c0188ec8a60" w:history="1">
+      <w:hyperlink r:id="rId120169df0a0546752" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.48.10.1231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5868,51 +5868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580969c0188ec8af9" w:history="1">
+      <w:hyperlink r:id="rId881869df0a05467e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5978,51 +5978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId883669c0188ec8bb4" w:history="1">
+      <w:hyperlink r:id="rId986469df0a05468a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6175,81 +6175,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 113-117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId986669c0188ec8d12" w:history="1">
+      <w:hyperlink r:id="rId994369df0a05469ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6147887" name="name192969c0188ec8d86" descr="eu_funding_250.png"/>
+            <wp:docPr id="4047832" name="name400369df0a0546a58" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId259169c0188ec8d85" cstate="print"/>
+                    <a:blip r:embed="rId975669df0a0546a57" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6347,137 +6347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56952998">
+  <w:abstractNum w:abstractNumId="24058388">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67938863">
+    <w:lvl w:ilvl="0" w:tplc="69765335">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67938863" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69765335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67938863" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69765335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67938863" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69765335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67938863" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69765335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67938863" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69765335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67938863" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69765335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67938863" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69765335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67938863" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69765335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56952997">
+  <w:abstractNum w:abstractNumId="24058387">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34371732">
+    <w:lvl w:ilvl="0" w:tplc="57020189">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7229,55 +7229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56952997">
-    <w:abstractNumId w:val="56952997"/>
+  <w:num w:numId="24058387">
+    <w:abstractNumId w:val="24058387"/>
   </w:num>
-  <w:num w:numId="56952998">
-    <w:abstractNumId w:val="56952998"/>
+  <w:num w:numId="24058388">
+    <w:abstractNumId w:val="24058388"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18827,51 +18827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId370056174" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId796425726" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId325269c0188ec508c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/" TargetMode="External"/><Relationship Id="rId175969c0188ec50f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/categorization" TargetMode="External"/><Relationship Id="rId412769c0188ec593a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/photos" TargetMode="External"/><Relationship Id="rId384569c0188ec7d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.02.003" TargetMode="External"/><Relationship Id="rId647369c0188ec7d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1967.tb00398.x" TargetMode="External"/><Relationship Id="rId716569c0188ec7e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/883/1/012023" TargetMode="External"/><Relationship Id="rId604769c0188ec7ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-011-9756-8" TargetMode="External"/><Relationship Id="rId211969c0188ec7ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_213644/" TargetMode="External"/><Relationship Id="rId821269c0188ec7f85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3069" TargetMode="External"/><Relationship Id="rId104169c0188ec7ff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x" TargetMode="External"/><Relationship Id="rId943669c0188ec8065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-2338.2002.d01-223.x" TargetMode="External"/><Relationship Id="rId925769c0188ec80f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12658" TargetMode="External"/><Relationship Id="rId636469c0188ec8125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/documents" TargetMode="External"/><Relationship Id="rId103969c0188ec8177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId835369c0188ec81da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId814269c0188ec838c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976669" TargetMode="External"/><Relationship Id="rId213069c0188ec842f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22271/phyto.2021.v10.i2d.13820" TargetMode="External"/><Relationship Id="rId373969c0188ec84b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970" TargetMode="External"/><Relationship Id="rId889569c0188ec8545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-022-00574-w" TargetMode="External"/><Relationship Id="rId889069c0188ec85b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId601669c0188ec8608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN" TargetMode="External"/><Relationship Id="rId181769c0188ec8697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5958/0974-4541.2020.00023.5" TargetMode="External"/><Relationship Id="rId892169c0188ec8758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170782" TargetMode="External"/><Relationship Id="rId700769c0188ec87ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf" TargetMode="External"/><Relationship Id="rId302269c0188ec8879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hpj.2020.03.006" TargetMode="External"/><Relationship Id="rId610969c0188ec88e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01930.x" TargetMode="External"/><Relationship Id="rId668469c0188ec8995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1993.tb04025.x" TargetMode="External"/><Relationship Id="rId143269c0188ec8a60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.48.10.1231" TargetMode="External"/><Relationship Id="rId580969c0188ec8af9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html" TargetMode="External"/><Relationship Id="rId883669c0188ec8bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId986669c0188ec8d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x" TargetMode="External"/><Relationship Id="rId591369c0188ec5806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId591369c0188ec5806.jpg"/><Relationship Id="rId512469c0188ec6acd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId512469c0188ec6acd.jpg"/><Relationship Id="rId259169c0188ec8d85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId259169c0188ec8d85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId961498054" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId984124319" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId896769df0a0542d60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/" TargetMode="External"/><Relationship Id="rId334669df0a0542dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/categorization" TargetMode="External"/><Relationship Id="rId467869df0a05434e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/photos" TargetMode="External"/><Relationship Id="rId437169df0a0545964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.02.003" TargetMode="External"/><Relationship Id="rId745869df0a05459d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1967.tb00398.x" TargetMode="External"/><Relationship Id="rId256269df0a0545a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/883/1/012023" TargetMode="External"/><Relationship Id="rId506469df0a0545b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-011-9756-8" TargetMode="External"/><Relationship Id="rId267069df0a0545b6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_213644/" TargetMode="External"/><Relationship Id="rId801869df0a0545bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3069" TargetMode="External"/><Relationship Id="rId551569df0a0545c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x" TargetMode="External"/><Relationship Id="rId977569df0a0545cd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-2338.2002.d01-223.x" TargetMode="External"/><Relationship Id="rId168269df0a0545d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12658" TargetMode="External"/><Relationship Id="rId377769df0a0545da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/documents" TargetMode="External"/><Relationship Id="rId710669df0a0545dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId132869df0a0545e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId547569df0a054600e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976669" TargetMode="External"/><Relationship Id="rId652669df0a05460b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22271/phyto.2021.v10.i2d.13820" TargetMode="External"/><Relationship Id="rId344869df0a054613a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970" TargetMode="External"/><Relationship Id="rId790069df0a05461dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-022-00574-w" TargetMode="External"/><Relationship Id="rId327469df0a0546255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId359369df0a05462a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN" TargetMode="External"/><Relationship Id="rId399369df0a054633c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5958/0974-4541.2020.00023.5" TargetMode="External"/><Relationship Id="rId388969df0a0546400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170782" TargetMode="External"/><Relationship Id="rId797869df0a0546454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf" TargetMode="External"/><Relationship Id="rId644169df0a054654d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hpj.2020.03.006" TargetMode="External"/><Relationship Id="rId547369df0a05465c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01930.x" TargetMode="External"/><Relationship Id="rId352869df0a0546674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1993.tb04025.x" TargetMode="External"/><Relationship Id="rId120169df0a0546752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.48.10.1231" TargetMode="External"/><Relationship Id="rId881869df0a05467e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html" TargetMode="External"/><Relationship Id="rId986469df0a05468a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId994369df0a05469ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x" TargetMode="External"/><Relationship Id="rId320769df0a05433b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId320769df0a05433b7.jpg"/><Relationship Id="rId320969df0a054461d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId320969df0a054461d.jpg"/><Relationship Id="rId975669df0a0546a57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId975669df0a0546a57.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>