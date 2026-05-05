--- v8 (2026-04-15)
+++ v9 (2026-05-05)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Pucciniomycotina: Pucciniomycetes: Pucciniales: Pucciniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white rust of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId896769df0a0542d60" w:history="1">
+            <w:hyperlink r:id="rId643869fa0a51c322b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334669df0a0542dd5" w:history="1">
+            <w:hyperlink r:id="rId933269fa0a51c329b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PUCCHN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20486430" name="name693769df0a05433b9" descr="1427.jpg"/>
+                  <wp:docPr id="58197452" name="name892169fa0a51c3944" descr="1427.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1427.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId320769df0a05433b7" cstate="print"/>
+                          <a:blip r:embed="rId709169fa0a51c3942" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId467869df0a05434e7" w:history="1">
+            <w:hyperlink r:id="rId549869fa0a51c3a9b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1061,63 +1061,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73376085" name="name923069df0a0544621" descr="PUCCHN_distribution_map.jpg"/>
+            <wp:docPr id="37246597" name="name923669fa0a51c49e5" descr="PUCCHN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PUCCHN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId320969df0a054461d" cstate="print"/>
+                    <a:blip r:embed="rId681369fa0a51c49e2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3669,51 +3669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6–7), 668–683. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437169df0a0545964" w:history="1">
+      <w:hyperlink r:id="rId187369fa0a51c5d17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mycres.2009.02.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3730,51 +3730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 162–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745869df0a05459d2" w:history="1">
+      <w:hyperlink r:id="rId732469fa0a51c5d83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.1967.tb00398.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3820,51 +3820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">883</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 012023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId256269df0a0545a64" w:history="1">
+      <w:hyperlink r:id="rId576969fa0a51c5e15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1088/1755-1315/883/1/012023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3941,81 +3941,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 325–338. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId506469df0a0545b35" w:history="1">
+      <w:hyperlink r:id="rId363369fa0a51c5eea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-011-9756-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EAEU (2016) Common List of Quarantine Pests of the Eurasian Economic Union approved by Decision No. 158 of the Eurasian Economic Commission of November 30, 2016. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId267069df0a0545b6b" w:history="1">
+      <w:hyperlink r:id="rId551169fa0a51c5f1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.consultant.ru/document/cons_doc_LAW_213644/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4052,51 +4052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3069. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId801869df0a0545bf3" w:history="1">
+      <w:hyperlink r:id="rId785269fa0a51c5fa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4122,51 +4122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363–385. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId551569df0a0545c64" w:history="1">
+      <w:hyperlink r:id="rId667769fa0a51c6014" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4192,51 +4192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105–114. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId977569df0a0545cd8" w:history="1">
+      <w:hyperlink r:id="rId826669fa0a51c6087" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-2338.2002.d01-223.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,131 +4282,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207–216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId168269df0a0545d76" w:history="1">
+      <w:hyperlink r:id="rId174469fa0a51c6117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Standard PM 1/2(32) A1 and A2 Lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId377769df0a0545da9" w:history="1">
+      <w:hyperlink r:id="rId477269fa0a51c6149" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PUCCHN/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2000) Council Directive 2000/29/EC of 8 May 2000 on protective measures against the introduction into the Community of organisms harmful to plants or plant products and against their spread within the Community. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 169 (10.07.2000), p. 1–112. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId710669df0a0545dff" w:history="1">
+      <w:hyperlink r:id="rId947469fa0a51c61a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Note: no longer in force).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319 (10.12.2019), 1–279. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId132869df0a0545e62" w:history="1">
+      <w:hyperlink r:id="rId778069fa0a51c620d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4685,51 +4685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId547569df0a054600e" w:history="1">
+      <w:hyperlink r:id="rId296069fa0a51c63cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01976669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4786,51 +4786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pharmacognosy and Phytochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 293–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId652669df0a05460b2" w:history="1">
+      <w:hyperlink r:id="rId198169fa0a51c6472" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.22271/phyto.2021.v10.i2d.13820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4867,51 +4867,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pharmacognosy and Phytochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1995–1998. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId344869df0a054613a" w:history="1">
+      <w:hyperlink r:id="rId444169fa0a51c64fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4957,51 +4957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 437–445. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId790069df0a05461dd" w:history="1">
+      <w:hyperlink r:id="rId550069fa0a51c658e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42360-022-00574-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5027,101 +5027,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552–568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId327469df0a0546255" w:history="1">
+      <w:hyperlink r:id="rId796469fa0a51c6603" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RNQP (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(PUCCHN) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId359369df0a05462a8" w:history="1">
+      <w:hyperlink r:id="rId896269fa0a51c6655" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5167,51 +5167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 147–151. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId399369df0a054633c" w:history="1">
+      <w:hyperlink r:id="rId415969fa0a51c66e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5958/0974-4541.2020.00023.5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5288,101 +5288,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PloS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170782. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId388969df0a0546400" w:history="1">
+      <w:hyperlink r:id="rId534669fa0a51c67ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170782</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA APHIS PPQ (2005) Chrysanthemum white rust (CWR) eradication protocol for nurseries containing plants infected with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Henn. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId797869df0a0546454" w:history="1">
+      <w:hyperlink r:id="rId315569fa0a51c67fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horticultural Plant Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId644169df0a054654d" w:history="1">
+      <w:hyperlink r:id="rId515469fa0a51c68d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.hpj.2020.03.006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5538,51 +5538,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId547369df0a05465c1" w:history="1">
+      <w:hyperlink r:id="rId373769fa0a51c6943" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01930.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5648,51 +5648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">122</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 173–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId352869df0a0546674" w:history="1">
+      <w:hyperlink r:id="rId108969fa0a51c69f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1993.tb04025.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5778,51 +5778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1231–1234. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId120169df0a0546752" w:history="1">
+      <w:hyperlink r:id="rId875069fa0a51c6ac3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.48.10.1231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5868,51 +5868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId881869df0a05467e5" w:history="1">
+      <w:hyperlink r:id="rId434869fa0a51c6b54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5978,51 +5978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId986469df0a05468a4" w:history="1">
+      <w:hyperlink r:id="rId192569fa0a51c6c0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6175,81 +6175,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 113-117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId994369df0a05469ef" w:history="1">
+      <w:hyperlink r:id="rId835669fa0a51c6d4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4047832" name="name400369df0a0546a58" descr="eu_funding_250.png"/>
+            <wp:docPr id="54266387" name="name414069fa0a51c6dec" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId975669df0a0546a57" cstate="print"/>
+                    <a:blip r:embed="rId942269fa0a51c6deb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6347,137 +6347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24058388">
+  <w:abstractNum w:abstractNumId="28831914">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69765335">
+    <w:lvl w:ilvl="0" w:tplc="47906249">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69765335" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47906249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69765335" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47906249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69765335" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47906249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69765335" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47906249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69765335" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47906249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69765335" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47906249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69765335" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47906249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69765335" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47906249" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24058387">
+  <w:abstractNum w:abstractNumId="28831913">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57020189">
+    <w:lvl w:ilvl="0" w:tplc="47272793">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7229,55 +7229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24058387">
-    <w:abstractNumId w:val="24058387"/>
+  <w:num w:numId="28831913">
+    <w:abstractNumId w:val="28831913"/>
   </w:num>
-  <w:num w:numId="24058388">
-    <w:abstractNumId w:val="24058388"/>
+  <w:num w:numId="28831914">
+    <w:abstractNumId w:val="28831914"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18827,51 +18827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId961498054" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId984124319" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId896769df0a0542d60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/" TargetMode="External"/><Relationship Id="rId334669df0a0542dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/categorization" TargetMode="External"/><Relationship Id="rId467869df0a05434e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/photos" TargetMode="External"/><Relationship Id="rId437169df0a0545964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.02.003" TargetMode="External"/><Relationship Id="rId745869df0a05459d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1967.tb00398.x" TargetMode="External"/><Relationship Id="rId256269df0a0545a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/883/1/012023" TargetMode="External"/><Relationship Id="rId506469df0a0545b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-011-9756-8" TargetMode="External"/><Relationship Id="rId267069df0a0545b6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_213644/" TargetMode="External"/><Relationship Id="rId801869df0a0545bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3069" TargetMode="External"/><Relationship Id="rId551569df0a0545c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x" TargetMode="External"/><Relationship Id="rId977569df0a0545cd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-2338.2002.d01-223.x" TargetMode="External"/><Relationship Id="rId168269df0a0545d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12658" TargetMode="External"/><Relationship Id="rId377769df0a0545da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/documents" TargetMode="External"/><Relationship Id="rId710669df0a0545dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId132869df0a0545e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId547569df0a054600e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976669" TargetMode="External"/><Relationship Id="rId652669df0a05460b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22271/phyto.2021.v10.i2d.13820" TargetMode="External"/><Relationship Id="rId344869df0a054613a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970" TargetMode="External"/><Relationship Id="rId790069df0a05461dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-022-00574-w" TargetMode="External"/><Relationship Id="rId327469df0a0546255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId359369df0a05462a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN" TargetMode="External"/><Relationship Id="rId399369df0a054633c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5958/0974-4541.2020.00023.5" TargetMode="External"/><Relationship Id="rId388969df0a0546400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170782" TargetMode="External"/><Relationship Id="rId797869df0a0546454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf" TargetMode="External"/><Relationship Id="rId644169df0a054654d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hpj.2020.03.006" TargetMode="External"/><Relationship Id="rId547369df0a05465c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01930.x" TargetMode="External"/><Relationship Id="rId352869df0a0546674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1993.tb04025.x" TargetMode="External"/><Relationship Id="rId120169df0a0546752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.48.10.1231" TargetMode="External"/><Relationship Id="rId881869df0a05467e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html" TargetMode="External"/><Relationship Id="rId986469df0a05468a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId994369df0a05469ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x" TargetMode="External"/><Relationship Id="rId320769df0a05433b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId320769df0a05433b7.jpg"/><Relationship Id="rId320969df0a054461d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId320969df0a054461d.jpg"/><Relationship Id="rId975669df0a0546a57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId975669df0a0546a57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId848129853" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId661295083" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId643869fa0a51c322b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/" TargetMode="External"/><Relationship Id="rId933269fa0a51c329b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/categorization" TargetMode="External"/><Relationship Id="rId549869fa0a51c3a9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/photos" TargetMode="External"/><Relationship Id="rId187369fa0a51c5d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.02.003" TargetMode="External"/><Relationship Id="rId732469fa0a51c5d83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1967.tb00398.x" TargetMode="External"/><Relationship Id="rId576969fa0a51c5e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/883/1/012023" TargetMode="External"/><Relationship Id="rId363369fa0a51c5eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-011-9756-8" TargetMode="External"/><Relationship Id="rId551169fa0a51c5f1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_213644/" TargetMode="External"/><Relationship Id="rId785269fa0a51c5fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3069" TargetMode="External"/><Relationship Id="rId667769fa0a51c6014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x" TargetMode="External"/><Relationship Id="rId826669fa0a51c6087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-2338.2002.d01-223.x" TargetMode="External"/><Relationship Id="rId174469fa0a51c6117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12658" TargetMode="External"/><Relationship Id="rId477269fa0a51c6149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/documents" TargetMode="External"/><Relationship Id="rId947469fa0a51c61a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId778069fa0a51c620d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId296069fa0a51c63cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976669" TargetMode="External"/><Relationship Id="rId198169fa0a51c6472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22271/phyto.2021.v10.i2d.13820" TargetMode="External"/><Relationship Id="rId444169fa0a51c64fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970" TargetMode="External"/><Relationship Id="rId550069fa0a51c658e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-022-00574-w" TargetMode="External"/><Relationship Id="rId796469fa0a51c6603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId896269fa0a51c6655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN" TargetMode="External"/><Relationship Id="rId415969fa0a51c66e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5958/0974-4541.2020.00023.5" TargetMode="External"/><Relationship Id="rId534669fa0a51c67ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170782" TargetMode="External"/><Relationship Id="rId315569fa0a51c67fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf" TargetMode="External"/><Relationship Id="rId515469fa0a51c68d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hpj.2020.03.006" TargetMode="External"/><Relationship Id="rId373769fa0a51c6943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01930.x" TargetMode="External"/><Relationship Id="rId108969fa0a51c69f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1993.tb04025.x" TargetMode="External"/><Relationship Id="rId875069fa0a51c6ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.48.10.1231" TargetMode="External"/><Relationship Id="rId434869fa0a51c6b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html" TargetMode="External"/><Relationship Id="rId192569fa0a51c6c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId835669fa0a51c6d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x" TargetMode="External"/><Relationship Id="rId709169fa0a51c3942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId709169fa0a51c3942.jpg"/><Relationship Id="rId681369fa0a51c49e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId681369fa0a51c49e2.jpg"/><Relationship Id="rId942269fa0a51c6deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId942269fa0a51c6deb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>