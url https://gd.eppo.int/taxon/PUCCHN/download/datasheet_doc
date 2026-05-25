--- v9 (2026-05-05)
+++ v10 (2026-05-25)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Pucciniomycotina: Pucciniomycetes: Pucciniales: Pucciniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white rust of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643869fa0a51c322b" w:history="1">
+            <w:hyperlink r:id="rId84656a14d5696dd24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId933269fa0a51c329b" w:history="1">
+            <w:hyperlink r:id="rId98756a14d5696dd8e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PUCCHN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58197452" name="name892169fa0a51c3944" descr="1427.jpg"/>
+                  <wp:docPr id="55919093" name="name74276a14d5696de9f" descr="1427.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1427.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId709169fa0a51c3942" cstate="print"/>
+                          <a:blip r:embed="rId25026a14d5696de9e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId549869fa0a51c3a9b" w:history="1">
+            <w:hyperlink r:id="rId29346a14d5696dfe4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1061,63 +1061,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37246597" name="name923669fa0a51c49e5" descr="PUCCHN_distribution_map.jpg"/>
+            <wp:docPr id="83694772" name="name33576a14d5696f521" descr="PUCCHN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PUCCHN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId681369fa0a51c49e2" cstate="print"/>
+                    <a:blip r:embed="rId33216a14d5696f51e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3669,51 +3669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6–7), 668–683. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187369fa0a51c5d17" w:history="1">
+      <w:hyperlink r:id="rId99016a14d569709ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mycres.2009.02.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3730,51 +3730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 162–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId732469fa0a51c5d83" w:history="1">
+      <w:hyperlink r:id="rId69896a14d56970a5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.1967.tb00398.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3820,51 +3820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">883</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 012023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId576969fa0a51c5e15" w:history="1">
+      <w:hyperlink r:id="rId23116a14d56970aed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1088/1755-1315/883/1/012023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3941,81 +3941,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 325–338. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363369fa0a51c5eea" w:history="1">
+      <w:hyperlink r:id="rId41226a14d56970bbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-011-9756-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EAEU (2016) Common List of Quarantine Pests of the Eurasian Economic Union approved by Decision No. 158 of the Eurasian Economic Commission of November 30, 2016. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId551169fa0a51c5f1e" w:history="1">
+      <w:hyperlink r:id="rId76046a14d56970bf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.consultant.ru/document/cons_doc_LAW_213644/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4052,51 +4052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3069. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId785269fa0a51c5fa2" w:history="1">
+      <w:hyperlink r:id="rId46406a14d56970c77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4122,51 +4122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363–385. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId667769fa0a51c6014" w:history="1">
+      <w:hyperlink r:id="rId82486a14d56970ce9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4192,51 +4192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105–114. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId826669fa0a51c6087" w:history="1">
+      <w:hyperlink r:id="rId24076a14d56970d59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-2338.2002.d01-223.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,131 +4282,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207–216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174469fa0a51c6117" w:history="1">
+      <w:hyperlink r:id="rId20526a14d56970de7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Standard PM 1/2(32) A1 and A2 Lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId477269fa0a51c6149" w:history="1">
+      <w:hyperlink r:id="rId32106a14d56970e18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PUCCHN/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2000) Council Directive 2000/29/EC of 8 May 2000 on protective measures against the introduction into the Community of organisms harmful to plants or plant products and against their spread within the Community. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 169 (10.07.2000), p. 1–112. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId947469fa0a51c61a4" w:history="1">
+      <w:hyperlink r:id="rId87126a14d56970e6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Note: no longer in force).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319 (10.12.2019), 1–279. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId778069fa0a51c620d" w:history="1">
+      <w:hyperlink r:id="rId44036a14d56970ece" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4685,51 +4685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId296069fa0a51c63cb" w:history="1">
+      <w:hyperlink r:id="rId34076a14d5697106e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01976669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4786,51 +4786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pharmacognosy and Phytochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 293–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198169fa0a51c6472" w:history="1">
+      <w:hyperlink r:id="rId70626a14d56971110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.22271/phyto.2021.v10.i2d.13820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4867,51 +4867,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pharmacognosy and Phytochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1995–1998. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId444169fa0a51c64fa" w:history="1">
+      <w:hyperlink r:id="rId66946a14d56971193" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4957,51 +4957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 437–445. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId550069fa0a51c658e" w:history="1">
+      <w:hyperlink r:id="rId81486a14d56971223" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42360-022-00574-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5027,101 +5027,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552–568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796469fa0a51c6603" w:history="1">
+      <w:hyperlink r:id="rId75976a14d56971294" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RNQP (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(PUCCHN) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId896269fa0a51c6655" w:history="1">
+      <w:hyperlink r:id="rId13806a14d569712e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5167,51 +5167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 147–151. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId415969fa0a51c66e7" w:history="1">
+      <w:hyperlink r:id="rId67866a14d56971372" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5958/0974-4541.2020.00023.5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5288,101 +5288,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PloS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170782. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId534669fa0a51c67ab" w:history="1">
+      <w:hyperlink r:id="rId58056a14d56971432" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170782</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA APHIS PPQ (2005) Chrysanthemum white rust (CWR) eradication protocol for nurseries containing plants infected with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Henn. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId315569fa0a51c67fe" w:history="1">
+      <w:hyperlink r:id="rId87746a14d56971492" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horticultural Plant Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId515469fa0a51c68d1" w:history="1">
+      <w:hyperlink r:id="rId34536a14d56971560" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.hpj.2020.03.006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5538,51 +5538,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId373769fa0a51c6943" w:history="1">
+      <w:hyperlink r:id="rId40186a14d569715cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01930.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5648,51 +5648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">122</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 173–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108969fa0a51c69f3" w:history="1">
+      <w:hyperlink r:id="rId73576a14d5697167d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1993.tb04025.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5778,51 +5778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1231–1234. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId875069fa0a51c6ac3" w:history="1">
+      <w:hyperlink r:id="rId97476a14d5697174a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.48.10.1231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5868,51 +5868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId434869fa0a51c6b54" w:history="1">
+      <w:hyperlink r:id="rId73506a14d569717e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5978,51 +5978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192569fa0a51c6c0d" w:history="1">
+      <w:hyperlink r:id="rId73066a14d5697189d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6175,81 +6175,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 113-117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835669fa0a51c6d4d" w:history="1">
+      <w:hyperlink r:id="rId27606a14d569719d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54266387" name="name414069fa0a51c6dec" descr="eu_funding_250.png"/>
+            <wp:docPr id="38635945" name="name79426a14d56971a67" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId942269fa0a51c6deb" cstate="print"/>
+                    <a:blip r:embed="rId15846a14d56971a66" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6347,137 +6347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28831914">
+  <w:abstractNum w:abstractNumId="89641253">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47906249">
+    <w:lvl w:ilvl="0" w:tplc="56184005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47906249" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56184005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47906249" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56184005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47906249" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56184005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47906249" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56184005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47906249" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56184005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47906249" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56184005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47906249" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56184005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47906249" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56184005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28831913">
+  <w:abstractNum w:abstractNumId="89641252">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47272793">
+    <w:lvl w:ilvl="0" w:tplc="12649803">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7229,55 +7229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28831913">
-    <w:abstractNumId w:val="28831913"/>
+  <w:num w:numId="89641252">
+    <w:abstractNumId w:val="89641252"/>
   </w:num>
-  <w:num w:numId="28831914">
-    <w:abstractNumId w:val="28831914"/>
+  <w:num w:numId="89641253">
+    <w:abstractNumId w:val="89641253"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18827,51 +18827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId848129853" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId661295083" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId643869fa0a51c322b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/" TargetMode="External"/><Relationship Id="rId933269fa0a51c329b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/categorization" TargetMode="External"/><Relationship Id="rId549869fa0a51c3a9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/photos" TargetMode="External"/><Relationship Id="rId187369fa0a51c5d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.02.003" TargetMode="External"/><Relationship Id="rId732469fa0a51c5d83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1967.tb00398.x" TargetMode="External"/><Relationship Id="rId576969fa0a51c5e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/883/1/012023" TargetMode="External"/><Relationship Id="rId363369fa0a51c5eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-011-9756-8" TargetMode="External"/><Relationship Id="rId551169fa0a51c5f1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_213644/" TargetMode="External"/><Relationship Id="rId785269fa0a51c5fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3069" TargetMode="External"/><Relationship Id="rId667769fa0a51c6014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x" TargetMode="External"/><Relationship Id="rId826669fa0a51c6087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-2338.2002.d01-223.x" TargetMode="External"/><Relationship Id="rId174469fa0a51c6117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12658" TargetMode="External"/><Relationship Id="rId477269fa0a51c6149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/documents" TargetMode="External"/><Relationship Id="rId947469fa0a51c61a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId778069fa0a51c620d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId296069fa0a51c63cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976669" TargetMode="External"/><Relationship Id="rId198169fa0a51c6472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22271/phyto.2021.v10.i2d.13820" TargetMode="External"/><Relationship Id="rId444169fa0a51c64fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970" TargetMode="External"/><Relationship Id="rId550069fa0a51c658e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-022-00574-w" TargetMode="External"/><Relationship Id="rId796469fa0a51c6603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId896269fa0a51c6655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN" TargetMode="External"/><Relationship Id="rId415969fa0a51c66e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5958/0974-4541.2020.00023.5" TargetMode="External"/><Relationship Id="rId534669fa0a51c67ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170782" TargetMode="External"/><Relationship Id="rId315569fa0a51c67fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf" TargetMode="External"/><Relationship Id="rId515469fa0a51c68d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hpj.2020.03.006" TargetMode="External"/><Relationship Id="rId373769fa0a51c6943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01930.x" TargetMode="External"/><Relationship Id="rId108969fa0a51c69f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1993.tb04025.x" TargetMode="External"/><Relationship Id="rId875069fa0a51c6ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.48.10.1231" TargetMode="External"/><Relationship Id="rId434869fa0a51c6b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html" TargetMode="External"/><Relationship Id="rId192569fa0a51c6c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId835669fa0a51c6d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x" TargetMode="External"/><Relationship Id="rId709169fa0a51c3942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId709169fa0a51c3942.jpg"/><Relationship Id="rId681369fa0a51c49e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId681369fa0a51c49e2.jpg"/><Relationship Id="rId942269fa0a51c6deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId942269fa0a51c6deb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId869409535" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId918948066" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84656a14d5696dd24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/" TargetMode="External"/><Relationship Id="rId98756a14d5696dd8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/categorization" TargetMode="External"/><Relationship Id="rId29346a14d5696dfe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/photos" TargetMode="External"/><Relationship Id="rId99016a14d569709ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.02.003" TargetMode="External"/><Relationship Id="rId69896a14d56970a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1967.tb00398.x" TargetMode="External"/><Relationship Id="rId23116a14d56970aed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/883/1/012023" TargetMode="External"/><Relationship Id="rId41226a14d56970bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-011-9756-8" TargetMode="External"/><Relationship Id="rId76046a14d56970bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_213644/" TargetMode="External"/><Relationship Id="rId46406a14d56970c77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3069" TargetMode="External"/><Relationship Id="rId82486a14d56970ce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x" TargetMode="External"/><Relationship Id="rId24076a14d56970d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-2338.2002.d01-223.x" TargetMode="External"/><Relationship Id="rId20526a14d56970de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12658" TargetMode="External"/><Relationship Id="rId32106a14d56970e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/documents" TargetMode="External"/><Relationship Id="rId87126a14d56970e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId44036a14d56970ece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId34076a14d5697106e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976669" TargetMode="External"/><Relationship Id="rId70626a14d56971110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22271/phyto.2021.v10.i2d.13820" TargetMode="External"/><Relationship Id="rId66946a14d56971193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970" TargetMode="External"/><Relationship Id="rId81486a14d56971223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-022-00574-w" TargetMode="External"/><Relationship Id="rId75976a14d56971294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId13806a14d569712e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN" TargetMode="External"/><Relationship Id="rId67866a14d56971372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5958/0974-4541.2020.00023.5" TargetMode="External"/><Relationship Id="rId58056a14d56971432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170782" TargetMode="External"/><Relationship Id="rId87746a14d56971492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf" TargetMode="External"/><Relationship Id="rId34536a14d56971560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hpj.2020.03.006" TargetMode="External"/><Relationship Id="rId40186a14d569715cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01930.x" TargetMode="External"/><Relationship Id="rId73576a14d5697167d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1993.tb04025.x" TargetMode="External"/><Relationship Id="rId97476a14d5697174a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.48.10.1231" TargetMode="External"/><Relationship Id="rId73506a14d569717e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html" TargetMode="External"/><Relationship Id="rId73066a14d5697189d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27606a14d569719d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x" TargetMode="External"/><Relationship Id="rId25026a14d5696de9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25026a14d5696de9e.jpg"/><Relationship Id="rId33216a14d5696f51e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33216a14d5696f51e.jpg"/><Relationship Id="rId15846a14d56971a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15846a14d56971a66.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>