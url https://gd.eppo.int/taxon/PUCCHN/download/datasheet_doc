--- v10 (2026-05-25)
+++ v11 (2026-06-21)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Pucciniomycotina: Pucciniomycetes: Pucciniales: Pucciniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white rust of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84656a14d5696dd24" w:history="1">
+            <w:hyperlink r:id="rId50836a379ee320f7b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98756a14d5696dd8e" w:history="1">
+            <w:hyperlink r:id="rId72546a379ee320ff7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PUCCHN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55919093" name="name74276a14d5696de9f" descr="1427.jpg"/>
+                  <wp:docPr id="96125235" name="name73746a379ee3210e0" descr="1427.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1427.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25026a14d5696de9e" cstate="print"/>
+                          <a:blip r:embed="rId44436a379ee3210df" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId29346a14d5696dfe4" w:history="1">
+            <w:hyperlink r:id="rId18996a379ee3211ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1061,63 +1061,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83694772" name="name33576a14d5696f521" descr="PUCCHN_distribution_map.jpg"/>
+            <wp:docPr id="16241508" name="name58876a379ee321e52" descr="PUCCHN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PUCCHN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33216a14d5696f51e" cstate="print"/>
+                    <a:blip r:embed="rId61426a379ee321e4f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3669,51 +3669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6–7), 668–683. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99016a14d569709ef" w:history="1">
+      <w:hyperlink r:id="rId22876a379ee323192" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mycres.2009.02.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3730,51 +3730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 162–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69896a14d56970a5c" w:history="1">
+      <w:hyperlink r:id="rId69896a379ee323200" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.1967.tb00398.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3820,51 +3820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">883</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 012023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23116a14d56970aed" w:history="1">
+      <w:hyperlink r:id="rId75546a379ee3232be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1088/1755-1315/883/1/012023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3941,81 +3941,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 325–338. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41226a14d56970bbc" w:history="1">
+      <w:hyperlink r:id="rId30326a379ee32338c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-011-9756-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EAEU (2016) Common List of Quarantine Pests of the Eurasian Economic Union approved by Decision No. 158 of the Eurasian Economic Commission of November 30, 2016. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76046a14d56970bf2" w:history="1">
+      <w:hyperlink r:id="rId79586a379ee3233c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.consultant.ru/document/cons_doc_LAW_213644/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4052,51 +4052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3069. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46406a14d56970c77" w:history="1">
+      <w:hyperlink r:id="rId67976a379ee323456" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4122,51 +4122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363–385. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82486a14d56970ce9" w:history="1">
+      <w:hyperlink r:id="rId58506a379ee3234c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4192,51 +4192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105–114. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24076a14d56970d59" w:history="1">
+      <w:hyperlink r:id="rId36166a379ee32353d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-2338.2002.d01-223.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,131 +4282,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207–216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20526a14d56970de7" w:history="1">
+      <w:hyperlink r:id="rId27716a379ee3235cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Standard PM 1/2(32) A1 and A2 Lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32106a14d56970e18" w:history="1">
+      <w:hyperlink r:id="rId52336a379ee3235ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PUCCHN/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2000) Council Directive 2000/29/EC of 8 May 2000 on protective measures against the introduction into the Community of organisms harmful to plants or plant products and against their spread within the Community. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 169 (10.07.2000), p. 1–112. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87126a14d56970e6b" w:history="1">
+      <w:hyperlink r:id="rId81436a379ee323658" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Note: no longer in force).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319 (10.12.2019), 1–279. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44036a14d56970ece" w:history="1">
+      <w:hyperlink r:id="rId68846a379ee3236c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4685,51 +4685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34076a14d5697106e" w:history="1">
+      <w:hyperlink r:id="rId47026a379ee32387e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01976669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4786,51 +4786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pharmacognosy and Phytochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 293–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70626a14d56971110" w:history="1">
+      <w:hyperlink r:id="rId58366a379ee323921" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.22271/phyto.2021.v10.i2d.13820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4867,51 +4867,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pharmacognosy and Phytochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1995–1998. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66946a14d56971193" w:history="1">
+      <w:hyperlink r:id="rId44496a379ee3239a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4957,51 +4957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 437–445. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81486a14d56971223" w:history="1">
+      <w:hyperlink r:id="rId31096a379ee323a37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42360-022-00574-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5027,101 +5027,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552–568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75976a14d56971294" w:history="1">
+      <w:hyperlink r:id="rId11696a379ee323aac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RNQP (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(PUCCHN) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13806a14d569712e3" w:history="1">
+      <w:hyperlink r:id="rId22196a379ee323afd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5167,51 +5167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 147–151. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67866a14d56971372" w:history="1">
+      <w:hyperlink r:id="rId35806a379ee323b8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5958/0974-4541.2020.00023.5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5288,101 +5288,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PloS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170782. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58056a14d56971432" w:history="1">
+      <w:hyperlink r:id="rId92156a379ee323c64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170782</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA APHIS PPQ (2005) Chrysanthemum white rust (CWR) eradication protocol for nurseries containing plants infected with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Henn. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId87746a14d56971492" w:history="1">
+      <w:hyperlink r:id="rId70676a379ee323cb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horticultural Plant Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34536a14d56971560" w:history="1">
+      <w:hyperlink r:id="rId85896a379ee323d87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.hpj.2020.03.006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5538,51 +5538,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40186a14d569715cf" w:history="1">
+      <w:hyperlink r:id="rId24896a379ee323df5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01930.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5648,51 +5648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">122</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 173–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73576a14d5697167d" w:history="1">
+      <w:hyperlink r:id="rId59166a379ee323eb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1993.tb04025.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5778,51 +5778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1231–1234. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97476a14d5697174a" w:history="1">
+      <w:hyperlink r:id="rId30836a379ee323f84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.48.10.1231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5868,51 +5868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73506a14d569717e3" w:history="1">
+      <w:hyperlink r:id="rId66576a379ee32401c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5978,51 +5978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73066a14d5697189d" w:history="1">
+      <w:hyperlink r:id="rId17596a379ee3240da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6175,81 +6175,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 113-117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27606a14d569719d8" w:history="1">
+      <w:hyperlink r:id="rId36596a379ee32423b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38635945" name="name79426a14d56971a67" descr="eu_funding_250.png"/>
+            <wp:docPr id="69939863" name="name30556a379ee3242c2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15846a14d56971a66" cstate="print"/>
+                    <a:blip r:embed="rId93646a379ee3242c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6347,137 +6347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89641253">
+  <w:abstractNum w:abstractNumId="28223825">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56184005">
+    <w:lvl w:ilvl="0" w:tplc="41411417">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56184005" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41411417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56184005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41411417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56184005" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41411417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56184005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41411417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56184005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41411417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56184005" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41411417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56184005" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41411417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56184005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41411417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89641252">
+  <w:abstractNum w:abstractNumId="28223824">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12649803">
+    <w:lvl w:ilvl="0" w:tplc="80610933">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7229,55 +7229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89641252">
-    <w:abstractNumId w:val="89641252"/>
+  <w:num w:numId="28223824">
+    <w:abstractNumId w:val="28223824"/>
   </w:num>
-  <w:num w:numId="89641253">
-    <w:abstractNumId w:val="89641253"/>
+  <w:num w:numId="28223825">
+    <w:abstractNumId w:val="28223825"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18827,51 +18827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId869409535" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId918948066" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84656a14d5696dd24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/" TargetMode="External"/><Relationship Id="rId98756a14d5696dd8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/categorization" TargetMode="External"/><Relationship Id="rId29346a14d5696dfe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/photos" TargetMode="External"/><Relationship Id="rId99016a14d569709ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.02.003" TargetMode="External"/><Relationship Id="rId69896a14d56970a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1967.tb00398.x" TargetMode="External"/><Relationship Id="rId23116a14d56970aed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/883/1/012023" TargetMode="External"/><Relationship Id="rId41226a14d56970bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-011-9756-8" TargetMode="External"/><Relationship Id="rId76046a14d56970bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_213644/" TargetMode="External"/><Relationship Id="rId46406a14d56970c77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3069" TargetMode="External"/><Relationship Id="rId82486a14d56970ce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x" TargetMode="External"/><Relationship Id="rId24076a14d56970d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-2338.2002.d01-223.x" TargetMode="External"/><Relationship Id="rId20526a14d56970de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12658" TargetMode="External"/><Relationship Id="rId32106a14d56970e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/documents" TargetMode="External"/><Relationship Id="rId87126a14d56970e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId44036a14d56970ece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId34076a14d5697106e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976669" TargetMode="External"/><Relationship Id="rId70626a14d56971110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22271/phyto.2021.v10.i2d.13820" TargetMode="External"/><Relationship Id="rId66946a14d56971193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970" TargetMode="External"/><Relationship Id="rId81486a14d56971223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-022-00574-w" TargetMode="External"/><Relationship Id="rId75976a14d56971294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId13806a14d569712e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN" TargetMode="External"/><Relationship Id="rId67866a14d56971372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5958/0974-4541.2020.00023.5" TargetMode="External"/><Relationship Id="rId58056a14d56971432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170782" TargetMode="External"/><Relationship Id="rId87746a14d56971492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf" TargetMode="External"/><Relationship Id="rId34536a14d56971560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hpj.2020.03.006" TargetMode="External"/><Relationship Id="rId40186a14d569715cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01930.x" TargetMode="External"/><Relationship Id="rId73576a14d5697167d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1993.tb04025.x" TargetMode="External"/><Relationship Id="rId97476a14d5697174a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.48.10.1231" TargetMode="External"/><Relationship Id="rId73506a14d569717e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html" TargetMode="External"/><Relationship Id="rId73066a14d5697189d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27606a14d569719d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x" TargetMode="External"/><Relationship Id="rId25026a14d5696de9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25026a14d5696de9e.jpg"/><Relationship Id="rId33216a14d5696f51e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33216a14d5696f51e.jpg"/><Relationship Id="rId15846a14d56971a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15846a14d56971a66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId414811830" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId363123366" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50836a379ee320f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/" TargetMode="External"/><Relationship Id="rId72546a379ee320ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/categorization" TargetMode="External"/><Relationship Id="rId18996a379ee3211ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/photos" TargetMode="External"/><Relationship Id="rId22876a379ee323192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.02.003" TargetMode="External"/><Relationship Id="rId69896a379ee323200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1967.tb00398.x" TargetMode="External"/><Relationship Id="rId75546a379ee3232be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/883/1/012023" TargetMode="External"/><Relationship Id="rId30326a379ee32338c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-011-9756-8" TargetMode="External"/><Relationship Id="rId79586a379ee3233c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_213644/" TargetMode="External"/><Relationship Id="rId67976a379ee323456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3069" TargetMode="External"/><Relationship Id="rId58506a379ee3234c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x" TargetMode="External"/><Relationship Id="rId36166a379ee32353d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-2338.2002.d01-223.x" TargetMode="External"/><Relationship Id="rId27716a379ee3235cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12658" TargetMode="External"/><Relationship Id="rId52336a379ee3235ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/documents" TargetMode="External"/><Relationship Id="rId81436a379ee323658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId68846a379ee3236c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId47026a379ee32387e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976669" TargetMode="External"/><Relationship Id="rId58366a379ee323921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22271/phyto.2021.v10.i2d.13820" TargetMode="External"/><Relationship Id="rId44496a379ee3239a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970" TargetMode="External"/><Relationship Id="rId31096a379ee323a37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-022-00574-w" TargetMode="External"/><Relationship Id="rId11696a379ee323aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId22196a379ee323afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN" TargetMode="External"/><Relationship Id="rId35806a379ee323b8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5958/0974-4541.2020.00023.5" TargetMode="External"/><Relationship Id="rId92156a379ee323c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170782" TargetMode="External"/><Relationship Id="rId70676a379ee323cb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf" TargetMode="External"/><Relationship Id="rId85896a379ee323d87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hpj.2020.03.006" TargetMode="External"/><Relationship Id="rId24896a379ee323df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01930.x" TargetMode="External"/><Relationship Id="rId59166a379ee323eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1993.tb04025.x" TargetMode="External"/><Relationship Id="rId30836a379ee323f84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.48.10.1231" TargetMode="External"/><Relationship Id="rId66576a379ee32401c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html" TargetMode="External"/><Relationship Id="rId17596a379ee3240da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36596a379ee32423b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x" TargetMode="External"/><Relationship Id="rId44436a379ee3210df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44436a379ee3210df.jpg"/><Relationship Id="rId61426a379ee321e4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61426a379ee321e4f.jpg"/><Relationship Id="rId93646a379ee3242c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93646a379ee3242c0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>