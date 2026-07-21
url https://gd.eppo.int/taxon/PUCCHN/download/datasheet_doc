--- v11 (2026-06-21)
+++ v12 (2026-07-21)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Pucciniomycotina: Pucciniomycetes: Pucciniales: Pucciniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white rust of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50836a379ee320f7b" w:history="1">
+            <w:hyperlink r:id="rId20676a5f85150cf2c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72546a379ee320ff7" w:history="1">
+            <w:hyperlink r:id="rId65066a5f85150cf95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PUCCHN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="96125235" name="name73746a379ee3210e0" descr="1427.jpg"/>
+                  <wp:docPr id="75177310" name="name99426a5f85150d742" descr="1427.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1427.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44436a379ee3210df" cstate="print"/>
+                          <a:blip r:embed="rId51006a5f85150d740" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18996a379ee3211ef" w:history="1">
+            <w:hyperlink r:id="rId46686a5f85150d893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1061,63 +1061,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16241508" name="name58876a379ee321e52" descr="PUCCHN_distribution_map.jpg"/>
+            <wp:docPr id="98192748" name="name21136a5f85150e9ba" descr="PUCCHN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PUCCHN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61426a379ee321e4f" cstate="print"/>
+                    <a:blip r:embed="rId86256a5f85150e9b7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3669,51 +3669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6–7), 668–683. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22876a379ee323192" w:history="1">
+      <w:hyperlink r:id="rId28936a5f851510150" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mycres.2009.02.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3730,51 +3730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 162–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69896a379ee323200" w:history="1">
+      <w:hyperlink r:id="rId32336a5f8515101bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.1967.tb00398.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3820,51 +3820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">883</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 012023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75546a379ee3232be" w:history="1">
+      <w:hyperlink r:id="rId11596a5f85151024c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1088/1755-1315/883/1/012023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3941,81 +3941,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 325–338. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30326a379ee32338c" w:history="1">
+      <w:hyperlink r:id="rId45496a5f85151030b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-011-9756-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EAEU (2016) Common List of Quarantine Pests of the Eurasian Economic Union approved by Decision No. 158 of the Eurasian Economic Commission of November 30, 2016. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79586a379ee3233c2" w:history="1">
+      <w:hyperlink r:id="rId52636a5f85151033d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.consultant.ru/document/cons_doc_LAW_213644/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4052,51 +4052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3069. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67976a379ee323456" w:history="1">
+      <w:hyperlink r:id="rId60906a5f8515103e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4122,51 +4122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363–385. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58506a379ee3234c9" w:history="1">
+      <w:hyperlink r:id="rId53996a5f851510456" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4192,51 +4192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105–114. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36166a379ee32353d" w:history="1">
+      <w:hyperlink r:id="rId39476a5f8515104c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-2338.2002.d01-223.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,131 +4282,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207–216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27716a379ee3235cc" w:history="1">
+      <w:hyperlink r:id="rId78506a5f851510553" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Standard PM 1/2(32) A1 and A2 Lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52336a379ee3235ff" w:history="1">
+      <w:hyperlink r:id="rId12036a5f851510586" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PUCCHN/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2000) Council Directive 2000/29/EC of 8 May 2000 on protective measures against the introduction into the Community of organisms harmful to plants or plant products and against their spread within the Community. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 169 (10.07.2000), p. 1–112. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81436a379ee323658" w:history="1">
+      <w:hyperlink r:id="rId88116a5f8515105d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Note: no longer in force).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319 (10.12.2019), 1–279. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68846a379ee3236c5" w:history="1">
+      <w:hyperlink r:id="rId67576a5f85151063a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4685,51 +4685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47026a379ee32387e" w:history="1">
+      <w:hyperlink r:id="rId97626a5f8515107dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01976669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4786,51 +4786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pharmacognosy and Phytochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 293–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58366a379ee323921" w:history="1">
+      <w:hyperlink r:id="rId45006a5f85151087d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.22271/phyto.2021.v10.i2d.13820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4867,51 +4867,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pharmacognosy and Phytochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1995–1998. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44496a379ee3239a7" w:history="1">
+      <w:hyperlink r:id="rId17996a5f851510917" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4957,51 +4957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 437–445. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31096a379ee323a37" w:history="1">
+      <w:hyperlink r:id="rId66416a5f8515109c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42360-022-00574-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5027,101 +5027,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552–568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11696a379ee323aac" w:history="1">
+      <w:hyperlink r:id="rId66286a5f851510a36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RNQP (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(PUCCHN) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22196a379ee323afd" w:history="1">
+      <w:hyperlink r:id="rId82256a5f851510a87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5167,51 +5167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 147–151. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35806a379ee323b8f" w:history="1">
+      <w:hyperlink r:id="rId67816a5f851510b2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5958/0974-4541.2020.00023.5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5288,101 +5288,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PloS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170782. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92156a379ee323c64" w:history="1">
+      <w:hyperlink r:id="rId81936a5f851510bf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170782</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA APHIS PPQ (2005) Chrysanthemum white rust (CWR) eradication protocol for nurseries containing plants infected with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Henn. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId70676a379ee323cb6" w:history="1">
+      <w:hyperlink r:id="rId24806a5f851510c45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horticultural Plant Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85896a379ee323d87" w:history="1">
+      <w:hyperlink r:id="rId72176a5f851510d2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.hpj.2020.03.006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5538,51 +5538,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24896a379ee323df5" w:history="1">
+      <w:hyperlink r:id="rId96986a5f851510d9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01930.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5648,51 +5648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">122</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 173–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59166a379ee323eb1" w:history="1">
+      <w:hyperlink r:id="rId62996a5f851510e4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1993.tb04025.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5778,51 +5778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1231–1234. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30836a379ee323f84" w:history="1">
+      <w:hyperlink r:id="rId88736a5f851510f14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.48.10.1231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5868,51 +5868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66576a379ee32401c" w:history="1">
+      <w:hyperlink r:id="rId89126a5f851510fc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5978,51 +5978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17596a379ee3240da" w:history="1">
+      <w:hyperlink r:id="rId20496a5f85151107a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6175,81 +6175,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 113-117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36596a379ee32423b" w:history="1">
+      <w:hyperlink r:id="rId88576a5f8515111d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69939863" name="name30556a379ee3242c2" descr="eu_funding_250.png"/>
+            <wp:docPr id="72117648" name="name94716a5f85151126e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93646a379ee3242c0" cstate="print"/>
+                    <a:blip r:embed="rId91806a5f85151126d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6347,137 +6347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28223825">
+  <w:abstractNum w:abstractNumId="63268126">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41411417">
+    <w:lvl w:ilvl="0" w:tplc="84744752">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41411417" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84744752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41411417" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84744752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41411417" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84744752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41411417" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84744752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41411417" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84744752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41411417" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84744752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41411417" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84744752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41411417" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84744752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28223824">
+  <w:abstractNum w:abstractNumId="63268125">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80610933">
+    <w:lvl w:ilvl="0" w:tplc="67690018">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7229,55 +7229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28223824">
-    <w:abstractNumId w:val="28223824"/>
+  <w:num w:numId="63268125">
+    <w:abstractNumId w:val="63268125"/>
   </w:num>
-  <w:num w:numId="28223825">
-    <w:abstractNumId w:val="28223825"/>
+  <w:num w:numId="63268126">
+    <w:abstractNumId w:val="63268126"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18827,51 +18827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId414811830" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId363123366" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50836a379ee320f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/" TargetMode="External"/><Relationship Id="rId72546a379ee320ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/categorization" TargetMode="External"/><Relationship Id="rId18996a379ee3211ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/photos" TargetMode="External"/><Relationship Id="rId22876a379ee323192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.02.003" TargetMode="External"/><Relationship Id="rId69896a379ee323200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1967.tb00398.x" TargetMode="External"/><Relationship Id="rId75546a379ee3232be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/883/1/012023" TargetMode="External"/><Relationship Id="rId30326a379ee32338c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-011-9756-8" TargetMode="External"/><Relationship Id="rId79586a379ee3233c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_213644/" TargetMode="External"/><Relationship Id="rId67976a379ee323456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3069" TargetMode="External"/><Relationship Id="rId58506a379ee3234c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x" TargetMode="External"/><Relationship Id="rId36166a379ee32353d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-2338.2002.d01-223.x" TargetMode="External"/><Relationship Id="rId27716a379ee3235cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12658" TargetMode="External"/><Relationship Id="rId52336a379ee3235ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/documents" TargetMode="External"/><Relationship Id="rId81436a379ee323658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId68846a379ee3236c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId47026a379ee32387e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976669" TargetMode="External"/><Relationship Id="rId58366a379ee323921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22271/phyto.2021.v10.i2d.13820" TargetMode="External"/><Relationship Id="rId44496a379ee3239a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970" TargetMode="External"/><Relationship Id="rId31096a379ee323a37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-022-00574-w" TargetMode="External"/><Relationship Id="rId11696a379ee323aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId22196a379ee323afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN" TargetMode="External"/><Relationship Id="rId35806a379ee323b8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5958/0974-4541.2020.00023.5" TargetMode="External"/><Relationship Id="rId92156a379ee323c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170782" TargetMode="External"/><Relationship Id="rId70676a379ee323cb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf" TargetMode="External"/><Relationship Id="rId85896a379ee323d87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hpj.2020.03.006" TargetMode="External"/><Relationship Id="rId24896a379ee323df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01930.x" TargetMode="External"/><Relationship Id="rId59166a379ee323eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1993.tb04025.x" TargetMode="External"/><Relationship Id="rId30836a379ee323f84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.48.10.1231" TargetMode="External"/><Relationship Id="rId66576a379ee32401c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html" TargetMode="External"/><Relationship Id="rId17596a379ee3240da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36596a379ee32423b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x" TargetMode="External"/><Relationship Id="rId44436a379ee3210df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44436a379ee3210df.jpg"/><Relationship Id="rId61426a379ee321e4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61426a379ee321e4f.jpg"/><Relationship Id="rId93646a379ee3242c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93646a379ee3242c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId166353466" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId115180936" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20676a5f85150cf2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/" TargetMode="External"/><Relationship Id="rId65066a5f85150cf95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/categorization" TargetMode="External"/><Relationship Id="rId46686a5f85150d893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/photos" TargetMode="External"/><Relationship Id="rId28936a5f851510150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.02.003" TargetMode="External"/><Relationship Id="rId32336a5f8515101bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1967.tb00398.x" TargetMode="External"/><Relationship Id="rId11596a5f85151024c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/883/1/012023" TargetMode="External"/><Relationship Id="rId45496a5f85151030b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-011-9756-8" TargetMode="External"/><Relationship Id="rId52636a5f85151033d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_213644/" TargetMode="External"/><Relationship Id="rId60906a5f8515103e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3069" TargetMode="External"/><Relationship Id="rId53996a5f851510456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x" TargetMode="External"/><Relationship Id="rId39476a5f8515104c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-2338.2002.d01-223.x" TargetMode="External"/><Relationship Id="rId78506a5f851510553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12658" TargetMode="External"/><Relationship Id="rId12036a5f851510586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/documents" TargetMode="External"/><Relationship Id="rId88116a5f8515105d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId67576a5f85151063a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId97626a5f8515107dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976669" TargetMode="External"/><Relationship Id="rId45006a5f85151087d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22271/phyto.2021.v10.i2d.13820" TargetMode="External"/><Relationship Id="rId17996a5f851510917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970" TargetMode="External"/><Relationship Id="rId66416a5f8515109c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-022-00574-w" TargetMode="External"/><Relationship Id="rId66286a5f851510a36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId82256a5f851510a87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN" TargetMode="External"/><Relationship Id="rId67816a5f851510b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5958/0974-4541.2020.00023.5" TargetMode="External"/><Relationship Id="rId81936a5f851510bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170782" TargetMode="External"/><Relationship Id="rId24806a5f851510c45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf" TargetMode="External"/><Relationship Id="rId72176a5f851510d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hpj.2020.03.006" TargetMode="External"/><Relationship Id="rId96986a5f851510d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01930.x" TargetMode="External"/><Relationship Id="rId62996a5f851510e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1993.tb04025.x" TargetMode="External"/><Relationship Id="rId88736a5f851510f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.48.10.1231" TargetMode="External"/><Relationship Id="rId89126a5f851510fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html" TargetMode="External"/><Relationship Id="rId20496a5f85151107a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88576a5f8515111d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x" TargetMode="External"/><Relationship Id="rId51006a5f85150d740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51006a5f85150d740.jpg"/><Relationship Id="rId86256a5f85150e9b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86256a5f85150e9b7.jpg"/><Relationship Id="rId91806a5f85151126d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91806a5f85151126d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>