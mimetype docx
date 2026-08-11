--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Pucciniomycotina: Pucciniomycetes: Pucciniales: Pucciniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white rust of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20676a5f85150cf2c" w:history="1">
+            <w:hyperlink r:id="rId58436a7b645aadd8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65066a5f85150cf95" w:history="1">
+            <w:hyperlink r:id="rId28806a7b645aaddf5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PUCCHN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75177310" name="name99426a5f85150d742" descr="1427.jpg"/>
+                  <wp:docPr id="53455643" name="name21396a7b645aae3fa" descr="1427.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1427.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51006a5f85150d740" cstate="print"/>
+                          <a:blip r:embed="rId75936a7b645aae3f8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId46686a5f85150d893" w:history="1">
+            <w:hyperlink r:id="rId15216a7b645aae4da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1061,63 +1061,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98192748" name="name21136a5f85150e9ba" descr="PUCCHN_distribution_map.jpg"/>
+            <wp:docPr id="89228872" name="name79486a7b645aaf3b3" descr="PUCCHN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PUCCHN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86256a5f85150e9b7" cstate="print"/>
+                    <a:blip r:embed="rId62596a7b645aaf3b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3669,51 +3669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6–7), 668–683. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28936a5f851510150" w:history="1">
+      <w:hyperlink r:id="rId37096a7b645ab0786" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mycres.2009.02.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3730,51 +3730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 162–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32336a5f8515101bc" w:history="1">
+      <w:hyperlink r:id="rId81076a7b645ab07ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.1967.tb00398.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3820,51 +3820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">883</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 012023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11596a5f85151024c" w:history="1">
+      <w:hyperlink r:id="rId30536a7b645ab087f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1088/1755-1315/883/1/012023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3941,81 +3941,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 325–338. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45496a5f85151030b" w:history="1">
+      <w:hyperlink r:id="rId22306a7b645ab096a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-011-9756-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EAEU (2016) Common List of Quarantine Pests of the Eurasian Economic Union approved by Decision No. 158 of the Eurasian Economic Commission of November 30, 2016. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52636a5f85151033d" w:history="1">
+      <w:hyperlink r:id="rId18476a7b645ab09a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.consultant.ru/document/cons_doc_LAW_213644/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4052,51 +4052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3069. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60906a5f8515103e1" w:history="1">
+      <w:hyperlink r:id="rId32166a7b645ab0a25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4122,51 +4122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363–385. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53996a5f851510456" w:history="1">
+      <w:hyperlink r:id="rId53646a7b645ab0a96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4192,51 +4192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105–114. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39476a5f8515104c7" w:history="1">
+      <w:hyperlink r:id="rId70516a7b645ab0b06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-2338.2002.d01-223.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,131 +4282,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207–216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78506a5f851510553" w:history="1">
+      <w:hyperlink r:id="rId60786a7b645ab0ba5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Standard PM 1/2(32) A1 and A2 Lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12036a5f851510586" w:history="1">
+      <w:hyperlink r:id="rId11666a7b645ab0bda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PUCCHN/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2000) Council Directive 2000/29/EC of 8 May 2000 on protective measures against the introduction into the Community of organisms harmful to plants or plant products and against their spread within the Community. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 169 (10.07.2000), p. 1–112. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88116a5f8515105d8" w:history="1">
+      <w:hyperlink r:id="rId34196a7b645ab0c2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Note: no longer in force).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319 (10.12.2019), 1–279. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67576a5f85151063a" w:history="1">
+      <w:hyperlink r:id="rId51146a7b645ab0c90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4685,51 +4685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97626a5f8515107dc" w:history="1">
+      <w:hyperlink r:id="rId52776a7b645ab0e31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01976669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4786,51 +4786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pharmacognosy and Phytochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 293–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45006a5f85151087d" w:history="1">
+      <w:hyperlink r:id="rId46526a7b645ab0ed4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.22271/phyto.2021.v10.i2d.13820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4867,51 +4867,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pharmacognosy and Phytochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1995–1998. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17996a5f851510917" w:history="1">
+      <w:hyperlink r:id="rId52996a7b645ab0f57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4957,51 +4957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 437–445. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66416a5f8515109c1" w:history="1">
+      <w:hyperlink r:id="rId72616a7b645ab0fe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42360-022-00574-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5027,101 +5027,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552–568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66286a5f851510a36" w:history="1">
+      <w:hyperlink r:id="rId43676a7b645ab1058" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RNQP (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(PUCCHN) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82256a5f851510a87" w:history="1">
+      <w:hyperlink r:id="rId22916a7b645ab10a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5167,51 +5167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 147–151. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67816a5f851510b2e" w:history="1">
+      <w:hyperlink r:id="rId13746a7b645ab1135" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5958/0974-4541.2020.00023.5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5288,101 +5288,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PloS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170782. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81936a5f851510bf3" w:history="1">
+      <w:hyperlink r:id="rId29546a7b645ab1218" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170782</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA APHIS PPQ (2005) Chrysanthemum white rust (CWR) eradication protocol for nurseries containing plants infected with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Henn. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24806a5f851510c45" w:history="1">
+      <w:hyperlink r:id="rId89286a7b645ab1284" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horticultural Plant Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72176a5f851510d2b" w:history="1">
+      <w:hyperlink r:id="rId47146a7b645ab1360" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.hpj.2020.03.006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5538,51 +5538,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96986a5f851510d9d" w:history="1">
+      <w:hyperlink r:id="rId16656a7b645ab13d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01930.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5648,51 +5648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">122</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 173–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62996a5f851510e4b" w:history="1">
+      <w:hyperlink r:id="rId41596a7b645ab1635" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1993.tb04025.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5778,51 +5778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1231–1234. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88736a5f851510f14" w:history="1">
+      <w:hyperlink r:id="rId72596a7b645ab173d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.48.10.1231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5868,51 +5868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89126a5f851510fc1" w:history="1">
+      <w:hyperlink r:id="rId38466a7b645ab17d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5978,51 +5978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20496a5f85151107a" w:history="1">
+      <w:hyperlink r:id="rId15926a7b645ab1a2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6175,81 +6175,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 113-117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88576a5f8515111d0" w:history="1">
+      <w:hyperlink r:id="rId88946a7b645ab1c57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72117648" name="name94716a5f85151126e" descr="eu_funding_250.png"/>
+            <wp:docPr id="82246112" name="name24856a7b645ab1d37" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91806a5f85151126d" cstate="print"/>
+                    <a:blip r:embed="rId65896a7b645ab1d35" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6347,137 +6347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63268126">
+  <w:abstractNum w:abstractNumId="78654473">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84744752">
+    <w:lvl w:ilvl="0" w:tplc="28648195">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84744752" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28648195" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84744752" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28648195" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84744752" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28648195" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84744752" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28648195" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84744752" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28648195" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84744752" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28648195" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84744752" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28648195" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84744752" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28648195" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63268125">
+  <w:abstractNum w:abstractNumId="78654472">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67690018">
+    <w:lvl w:ilvl="0" w:tplc="22495953">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7229,55 +7229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63268125">
-    <w:abstractNumId w:val="63268125"/>
+  <w:num w:numId="78654472">
+    <w:abstractNumId w:val="78654472"/>
   </w:num>
-  <w:num w:numId="63268126">
-    <w:abstractNumId w:val="63268126"/>
+  <w:num w:numId="78654473">
+    <w:abstractNumId w:val="78654473"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18827,51 +18827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId166353466" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId115180936" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20676a5f85150cf2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/" TargetMode="External"/><Relationship Id="rId65066a5f85150cf95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/categorization" TargetMode="External"/><Relationship Id="rId46686a5f85150d893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/photos" TargetMode="External"/><Relationship Id="rId28936a5f851510150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.02.003" TargetMode="External"/><Relationship Id="rId32336a5f8515101bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1967.tb00398.x" TargetMode="External"/><Relationship Id="rId11596a5f85151024c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/883/1/012023" TargetMode="External"/><Relationship Id="rId45496a5f85151030b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-011-9756-8" TargetMode="External"/><Relationship Id="rId52636a5f85151033d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_213644/" TargetMode="External"/><Relationship Id="rId60906a5f8515103e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3069" TargetMode="External"/><Relationship Id="rId53996a5f851510456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x" TargetMode="External"/><Relationship Id="rId39476a5f8515104c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-2338.2002.d01-223.x" TargetMode="External"/><Relationship Id="rId78506a5f851510553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12658" TargetMode="External"/><Relationship Id="rId12036a5f851510586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/documents" TargetMode="External"/><Relationship Id="rId88116a5f8515105d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId67576a5f85151063a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId97626a5f8515107dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976669" TargetMode="External"/><Relationship Id="rId45006a5f85151087d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22271/phyto.2021.v10.i2d.13820" TargetMode="External"/><Relationship Id="rId17996a5f851510917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970" TargetMode="External"/><Relationship Id="rId66416a5f8515109c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-022-00574-w" TargetMode="External"/><Relationship Id="rId66286a5f851510a36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId82256a5f851510a87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN" TargetMode="External"/><Relationship Id="rId67816a5f851510b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5958/0974-4541.2020.00023.5" TargetMode="External"/><Relationship Id="rId81936a5f851510bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170782" TargetMode="External"/><Relationship Id="rId24806a5f851510c45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf" TargetMode="External"/><Relationship Id="rId72176a5f851510d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hpj.2020.03.006" TargetMode="External"/><Relationship Id="rId96986a5f851510d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01930.x" TargetMode="External"/><Relationship Id="rId62996a5f851510e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1993.tb04025.x" TargetMode="External"/><Relationship Id="rId88736a5f851510f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.48.10.1231" TargetMode="External"/><Relationship Id="rId89126a5f851510fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html" TargetMode="External"/><Relationship Id="rId20496a5f85151107a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88576a5f8515111d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x" TargetMode="External"/><Relationship Id="rId51006a5f85150d740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51006a5f85150d740.jpg"/><Relationship Id="rId86256a5f85150e9b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86256a5f85150e9b7.jpg"/><Relationship Id="rId91806a5f85151126d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91806a5f85151126d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId621787282" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId819014690" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58436a7b645aadd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/" TargetMode="External"/><Relationship Id="rId28806a7b645aaddf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/categorization" TargetMode="External"/><Relationship Id="rId15216a7b645aae4da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/photos" TargetMode="External"/><Relationship Id="rId37096a7b645ab0786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.02.003" TargetMode="External"/><Relationship Id="rId81076a7b645ab07ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1967.tb00398.x" TargetMode="External"/><Relationship Id="rId30536a7b645ab087f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/883/1/012023" TargetMode="External"/><Relationship Id="rId22306a7b645ab096a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-011-9756-8" TargetMode="External"/><Relationship Id="rId18476a7b645ab09a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_213644/" TargetMode="External"/><Relationship Id="rId32166a7b645ab0a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3069" TargetMode="External"/><Relationship Id="rId53646a7b645ab0a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x" TargetMode="External"/><Relationship Id="rId70516a7b645ab0b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-2338.2002.d01-223.x" TargetMode="External"/><Relationship Id="rId60786a7b645ab0ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12658" TargetMode="External"/><Relationship Id="rId11666a7b645ab0bda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/documents" TargetMode="External"/><Relationship Id="rId34196a7b645ab0c2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId51146a7b645ab0c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId52776a7b645ab0e31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976669" TargetMode="External"/><Relationship Id="rId46526a7b645ab0ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22271/phyto.2021.v10.i2d.13820" TargetMode="External"/><Relationship Id="rId52996a7b645ab0f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970" TargetMode="External"/><Relationship Id="rId72616a7b645ab0fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-022-00574-w" TargetMode="External"/><Relationship Id="rId43676a7b645ab1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId22916a7b645ab10a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN" TargetMode="External"/><Relationship Id="rId13746a7b645ab1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5958/0974-4541.2020.00023.5" TargetMode="External"/><Relationship Id="rId29546a7b645ab1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170782" TargetMode="External"/><Relationship Id="rId89286a7b645ab1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf" TargetMode="External"/><Relationship Id="rId47146a7b645ab1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hpj.2020.03.006" TargetMode="External"/><Relationship Id="rId16656a7b645ab13d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01930.x" TargetMode="External"/><Relationship Id="rId41596a7b645ab1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1993.tb04025.x" TargetMode="External"/><Relationship Id="rId72596a7b645ab173d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.48.10.1231" TargetMode="External"/><Relationship Id="rId38466a7b645ab17d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html" TargetMode="External"/><Relationship Id="rId15926a7b645ab1a2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88946a7b645ab1c57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x" TargetMode="External"/><Relationship Id="rId75936a7b645aae3f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75936a7b645aae3f8.jpg"/><Relationship Id="rId62596a7b645aaf3b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62596a7b645aaf3b0.jpg"/><Relationship Id="rId65896a7b645ab1d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65896a7b645ab1d35.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>