--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Pucciniomycotina: Pucciniomycetes: Pucciniales: Pucciniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white rust of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58436a7b645aadd8c" w:history="1">
+            <w:hyperlink r:id="rId83086a95fabe98074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28806a7b645aaddf5" w:history="1">
+            <w:hyperlink r:id="rId21046a95fabe980f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PUCCHN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53455643" name="name21396a7b645aae3fa" descr="1427.jpg"/>
+                  <wp:docPr id="76682763" name="name68096a95fabe98892" descr="1427.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1427.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId75936a7b645aae3f8" cstate="print"/>
+                          <a:blip r:embed="rId97916a95fabe98890" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15216a7b645aae4da" w:history="1">
+            <w:hyperlink r:id="rId37616a95fabe989a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1061,63 +1061,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89228872" name="name79486a7b645aaf3b3" descr="PUCCHN_distribution_map.jpg"/>
+            <wp:docPr id="46873025" name="name85486a95fabe99ae3" descr="PUCCHN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PUCCHN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62596a7b645aaf3b0" cstate="print"/>
+                    <a:blip r:embed="rId44286a95fabe99adf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3669,51 +3669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6–7), 668–683. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37096a7b645ab0786" w:history="1">
+      <w:hyperlink r:id="rId84176a95fabe9ae67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mycres.2009.02.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3730,51 +3730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 162–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81076a7b645ab07ef" w:history="1">
+      <w:hyperlink r:id="rId18956a95fabe9aed6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.1967.tb00398.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3820,51 +3820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">883</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 012023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30536a7b645ab087f" w:history="1">
+      <w:hyperlink r:id="rId87506a95fabe9af6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1088/1755-1315/883/1/012023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3941,81 +3941,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 325–338. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22306a7b645ab096a" w:history="1">
+      <w:hyperlink r:id="rId82206a95fabe9b031" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-011-9756-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EAEU (2016) Common List of Quarantine Pests of the Eurasian Economic Union approved by Decision No. 158 of the Eurasian Economic Commission of November 30, 2016. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18476a7b645ab09a1" w:history="1">
+      <w:hyperlink r:id="rId49936a95fabe9b065" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.consultant.ru/document/cons_doc_LAW_213644/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4052,51 +4052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3069. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32166a7b645ab0a25" w:history="1">
+      <w:hyperlink r:id="rId88306a95fabe9b0fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4122,51 +4122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363–385. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53646a7b645ab0a96" w:history="1">
+      <w:hyperlink r:id="rId31186a95fabe9b16e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4192,51 +4192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105–114. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70516a7b645ab0b06" w:history="1">
+      <w:hyperlink r:id="rId53036a95fabe9b1ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-2338.2002.d01-223.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,131 +4282,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207–216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60786a7b645ab0ba5" w:history="1">
+      <w:hyperlink r:id="rId26676a95fabe9b27f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Standard PM 1/2(32) A1 and A2 Lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11666a7b645ab0bda" w:history="1">
+      <w:hyperlink r:id="rId51096a95fabe9b2b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PUCCHN/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2000) Council Directive 2000/29/EC of 8 May 2000 on protective measures against the introduction into the Community of organisms harmful to plants or plant products and against their spread within the Community. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 169 (10.07.2000), p. 1–112. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34196a7b645ab0c2d" w:history="1">
+      <w:hyperlink r:id="rId51926a95fabe9b30b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Note: no longer in force).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319 (10.12.2019), 1–279. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51146a7b645ab0c90" w:history="1">
+      <w:hyperlink r:id="rId84506a95fabe9b36f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4685,51 +4685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52776a7b645ab0e31" w:history="1">
+      <w:hyperlink r:id="rId75236a95fabe9b531" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01976669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4786,51 +4786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pharmacognosy and Phytochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 293–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46526a7b645ab0ed4" w:history="1">
+      <w:hyperlink r:id="rId30136a95fabe9b5d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.22271/phyto.2021.v10.i2d.13820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4867,51 +4867,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pharmacognosy and Phytochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1995–1998. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52996a7b645ab0f57" w:history="1">
+      <w:hyperlink r:id="rId15756a95fabe9b65e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4957,51 +4957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 437–445. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72616a7b645ab0fe8" w:history="1">
+      <w:hyperlink r:id="rId14946a95fabe9b6f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42360-022-00574-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5027,101 +5027,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552–568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43676a7b645ab1058" w:history="1">
+      <w:hyperlink r:id="rId23286a95fabe9b768" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RNQP (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(PUCCHN) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22916a7b645ab10a7" w:history="1">
+      <w:hyperlink r:id="rId51146a95fabe9b7b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5167,51 +5167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 147–151. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13746a7b645ab1135" w:history="1">
+      <w:hyperlink r:id="rId28796a95fabe9b84d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5958/0974-4541.2020.00023.5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5288,101 +5288,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PloS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170782. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29546a7b645ab1218" w:history="1">
+      <w:hyperlink r:id="rId81826a95fabe9b911" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170782</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA APHIS PPQ (2005) Chrysanthemum white rust (CWR) eradication protocol for nurseries containing plants infected with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Henn. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId89286a7b645ab1284" w:history="1">
+      <w:hyperlink r:id="rId33126a95fabe9b964" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horticultural Plant Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47146a7b645ab1360" w:history="1">
+      <w:hyperlink r:id="rId34706a95fabe9ba36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.hpj.2020.03.006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5538,51 +5538,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16656a7b645ab13d2" w:history="1">
+      <w:hyperlink r:id="rId83526a95fabe9baa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01930.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5648,51 +5648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">122</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 173–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41596a7b645ab1635" w:history="1">
+      <w:hyperlink r:id="rId63946a95fabe9bb59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1993.tb04025.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5778,51 +5778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1231–1234. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72596a7b645ab173d" w:history="1">
+      <w:hyperlink r:id="rId48566a95fabe9bc29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.48.10.1231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5868,51 +5868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38466a7b645ab17d3" w:history="1">
+      <w:hyperlink r:id="rId38546a95fabe9bcb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5978,51 +5978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15926a7b645ab1a2a" w:history="1">
+      <w:hyperlink r:id="rId22406a95fabe9bd80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6175,81 +6175,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 113-117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88946a7b645ab1c57" w:history="1">
+      <w:hyperlink r:id="rId24446a95fabe9bec9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82246112" name="name24856a7b645ab1d37" descr="eu_funding_250.png"/>
+            <wp:docPr id="95773380" name="name17986a95fabe9bf4b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65896a7b645ab1d35" cstate="print"/>
+                    <a:blip r:embed="rId25566a95fabe9bf4a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6347,137 +6347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78654473">
+  <w:abstractNum w:abstractNumId="54953982">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28648195">
+    <w:lvl w:ilvl="0" w:tplc="89845224">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28648195" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89845224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28648195" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89845224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28648195" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89845224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28648195" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89845224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28648195" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89845224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28648195" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89845224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28648195" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89845224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28648195" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89845224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78654472">
+  <w:abstractNum w:abstractNumId="54953981">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22495953">
+    <w:lvl w:ilvl="0" w:tplc="88761984">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7229,55 +7229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78654472">
-    <w:abstractNumId w:val="78654472"/>
+  <w:num w:numId="54953981">
+    <w:abstractNumId w:val="54953981"/>
   </w:num>
-  <w:num w:numId="78654473">
-    <w:abstractNumId w:val="78654473"/>
+  <w:num w:numId="54953982">
+    <w:abstractNumId w:val="54953982"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18827,51 +18827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId621787282" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId819014690" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58436a7b645aadd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/" TargetMode="External"/><Relationship Id="rId28806a7b645aaddf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/categorization" TargetMode="External"/><Relationship Id="rId15216a7b645aae4da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/photos" TargetMode="External"/><Relationship Id="rId37096a7b645ab0786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.02.003" TargetMode="External"/><Relationship Id="rId81076a7b645ab07ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1967.tb00398.x" TargetMode="External"/><Relationship Id="rId30536a7b645ab087f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/883/1/012023" TargetMode="External"/><Relationship Id="rId22306a7b645ab096a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-011-9756-8" TargetMode="External"/><Relationship Id="rId18476a7b645ab09a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_213644/" TargetMode="External"/><Relationship Id="rId32166a7b645ab0a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3069" TargetMode="External"/><Relationship Id="rId53646a7b645ab0a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x" TargetMode="External"/><Relationship Id="rId70516a7b645ab0b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-2338.2002.d01-223.x" TargetMode="External"/><Relationship Id="rId60786a7b645ab0ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12658" TargetMode="External"/><Relationship Id="rId11666a7b645ab0bda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/documents" TargetMode="External"/><Relationship Id="rId34196a7b645ab0c2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId51146a7b645ab0c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId52776a7b645ab0e31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976669" TargetMode="External"/><Relationship Id="rId46526a7b645ab0ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22271/phyto.2021.v10.i2d.13820" TargetMode="External"/><Relationship Id="rId52996a7b645ab0f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970" TargetMode="External"/><Relationship Id="rId72616a7b645ab0fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-022-00574-w" TargetMode="External"/><Relationship Id="rId43676a7b645ab1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId22916a7b645ab10a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN" TargetMode="External"/><Relationship Id="rId13746a7b645ab1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5958/0974-4541.2020.00023.5" TargetMode="External"/><Relationship Id="rId29546a7b645ab1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170782" TargetMode="External"/><Relationship Id="rId89286a7b645ab1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf" TargetMode="External"/><Relationship Id="rId47146a7b645ab1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hpj.2020.03.006" TargetMode="External"/><Relationship Id="rId16656a7b645ab13d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01930.x" TargetMode="External"/><Relationship Id="rId41596a7b645ab1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1993.tb04025.x" TargetMode="External"/><Relationship Id="rId72596a7b645ab173d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.48.10.1231" TargetMode="External"/><Relationship Id="rId38466a7b645ab17d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html" TargetMode="External"/><Relationship Id="rId15926a7b645ab1a2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88946a7b645ab1c57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x" TargetMode="External"/><Relationship Id="rId75936a7b645aae3f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75936a7b645aae3f8.jpg"/><Relationship Id="rId62596a7b645aaf3b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62596a7b645aaf3b0.jpg"/><Relationship Id="rId65896a7b645ab1d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65896a7b645ab1d35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId123883924" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId332031875" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83086a95fabe98074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/" TargetMode="External"/><Relationship Id="rId21046a95fabe980f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/categorization" TargetMode="External"/><Relationship Id="rId37616a95fabe989a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/photos" TargetMode="External"/><Relationship Id="rId84176a95fabe9ae67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.02.003" TargetMode="External"/><Relationship Id="rId18956a95fabe9aed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1967.tb00398.x" TargetMode="External"/><Relationship Id="rId87506a95fabe9af6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/883/1/012023" TargetMode="External"/><Relationship Id="rId82206a95fabe9b031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-011-9756-8" TargetMode="External"/><Relationship Id="rId49936a95fabe9b065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_213644/" TargetMode="External"/><Relationship Id="rId88306a95fabe9b0fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3069" TargetMode="External"/><Relationship Id="rId31186a95fabe9b16e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x" TargetMode="External"/><Relationship Id="rId53036a95fabe9b1ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-2338.2002.d01-223.x" TargetMode="External"/><Relationship Id="rId26676a95fabe9b27f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12658" TargetMode="External"/><Relationship Id="rId51096a95fabe9b2b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/documents" TargetMode="External"/><Relationship Id="rId51926a95fabe9b30b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId84506a95fabe9b36f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId75236a95fabe9b531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976669" TargetMode="External"/><Relationship Id="rId30136a95fabe9b5d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22271/phyto.2021.v10.i2d.13820" TargetMode="External"/><Relationship Id="rId15756a95fabe9b65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970" TargetMode="External"/><Relationship Id="rId14946a95fabe9b6f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-022-00574-w" TargetMode="External"/><Relationship Id="rId23286a95fabe9b768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId51146a95fabe9b7b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN" TargetMode="External"/><Relationship Id="rId28796a95fabe9b84d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5958/0974-4541.2020.00023.5" TargetMode="External"/><Relationship Id="rId81826a95fabe9b911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170782" TargetMode="External"/><Relationship Id="rId33126a95fabe9b964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf" TargetMode="External"/><Relationship Id="rId34706a95fabe9ba36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hpj.2020.03.006" TargetMode="External"/><Relationship Id="rId83526a95fabe9baa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01930.x" TargetMode="External"/><Relationship Id="rId63946a95fabe9bb59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1993.tb04025.x" TargetMode="External"/><Relationship Id="rId48566a95fabe9bc29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.48.10.1231" TargetMode="External"/><Relationship Id="rId38546a95fabe9bcb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html" TargetMode="External"/><Relationship Id="rId22406a95fabe9bd80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24446a95fabe9bec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x" TargetMode="External"/><Relationship Id="rId97916a95fabe98890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97916a95fabe98890.jpg"/><Relationship Id="rId44286a95fabe99adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44286a95fabe99adf.jpg"/><Relationship Id="rId25566a95fabe9bf4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25566a95fabe9bf4a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>