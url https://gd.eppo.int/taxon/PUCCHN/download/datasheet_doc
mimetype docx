--- v14 (2026-08-31)
+++ v15 (2026-10-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Basidiomycota: Pucciniomycotina: Pucciniomycetes: Pucciniales: Pucciniaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white rust of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83086a95fabe98074" w:history="1">
+            <w:hyperlink r:id="rId83726acb8492df5b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21046a95fabe980f7" w:history="1">
+            <w:hyperlink r:id="rId65766acb8492df636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PUCCHN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76682763" name="name68096a95fabe98892" descr="1427.jpg"/>
+                  <wp:docPr id="6103878" name="name93146acb8492dfb49" descr="1427.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1427.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97916a95fabe98890" cstate="print"/>
+                          <a:blip r:embed="rId27056acb8492dfb47" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId37616a95fabe989a6" w:history="1">
+            <w:hyperlink r:id="rId28636acb8492dfc54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1061,63 +1061,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46873025" name="name85486a95fabe99ae3" descr="PUCCHN_distribution_map.jpg"/>
+            <wp:docPr id="10946546" name="name98716acb8492e0b4c" descr="PUCCHN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PUCCHN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44286a95fabe99adf" cstate="print"/>
+                    <a:blip r:embed="rId69956acb8492e0b48" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3669,51 +3669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6–7), 668–683. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84176a95fabe9ae67" w:history="1">
+      <w:hyperlink r:id="rId69326acb8492e1ded" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.mycres.2009.02.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3730,51 +3730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 162–166. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18956a95fabe9aed6" w:history="1">
+      <w:hyperlink r:id="rId60506acb8492e1e5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.1967.tb00398.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3820,51 +3820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">883</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), 012023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87506a95fabe9af6a" w:history="1">
+      <w:hyperlink r:id="rId78186acb8492e1eee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1088/1755-1315/883/1/012023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3941,81 +3941,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 325–338. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82206a95fabe9b031" w:history="1">
+      <w:hyperlink r:id="rId21466acb8492e1fb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-011-9756-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EAEU (2016) Common List of Quarantine Pests of the Eurasian Economic Union approved by Decision No. 158 of the Eurasian Economic Commission of November 30, 2016. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49936a95fabe9b065" w:history="1">
+      <w:hyperlink r:id="rId62316acb8492e1fe7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.consultant.ru/document/cons_doc_LAW_213644/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4052,51 +4052,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3069. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88306a95fabe9b0fb" w:history="1">
+      <w:hyperlink r:id="rId18926acb8492e2077" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4122,51 +4122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 363–385. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31186a95fabe9b16e" w:history="1">
+      <w:hyperlink r:id="rId51626acb8492e20ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4192,51 +4192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105–114. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53036a95fabe9b1ed" w:history="1">
+      <w:hyperlink r:id="rId42646acb8492e2161" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-2338.2002.d01-223.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,131 +4282,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 207–216. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26676a95fabe9b27f" w:history="1">
+      <w:hyperlink r:id="rId88496acb8492e21f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Standard PM 1/2(32) A1 and A2 Lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51096a95fabe9b2b2" w:history="1">
+      <w:hyperlink r:id="rId73246acb8492e2224" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PUCCHN/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2000) Council Directive 2000/29/EC of 8 May 2000 on protective measures against the introduction into the Community of organisms harmful to plants or plant products and against their spread within the Community. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 169 (10.07.2000), p. 1–112. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51926a95fabe9b30b" w:history="1">
+      <w:hyperlink r:id="rId30006acb8492e227a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Note: no longer in force).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4421,51 +4421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2019) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, L 319 (10.12.2019), 1–279. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84506a95fabe9b36f" w:history="1">
+      <w:hyperlink r:id="rId26856acb8492e22de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4685,51 +4685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75236a95fabe9b531" w:history="1">
+      <w:hyperlink r:id="rId26156acb8492e248b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01976669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4786,51 +4786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pharmacognosy and Phytochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 293–297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30136a95fabe9b5d6" w:history="1">
+      <w:hyperlink r:id="rId92166acb8492e2530" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.22271/phyto.2021.v10.i2d.13820</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4867,51 +4867,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pharmacognosy and Phytochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 1995–1998. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15756a95fabe9b65e" w:history="1">
+      <w:hyperlink r:id="rId26466acb8492e25b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4957,51 +4957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 437–445. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14946a95fabe9b6f2" w:history="1">
+      <w:hyperlink r:id="rId58426acb8492e264a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s42360-022-00574-w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5027,101 +5027,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552–568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23286a95fabe9b768" w:history="1">
+      <w:hyperlink r:id="rId96296acb8492e26bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RNQP (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(PUCCHN) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51146a95fabe9b7b8" w:history="1">
+      <w:hyperlink r:id="rId62066acb8492e2710" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5167,51 +5167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 147–151. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28796a95fabe9b84d" w:history="1">
+      <w:hyperlink r:id="rId21056acb8492e27fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5958/0974-4541.2020.00023.5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5288,101 +5288,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PloS One </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e0170782. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81826a95fabe9b911" w:history="1">
+      <w:hyperlink r:id="rId97916acb8492e28d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170782</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA APHIS PPQ (2005) Chrysanthemum white rust (CWR) eradication protocol for nurseries containing plants infected with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Henn. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId33126a95fabe9b964" w:history="1">
+      <w:hyperlink r:id="rId10966acb8492e292a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horticultural Plant Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34706a95fabe9ba36" w:history="1">
+      <w:hyperlink r:id="rId29646acb8492e29ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.hpj.2020.03.006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5538,51 +5538,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 239–242. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83526a95fabe9baa6" w:history="1">
+      <w:hyperlink r:id="rId75206acb8492e2a71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01930.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5648,51 +5648,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">122</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 173–187. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63946a95fabe9bb59" w:history="1">
+      <w:hyperlink r:id="rId19416acb8492e2b23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1993.tb04025.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5778,51 +5778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1231–1234. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48566a95fabe9bc29" w:history="1">
+      <w:hyperlink r:id="rId73366acb8492e2bf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.48.10.1231</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5868,51 +5868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 91–102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38546a95fabe9bcb8" w:history="1">
+      <w:hyperlink r:id="rId94026acb8492e2c97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5978,51 +5978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Puccinia horiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22406a95fabe9bd80" w:history="1">
+      <w:hyperlink r:id="rId84636acb8492e2d56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6175,81 +6175,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 113-117. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24446a95fabe9bec9" w:history="1">
+      <w:hyperlink r:id="rId41976acb8492e2e98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95773380" name="name17986a95fabe9bf4b" descr="eu_funding_250.png"/>
+            <wp:docPr id="51178460" name="name39446acb8492e2ef6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25566a95fabe9bf4a" cstate="print"/>
+                    <a:blip r:embed="rId54076acb8492e2ef5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6347,137 +6347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54953982">
+  <w:abstractNum w:abstractNumId="17330684">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89845224">
+    <w:lvl w:ilvl="0" w:tplc="70885658">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89845224" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70885658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89845224" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70885658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89845224" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70885658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89845224" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70885658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89845224" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70885658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89845224" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70885658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89845224" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70885658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89845224" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70885658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54953981">
+  <w:abstractNum w:abstractNumId="17330683">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88761984">
+    <w:lvl w:ilvl="0" w:tplc="55299432">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7229,55 +7229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54953981">
-    <w:abstractNumId w:val="54953981"/>
+  <w:num w:numId="17330683">
+    <w:abstractNumId w:val="17330683"/>
   </w:num>
-  <w:num w:numId="54953982">
-    <w:abstractNumId w:val="54953982"/>
+  <w:num w:numId="17330684">
+    <w:abstractNumId w:val="17330684"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18827,51 +18827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId123883924" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId332031875" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83086a95fabe98074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/" TargetMode="External"/><Relationship Id="rId21046a95fabe980f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/categorization" TargetMode="External"/><Relationship Id="rId37616a95fabe989a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/photos" TargetMode="External"/><Relationship Id="rId84176a95fabe9ae67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.02.003" TargetMode="External"/><Relationship Id="rId18956a95fabe9aed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1967.tb00398.x" TargetMode="External"/><Relationship Id="rId87506a95fabe9af6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/883/1/012023" TargetMode="External"/><Relationship Id="rId82206a95fabe9b031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-011-9756-8" TargetMode="External"/><Relationship Id="rId49936a95fabe9b065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_213644/" TargetMode="External"/><Relationship Id="rId88306a95fabe9b0fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3069" TargetMode="External"/><Relationship Id="rId31186a95fabe9b16e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x" TargetMode="External"/><Relationship Id="rId53036a95fabe9b1ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-2338.2002.d01-223.x" TargetMode="External"/><Relationship Id="rId26676a95fabe9b27f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12658" TargetMode="External"/><Relationship Id="rId51096a95fabe9b2b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/documents" TargetMode="External"/><Relationship Id="rId51926a95fabe9b30b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId84506a95fabe9b36f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId75236a95fabe9b531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976669" TargetMode="External"/><Relationship Id="rId30136a95fabe9b5d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22271/phyto.2021.v10.i2d.13820" TargetMode="External"/><Relationship Id="rId15756a95fabe9b65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970" TargetMode="External"/><Relationship Id="rId14946a95fabe9b6f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-022-00574-w" TargetMode="External"/><Relationship Id="rId23286a95fabe9b768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId51146a95fabe9b7b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN" TargetMode="External"/><Relationship Id="rId28796a95fabe9b84d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5958/0974-4541.2020.00023.5" TargetMode="External"/><Relationship Id="rId81826a95fabe9b911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170782" TargetMode="External"/><Relationship Id="rId33126a95fabe9b964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf" TargetMode="External"/><Relationship Id="rId34706a95fabe9ba36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hpj.2020.03.006" TargetMode="External"/><Relationship Id="rId83526a95fabe9baa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01930.x" TargetMode="External"/><Relationship Id="rId63946a95fabe9bb59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1993.tb04025.x" TargetMode="External"/><Relationship Id="rId48566a95fabe9bc29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.48.10.1231" TargetMode="External"/><Relationship Id="rId38546a95fabe9bcb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html" TargetMode="External"/><Relationship Id="rId22406a95fabe9bd80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24446a95fabe9bec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x" TargetMode="External"/><Relationship Id="rId97916a95fabe98890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97916a95fabe98890.jpg"/><Relationship Id="rId44286a95fabe99adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44286a95fabe99adf.jpg"/><Relationship Id="rId25566a95fabe9bf4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25566a95fabe9bf4a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId168917202" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId151545545" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83726acb8492df5b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/" TargetMode="External"/><Relationship Id="rId65766acb8492df636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/categorization" TargetMode="External"/><Relationship Id="rId28636acb8492dfc54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/photos" TargetMode="External"/><Relationship Id="rId69326acb8492e1ded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.mycres.2009.02.003" TargetMode="External"/><Relationship Id="rId60506acb8492e1e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1967.tb00398.x" TargetMode="External"/><Relationship Id="rId78186acb8492e1eee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/883/1/012023" TargetMode="External"/><Relationship Id="rId21466acb8492e1fb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-011-9756-8" TargetMode="External"/><Relationship Id="rId62316acb8492e1fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_213644/" TargetMode="External"/><Relationship Id="rId18926acb8492e2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3069" TargetMode="External"/><Relationship Id="rId51626acb8492e20ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1998.tb00743.x" TargetMode="External"/><Relationship Id="rId42646acb8492e2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-2338.2002.d01-223.x" TargetMode="External"/><Relationship Id="rId88496acb8492e21f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12658" TargetMode="External"/><Relationship Id="rId73246acb8492e2224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PUCCHN/documents" TargetMode="External"/><Relationship Id="rId30006acb8492e227a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32000L0029&amp;qid=1708597536729" TargetMode="External"/><Relationship Id="rId26856acb8492e22de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2019/2072/oj" TargetMode="External"/><Relationship Id="rId26156acb8492e248b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976669" TargetMode="External"/><Relationship Id="rId92166acb8492e2530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22271/phyto.2021.v10.i2d.13820" TargetMode="External"/><Relationship Id="rId26466acb8492e25b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phytojournal.com/archives?year=2019&amp;vol=8&amp;issue=2&amp;ArticleId=7970" TargetMode="External"/><Relationship Id="rId58426acb8492e264a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s42360-022-00574-w" TargetMode="External"/><Relationship Id="rId96296acb8492e26bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId62066acb8492e2710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=PUCCHN" TargetMode="External"/><Relationship Id="rId21056acb8492e27fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5958/0974-4541.2020.00023.5" TargetMode="External"/><Relationship Id="rId97916acb8492e28d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170782" TargetMode="External"/><Relationship Id="rId10966acb8492e292a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant_health/plant_pest_info/cwr/downloads/cwrplan.pdf" TargetMode="External"/><Relationship Id="rId29646acb8492e29ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.hpj.2020.03.006" TargetMode="External"/><Relationship Id="rId75206acb8492e2a71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01930.x" TargetMode="External"/><Relationship Id="rId19416acb8492e2b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1993.tb04025.x" TargetMode="External"/><Relationship Id="rId73366acb8492e2bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.48.10.1231" TargetMode="External"/><Relationship Id="rId94026acb8492e2c97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantprotection.pl/Development-of-Puccinia-horiana-on-chrysanthemum-leaves-in-relation-to-chemical-compounds,89998,0,2.html" TargetMode="External"/><Relationship Id="rId84636acb8492e2d56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41976acb8492e2e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01964.x" TargetMode="External"/><Relationship Id="rId27056acb8492dfb47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27056acb8492dfb47.jpg"/><Relationship Id="rId69956acb8492e0b48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69956acb8492e0b48.jpg"/><Relationship Id="rId54076acb8492e2ef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54076acb8492e2ef5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>