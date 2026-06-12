--- v1 (2026-03-03)
+++ v2 (2026-06-12)
@@ -56,51 +56,53 @@
   <si>
     <t>Tetranychus mexicanus</t>
   </si>
   <si>
     <t>* EPPO (2023) Pest risk analysis for Tetranychus mexicanus. EPPO, Paris
 ------- uncertain host (see PRA for details)
 * Paschoal A (1970) Revisão da família Tetranychidae no Brasil (Arachnida: Acarina). Anais Da Escola Superior de Agricultura Luiz de Queiroz, XXVII, 457–483.
 * Flechtmann CHW &amp; Moraes RCB (2017) Tetranychidae Database. http://www.lea.esalq.usp.br/tetranychidae/</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>TETLAU</t>
   </si>
   <si>
     <t>Aleuroclava aucubae</t>
   </si>
   <si>
     <t>EMDV00</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus melongenae</t>
   </si>
   <si>
-    <t>* Frew L, Hogan C, Andrews K, Fowkes A, Skelton A, Betster G, Dixon M, Conyers C, Adams I, McGreig S, Fox A (2023) First report of eggplant mottled dwarf virus in Pittosporum tobria [sic] in the United Kingdom. Journal of Plant Pathology (early view) https://doi.org/10.1007/s42161-023-01483-1</t>
+    <t xml:space="preserve">* Alfaro-Fernandez A, Cordoba-Selles C, Tornos T, Cebrian MC, Font MI (2011) First report of Eggplant mottled dwarf virus in Pittosporum tobira in Spain. Plant Disease 95(1), p 75.
+* Frew L, Hogan C, Andrews K, Fowkes A, Skelton A, Betster G, Dixon M, Conyers C, Adams I, McGreig S, Fox A (2023) First report of eggplant mottled dwarf virus in Pittosporum tobria [sic] in the United Kingdom. Journal of Plant Pathology (early view) https://doi.org/10.1007/s42161-023-01483-1
+</t>
   </si>
   <si>
     <t>TORTPO</t>
   </si>
   <si>
     <t>Epiphyas postvittana</t>
   </si>
   <si>
     <t>FIORCO</t>
   </si>
   <si>
     <t>Fiorinia phantasma</t>
   </si>
   <si>
     <t>ICERPU</t>
   </si>
   <si>
     <t>Icerya purchasi</t>
   </si>
   <si>
     <t>* Penchevа A, Yovkova M (2016) New data on alien insect pests of ornamental plants in Bulgaria. Forestry ideas, 22, 17-33.</t>
   </si>
   <si>
     <t>LUPMXA</t>
   </si>