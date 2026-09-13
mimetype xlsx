--- v0 (2025-10-14)
+++ v1 (2026-09-13)
@@ -3077,67 +3077,67 @@
         <v>209</v>
       </c>
       <c r="D102" t="s">
         <v>191</v>
       </c>
       <c r="E102" t="s">
         <v>210</v>
       </c>
       <c r="F102" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
         <v>185</v>
       </c>
       <c r="B103" t="s">
         <v>211</v>
       </c>
       <c r="C103"/>
       <c r="D103" t="s">
         <v>212</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
         <v>185</v>
       </c>
       <c r="B104" t="s">
         <v>211</v>
       </c>
       <c r="C104"/>
       <c r="D104" t="s">
         <v>212</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
         <v>185</v>
       </c>
       <c r="B105" t="s">
         <v>211</v>
       </c>
       <c r="C105" t="s">
         <v>213</v>
       </c>
       <c r="D105" t="s">
         <v>212</v>
       </c>
       <c r="E105" t="s">
         <v>214</v>
       </c>
       <c r="F105" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
         <v>185</v>