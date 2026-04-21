--- v8 (2026-03-31)
+++ v9 (2026-04-21)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Santa Maria feverfew, bastard feverfew, congress weed, parthenium weed (AU), ragweed parthenium (US), whitetop weed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327069cb8b98e7780" w:history="1">
+            <w:hyperlink r:id="rId982969e76568448dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448569cb8b98e77ee" w:history="1">
+            <w:hyperlink r:id="rId663969e7656844947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PTNHY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51655535" name="name412169cb8b98e78a6" descr="1424.jpg"/>
+                  <wp:docPr id="87858237" name="name904969e7656844f16" descr="1424.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1424.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId270969cb8b98e78a5" cstate="print"/>
+                          <a:blip r:embed="rId376169e7656844f14" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId404469cb8b98e7a49" w:history="1">
+            <w:hyperlink r:id="rId700769e7656845030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9778125" name="name331669cb8b98e86c3" descr="PTNHY_distribution_map.jpg"/>
+            <wp:docPr id="56005438" name="name230569e7656845fec" descr="PTNHY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PTNHY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId205169cb8b98e86bf" cstate="print"/>
+                    <a:blip r:embed="rId111369e7656845fe9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2434,51 +2434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a Weed of National Significance and is a declared weed in all States of Australia, under different categories Weeds Australia Database (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId320469cb8b98e945d" w:history="1">
+      <w:hyperlink r:id="rId532469e7656846d08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 01 Sep 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2667,51 +2667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adkins SW &amp; Shabbir A (2014) Biology, ecology and management of the invasive parthenium weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). Wileyonlinelibrairy.com. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId795369cb8b98e966f" w:history="1">
+      <w:hyperlink r:id="rId534369e7656846e95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.3708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3346,51 +3346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId648069cb8b98e9b73" w:history="1">
+      <w:hyperlink r:id="rId128369e76568472db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3512,51 +3512,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515–517. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species South Africa Website (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId303669cb8b98e9c84" w:history="1">
+      <w:hyperlink r:id="rId214569e76568473e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasives. org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4157,51 +4157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71–84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId908469cb8b98ea0be" w:history="1">
+      <w:hyperlink r:id="rId337169e765684780a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5291,51 +5291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database (undated). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenum hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId918869cb8b98ea85d" w:history="1">
+      <w:hyperlink r:id="rId957369e7656847f26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5409,51 +5409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId629869cb8b98ea925" w:history="1">
+      <w:hyperlink r:id="rId626969e7656847fe9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5529,51 +5529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 474-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId778369cb8b98eaa0c" w:history="1">
+      <w:hyperlink r:id="rId373969e76568480bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12168</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5660,137 +5660,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23424733">
+  <w:abstractNum w:abstractNumId="58165587">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15355657">
+    <w:lvl w:ilvl="0" w:tplc="73648774">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15355657" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73648774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15355657" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73648774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15355657" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73648774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15355657" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73648774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15355657" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73648774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15355657" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73648774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15355657" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73648774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15355657" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73648774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23424732">
+  <w:abstractNum w:abstractNumId="58165586">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90089938">
+    <w:lvl w:ilvl="0" w:tplc="40440809">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6542,55 +6542,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23424732">
-    <w:abstractNumId w:val="23424732"/>
+  <w:num w:numId="58165586">
+    <w:abstractNumId w:val="58165586"/>
   </w:num>
-  <w:num w:numId="23424733">
-    <w:abstractNumId w:val="23424733"/>
+  <w:num w:numId="58165587">
+    <w:abstractNumId w:val="58165587"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18140,51 +18140,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId997610563" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId738352213" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId327069cb8b98e7780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId448569cb8b98e77ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId404469cb8b98e7a49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId320469cb8b98e945d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId795369cb8b98e966f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId648069cb8b98e9b73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId303669cb8b98e9c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId908469cb8b98ea0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId918869cb8b98ea85d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId629869cb8b98ea925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId778369cb8b98eaa0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId270969cb8b98e78a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId270969cb8b98e78a5.jpg"/><Relationship Id="rId205169cb8b98e86bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId205169cb8b98e86bf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId794820655" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId952333886" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId982969e76568448dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId663969e7656844947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId700769e7656845030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId532469e7656846d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId534369e7656846e95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId128369e76568472db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId214569e76568473e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId337169e765684780a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId957369e7656847f26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId626969e7656847fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId373969e76568480bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId376169e7656844f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId376169e7656844f14.jpg"/><Relationship Id="rId111369e7656845fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId111369e7656845fe9.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>