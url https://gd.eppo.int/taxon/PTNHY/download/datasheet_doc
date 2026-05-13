--- v9 (2026-04-21)
+++ v10 (2026-05-13)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Santa Maria feverfew, bastard feverfew, congress weed, parthenium weed (AU), ragweed parthenium (US), whitetop weed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId982969e76568448dd" w:history="1">
+            <w:hyperlink r:id="rId59186a041c651cbe2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663969e7656844947" w:history="1">
+            <w:hyperlink r:id="rId34596a041c651cc4a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PTNHY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87858237" name="name904969e7656844f16" descr="1424.jpg"/>
+                  <wp:docPr id="63615811" name="name51146a041c651d14a" descr="1424.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1424.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId376169e7656844f14" cstate="print"/>
+                          <a:blip r:embed="rId33336a041c651d148" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId700769e7656845030" w:history="1">
+            <w:hyperlink r:id="rId27626a041c651d273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56005438" name="name230569e7656845fec" descr="PTNHY_distribution_map.jpg"/>
+            <wp:docPr id="44565924" name="name99866a041c651e095" descr="PTNHY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PTNHY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId111369e7656845fe9" cstate="print"/>
+                    <a:blip r:embed="rId67606a041c651e093" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2434,51 +2434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a Weed of National Significance and is a declared weed in all States of Australia, under different categories Weeds Australia Database (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId532469e7656846d08" w:history="1">
+      <w:hyperlink r:id="rId26146a041c651edd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 01 Sep 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2667,51 +2667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adkins SW &amp; Shabbir A (2014) Biology, ecology and management of the invasive parthenium weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). Wileyonlinelibrairy.com. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId534369e7656846e95" w:history="1">
+      <w:hyperlink r:id="rId18166a041c651ef62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.3708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3346,51 +3346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128369e76568472db" w:history="1">
+      <w:hyperlink r:id="rId22086a041c651f3ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3512,51 +3512,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515–517. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species South Africa Website (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId214569e76568473e8" w:history="1">
+      <w:hyperlink r:id="rId93926a041c651f4e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasives. org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4157,51 +4157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71–84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337169e765684780a" w:history="1">
+      <w:hyperlink r:id="rId82786a041c651f902" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5291,51 +5291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database (undated). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenum hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId957369e7656847f26" w:history="1">
+      <w:hyperlink r:id="rId83256a041c6520027" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5409,51 +5409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId626969e7656847fe9" w:history="1">
+      <w:hyperlink r:id="rId69306a041c65200eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5529,51 +5529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 474-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId373969e76568480bd" w:history="1">
+      <w:hyperlink r:id="rId94756a041c65201b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12168</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5660,137 +5660,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58165587">
+  <w:abstractNum w:abstractNumId="15653391">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73648774">
+    <w:lvl w:ilvl="0" w:tplc="33965808">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73648774" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33965808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73648774" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33965808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73648774" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33965808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73648774" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33965808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73648774" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33965808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73648774" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33965808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73648774" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33965808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73648774" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33965808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58165586">
+  <w:abstractNum w:abstractNumId="15653390">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40440809">
+    <w:lvl w:ilvl="0" w:tplc="19100482">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6542,55 +6542,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58165586">
-    <w:abstractNumId w:val="58165586"/>
+  <w:num w:numId="15653390">
+    <w:abstractNumId w:val="15653390"/>
   </w:num>
-  <w:num w:numId="58165587">
-    <w:abstractNumId w:val="58165587"/>
+  <w:num w:numId="15653391">
+    <w:abstractNumId w:val="15653391"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18140,51 +18140,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId794820655" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId952333886" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId982969e76568448dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId663969e7656844947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId700769e7656845030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId532469e7656846d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId534369e7656846e95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId128369e76568472db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId214569e76568473e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId337169e765684780a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId957369e7656847f26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId626969e7656847fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId373969e76568480bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId376169e7656844f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId376169e7656844f14.jpg"/><Relationship Id="rId111369e7656845fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId111369e7656845fe9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId835083923" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId886014645" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59186a041c651cbe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId34596a041c651cc4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId27626a041c651d273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId26146a041c651edd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId18166a041c651ef62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId22086a041c651f3ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId93926a041c651f4e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId82786a041c651f902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId83256a041c6520027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId69306a041c65200eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94756a041c65201b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId33336a041c651d148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33336a041c651d148.jpg"/><Relationship Id="rId67606a041c651e093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67606a041c651e093.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>