--- v10 (2026-05-13)
+++ v11 (2026-06-02)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Santa Maria feverfew, bastard feverfew, congress weed, parthenium weed (AU), ragweed parthenium (US), whitetop weed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59186a041c651cbe2" w:history="1">
+            <w:hyperlink r:id="rId46336a1eb1e23f075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34596a041c651cc4a" w:history="1">
+            <w:hyperlink r:id="rId59956a1eb1e23f11b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PTNHY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63615811" name="name51146a041c651d14a" descr="1424.jpg"/>
+                  <wp:docPr id="48693783" name="name57406a1eb1e23f7e7" descr="1424.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1424.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33336a041c651d148" cstate="print"/>
+                          <a:blip r:embed="rId85396a1eb1e23f7e5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27626a041c651d273" w:history="1">
+            <w:hyperlink r:id="rId56256a1eb1e23f900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44565924" name="name99866a041c651e095" descr="PTNHY_distribution_map.jpg"/>
+            <wp:docPr id="94127523" name="name55216a1eb1e240987" descr="PTNHY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PTNHY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67606a041c651e093" cstate="print"/>
+                    <a:blip r:embed="rId42256a1eb1e240984" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2434,51 +2434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a Weed of National Significance and is a declared weed in all States of Australia, under different categories Weeds Australia Database (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26146a041c651edd4" w:history="1">
+      <w:hyperlink r:id="rId58296a1eb1e241715" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 01 Sep 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2667,51 +2667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adkins SW &amp; Shabbir A (2014) Biology, ecology and management of the invasive parthenium weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). Wileyonlinelibrairy.com. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18166a041c651ef62" w:history="1">
+      <w:hyperlink r:id="rId16056a1eb1e2418bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.3708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3346,51 +3346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22086a041c651f3ad" w:history="1">
+      <w:hyperlink r:id="rId88186a1eb1e241d4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3512,51 +3512,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515–517. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species South Africa Website (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93926a041c651f4e4" w:history="1">
+      <w:hyperlink r:id="rId22466a1eb1e241e5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasives. org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4157,51 +4157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71–84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82786a041c651f902" w:history="1">
+      <w:hyperlink r:id="rId93026a1eb1e2422ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5291,51 +5291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database (undated). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenum hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83256a041c6520027" w:history="1">
+      <w:hyperlink r:id="rId15396a1eb1e242ac4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5409,51 +5409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69306a041c65200eb" w:history="1">
+      <w:hyperlink r:id="rId67496a1eb1e242b8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5529,51 +5529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 474-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94756a041c65201b3" w:history="1">
+      <w:hyperlink r:id="rId97736a1eb1e242c6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12168</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5660,137 +5660,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15653391">
+  <w:abstractNum w:abstractNumId="92280149">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33965808">
+    <w:lvl w:ilvl="0" w:tplc="43673789">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33965808" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43673789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33965808" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43673789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33965808" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43673789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33965808" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43673789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33965808" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43673789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33965808" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43673789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33965808" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43673789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33965808" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43673789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15653390">
+  <w:abstractNum w:abstractNumId="92280148">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19100482">
+    <w:lvl w:ilvl="0" w:tplc="42813757">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6542,55 +6542,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15653390">
-    <w:abstractNumId w:val="15653390"/>
+  <w:num w:numId="92280148">
+    <w:abstractNumId w:val="92280148"/>
   </w:num>
-  <w:num w:numId="15653391">
-    <w:abstractNumId w:val="15653391"/>
+  <w:num w:numId="92280149">
+    <w:abstractNumId w:val="92280149"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18140,51 +18140,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId835083923" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId886014645" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59186a041c651cbe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId34596a041c651cc4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId27626a041c651d273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId26146a041c651edd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId18166a041c651ef62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId22086a041c651f3ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId93926a041c651f4e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId82786a041c651f902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId83256a041c6520027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId69306a041c65200eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94756a041c65201b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId33336a041c651d148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33336a041c651d148.jpg"/><Relationship Id="rId67606a041c651e093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67606a041c651e093.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId171136254" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId692648371" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46336a1eb1e23f075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId59956a1eb1e23f11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId56256a1eb1e23f900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId58296a1eb1e241715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId16056a1eb1e2418bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId88186a1eb1e241d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId22466a1eb1e241e5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId93026a1eb1e2422ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId15396a1eb1e242ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId67496a1eb1e242b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97736a1eb1e242c6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId85396a1eb1e23f7e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85396a1eb1e23f7e5.jpg"/><Relationship Id="rId42256a1eb1e240984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42256a1eb1e240984.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>