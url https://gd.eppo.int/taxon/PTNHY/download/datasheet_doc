--- v11 (2026-06-02)
+++ v12 (2026-06-22)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Santa Maria feverfew, bastard feverfew, congress weed, parthenium weed (AU), ragweed parthenium (US), whitetop weed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46336a1eb1e23f075" w:history="1">
+            <w:hyperlink r:id="rId85996a39466c44cbb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59956a1eb1e23f11b" w:history="1">
+            <w:hyperlink r:id="rId12826a39466c44d28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PTNHY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48693783" name="name57406a1eb1e23f7e7" descr="1424.jpg"/>
+                  <wp:docPr id="86527615" name="name32786a39466c4551c" descr="1424.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1424.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85396a1eb1e23f7e5" cstate="print"/>
+                          <a:blip r:embed="rId71856a39466c4551a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId56256a1eb1e23f900" w:history="1">
+            <w:hyperlink r:id="rId16766a39466c45670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94127523" name="name55216a1eb1e240987" descr="PTNHY_distribution_map.jpg"/>
+            <wp:docPr id="94393814" name="name35156a39466c468cf" descr="PTNHY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PTNHY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42256a1eb1e240984" cstate="print"/>
+                    <a:blip r:embed="rId19066a39466c468cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2434,51 +2434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a Weed of National Significance and is a declared weed in all States of Australia, under different categories Weeds Australia Database (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58296a1eb1e241715" w:history="1">
+      <w:hyperlink r:id="rId29416a39466c475c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 01 Sep 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2667,51 +2667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adkins SW &amp; Shabbir A (2014) Biology, ecology and management of the invasive parthenium weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). Wileyonlinelibrairy.com. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16056a1eb1e2418bd" w:history="1">
+      <w:hyperlink r:id="rId73006a39466c47847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.3708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3346,51 +3346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88186a1eb1e241d4f" w:history="1">
+      <w:hyperlink r:id="rId97476a39466c47ca0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3512,51 +3512,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515–517. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species South Africa Website (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22466a1eb1e241e5f" w:history="1">
+      <w:hyperlink r:id="rId83726a39466c47db4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasives. org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4157,51 +4157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71–84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93026a1eb1e2422ea" w:history="1">
+      <w:hyperlink r:id="rId70476a39466c481d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5291,51 +5291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database (undated). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenum hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15396a1eb1e242ac4" w:history="1">
+      <w:hyperlink r:id="rId38356a39466c48909" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5409,51 +5409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67496a1eb1e242b8b" w:history="1">
+      <w:hyperlink r:id="rId45256a39466c489ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5529,51 +5529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 474-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97736a1eb1e242c6c" w:history="1">
+      <w:hyperlink r:id="rId11166a39466c48aa1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12168</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5660,137 +5660,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92280149">
+  <w:abstractNum w:abstractNumId="67021429">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43673789">
+    <w:lvl w:ilvl="0" w:tplc="28660608">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43673789" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28660608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43673789" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28660608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43673789" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28660608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43673789" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28660608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43673789" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28660608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43673789" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28660608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43673789" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28660608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43673789" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28660608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92280148">
+  <w:abstractNum w:abstractNumId="67021428">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42813757">
+    <w:lvl w:ilvl="0" w:tplc="10605362">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6542,55 +6542,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92280148">
-    <w:abstractNumId w:val="92280148"/>
+  <w:num w:numId="67021428">
+    <w:abstractNumId w:val="67021428"/>
   </w:num>
-  <w:num w:numId="92280149">
-    <w:abstractNumId w:val="92280149"/>
+  <w:num w:numId="67021429">
+    <w:abstractNumId w:val="67021429"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18140,51 +18140,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId171136254" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId692648371" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46336a1eb1e23f075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId59956a1eb1e23f11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId56256a1eb1e23f900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId58296a1eb1e241715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId16056a1eb1e2418bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId88186a1eb1e241d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId22466a1eb1e241e5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId93026a1eb1e2422ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId15396a1eb1e242ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId67496a1eb1e242b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97736a1eb1e242c6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId85396a1eb1e23f7e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85396a1eb1e23f7e5.jpg"/><Relationship Id="rId42256a1eb1e240984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42256a1eb1e240984.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId528954503" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId881641575" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85996a39466c44cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId12826a39466c44d28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId16766a39466c45670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId29416a39466c475c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId73006a39466c47847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId97476a39466c47ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId83726a39466c47db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId70476a39466c481d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId38356a39466c48909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId45256a39466c489ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11166a39466c48aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId71856a39466c4551a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71856a39466c4551a.jpg"/><Relationship Id="rId19066a39466c468cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19066a39466c468cd.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>