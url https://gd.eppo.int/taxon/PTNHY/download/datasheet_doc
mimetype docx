--- v12 (2026-06-22)
+++ v13 (2026-06-22)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Santa Maria feverfew, bastard feverfew, congress weed, parthenium weed (AU), ragweed parthenium (US), whitetop weed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85996a39466c44cbb" w:history="1">
+            <w:hyperlink r:id="rId68756a3958c693e17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12826a39466c44d28" w:history="1">
+            <w:hyperlink r:id="rId90686a3958c693e7f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PTNHY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86527615" name="name32786a39466c4551c" descr="1424.jpg"/>
+                  <wp:docPr id="21742413" name="name28026a3958c6945cb" descr="1424.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1424.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71856a39466c4551a" cstate="print"/>
+                          <a:blip r:embed="rId69986a3958c6945ca" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16766a39466c45670" w:history="1">
+            <w:hyperlink r:id="rId59996a3958c694739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94393814" name="name35156a39466c468cf" descr="PTNHY_distribution_map.jpg"/>
+            <wp:docPr id="37486786" name="name91616a3958c6956d2" descr="PTNHY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PTNHY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19066a39466c468cd" cstate="print"/>
+                    <a:blip r:embed="rId12216a3958c6956d0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2434,51 +2434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a Weed of National Significance and is a declared weed in all States of Australia, under different categories Weeds Australia Database (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29416a39466c475c3" w:history="1">
+      <w:hyperlink r:id="rId21266a3958c69647c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 01 Sep 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2667,51 +2667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adkins SW &amp; Shabbir A (2014) Biology, ecology and management of the invasive parthenium weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). Wileyonlinelibrairy.com. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73006a39466c47847" w:history="1">
+      <w:hyperlink r:id="rId83946a3958c696624" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.3708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3346,51 +3346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97476a39466c47ca0" w:history="1">
+      <w:hyperlink r:id="rId44516a3958c696ade" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3512,51 +3512,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515–517. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species South Africa Website (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83726a39466c47db4" w:history="1">
+      <w:hyperlink r:id="rId41496a3958c696beb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasives. org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4157,51 +4157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71–84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70476a39466c481d2" w:history="1">
+      <w:hyperlink r:id="rId42286a3958c697039" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5291,51 +5291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database (undated). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenum hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38356a39466c48909" w:history="1">
+      <w:hyperlink r:id="rId87516a3958c697957" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5409,51 +5409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45256a39466c489ce" w:history="1">
+      <w:hyperlink r:id="rId81546a3958c697a19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5529,51 +5529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 474-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11166a39466c48aa1" w:history="1">
+      <w:hyperlink r:id="rId36536a3958c697ade" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12168</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5660,137 +5660,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67021429">
+  <w:abstractNum w:abstractNumId="88287388">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28660608">
+    <w:lvl w:ilvl="0" w:tplc="23179884">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28660608" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23179884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28660608" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23179884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28660608" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23179884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28660608" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23179884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28660608" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23179884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28660608" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23179884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28660608" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23179884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28660608" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23179884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67021428">
+  <w:abstractNum w:abstractNumId="88287387">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10605362">
+    <w:lvl w:ilvl="0" w:tplc="47711577">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6542,55 +6542,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67021428">
-    <w:abstractNumId w:val="67021428"/>
+  <w:num w:numId="88287387">
+    <w:abstractNumId w:val="88287387"/>
   </w:num>
-  <w:num w:numId="67021429">
-    <w:abstractNumId w:val="67021429"/>
+  <w:num w:numId="88287388">
+    <w:abstractNumId w:val="88287388"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18140,51 +18140,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId528954503" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId881641575" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85996a39466c44cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId12826a39466c44d28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId16766a39466c45670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId29416a39466c475c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId73006a39466c47847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId97476a39466c47ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId83726a39466c47db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId70476a39466c481d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId38356a39466c48909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId45256a39466c489ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11166a39466c48aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId71856a39466c4551a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71856a39466c4551a.jpg"/><Relationship Id="rId19066a39466c468cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19066a39466c468cd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId627306989" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId586498640" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68756a3958c693e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId90686a3958c693e7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId59996a3958c694739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId21266a3958c69647c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId83946a3958c696624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId44516a3958c696ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId41496a3958c696beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId42286a3958c697039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId87516a3958c697957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId81546a3958c697a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36536a3958c697ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId69986a3958c6945ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69986a3958c6945ca.jpg"/><Relationship Id="rId12216a3958c6956d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12216a3958c6956d0.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>