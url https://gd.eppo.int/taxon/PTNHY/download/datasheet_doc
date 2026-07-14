--- v13 (2026-06-22)
+++ v14 (2026-07-14)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Santa Maria feverfew, bastard feverfew, congress weed, parthenium weed (AU), ragweed parthenium (US), whitetop weed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68756a3958c693e17" w:history="1">
+            <w:hyperlink r:id="rId58616a55ba905313a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90686a3958c693e7f" w:history="1">
+            <w:hyperlink r:id="rId29886a55ba90531a4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PTNHY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21742413" name="name28026a3958c6945cb" descr="1424.jpg"/>
+                  <wp:docPr id="45010968" name="name70946a55ba905371f" descr="1424.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1424.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69986a3958c6945ca" cstate="print"/>
+                          <a:blip r:embed="rId36306a55ba905371d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59996a3958c694739" w:history="1">
+            <w:hyperlink r:id="rId70376a55ba90537ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37486786" name="name91616a3958c6956d2" descr="PTNHY_distribution_map.jpg"/>
+            <wp:docPr id="469101" name="name37876a55ba90547ab" descr="PTNHY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PTNHY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12216a3958c6956d0" cstate="print"/>
+                    <a:blip r:embed="rId52226a55ba90547a9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2434,51 +2434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a Weed of National Significance and is a declared weed in all States of Australia, under different categories Weeds Australia Database (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21266a3958c69647c" w:history="1">
+      <w:hyperlink r:id="rId93566a55ba90554d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 01 Sep 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2667,51 +2667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adkins SW &amp; Shabbir A (2014) Biology, ecology and management of the invasive parthenium weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). Wileyonlinelibrairy.com. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83946a3958c696624" w:history="1">
+      <w:hyperlink r:id="rId33006a55ba9055669" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.3708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3346,51 +3346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44516a3958c696ade" w:history="1">
+      <w:hyperlink r:id="rId43416a55ba9055ac4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3512,51 +3512,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515–517. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species South Africa Website (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41496a3958c696beb" w:history="1">
+      <w:hyperlink r:id="rId46456a55ba9055bd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasives. org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4157,51 +4157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71–84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42286a3958c697039" w:history="1">
+      <w:hyperlink r:id="rId69316a55ba905602e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5291,51 +5291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database (undated). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenum hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87516a3958c697957" w:history="1">
+      <w:hyperlink r:id="rId69986a55ba90568e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5409,51 +5409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81546a3958c697a19" w:history="1">
+      <w:hyperlink r:id="rId80206a55ba90569b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5529,51 +5529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 474-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36536a3958c697ade" w:history="1">
+      <w:hyperlink r:id="rId32836a55ba9056a98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12168</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5660,137 +5660,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88287388">
+  <w:abstractNum w:abstractNumId="29106132">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23179884">
+    <w:lvl w:ilvl="0" w:tplc="28367322">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23179884" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28367322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23179884" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28367322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23179884" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28367322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23179884" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28367322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23179884" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28367322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23179884" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28367322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23179884" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28367322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23179884" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28367322" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88287387">
+  <w:abstractNum w:abstractNumId="29106131">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47711577">
+    <w:lvl w:ilvl="0" w:tplc="42507466">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6542,55 +6542,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88287387">
-    <w:abstractNumId w:val="88287387"/>
+  <w:num w:numId="29106131">
+    <w:abstractNumId w:val="29106131"/>
   </w:num>
-  <w:num w:numId="88287388">
-    <w:abstractNumId w:val="88287388"/>
+  <w:num w:numId="29106132">
+    <w:abstractNumId w:val="29106132"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18140,51 +18140,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId627306989" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId586498640" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68756a3958c693e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId90686a3958c693e7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId59996a3958c694739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId21266a3958c69647c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId83946a3958c696624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId44516a3958c696ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId41496a3958c696beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId42286a3958c697039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId87516a3958c697957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId81546a3958c697a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36536a3958c697ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId69986a3958c6945ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69986a3958c6945ca.jpg"/><Relationship Id="rId12216a3958c6956d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12216a3958c6956d0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId773781354" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId732655318" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58616a55ba905313a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId29886a55ba90531a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId70376a55ba90537ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId93566a55ba90554d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId33006a55ba9055669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId43416a55ba9055ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId46456a55ba9055bd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId69316a55ba905602e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId69986a55ba90568e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId80206a55ba90569b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32836a55ba9056a98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId36306a55ba905371d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36306a55ba905371d.jpg"/><Relationship Id="rId52226a55ba90547a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52226a55ba90547a9.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>