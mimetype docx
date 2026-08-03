--- v14 (2026-07-14)
+++ v15 (2026-08-03)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Santa Maria feverfew, bastard feverfew, congress weed, parthenium weed (AU), ragweed parthenium (US), whitetop weed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58616a55ba905313a" w:history="1">
+            <w:hyperlink r:id="rId75646a70e14a263f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29886a55ba90531a4" w:history="1">
+            <w:hyperlink r:id="rId90676a70e14a26460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PTNHY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45010968" name="name70946a55ba905371f" descr="1424.jpg"/>
+                  <wp:docPr id="30001397" name="name56516a70e14a26eaf" descr="1424.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1424.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36306a55ba905371d" cstate="print"/>
+                          <a:blip r:embed="rId16696a70e14a26ead" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70376a55ba90537ec" w:history="1">
+            <w:hyperlink r:id="rId90456a70e14a2703c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="469101" name="name37876a55ba90547ab" descr="PTNHY_distribution_map.jpg"/>
+            <wp:docPr id="77074294" name="name17726a70e14a27da1" descr="PTNHY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PTNHY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52226a55ba90547a9" cstate="print"/>
+                    <a:blip r:embed="rId55416a70e14a27d9f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2434,51 +2434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a Weed of National Significance and is a declared weed in all States of Australia, under different categories Weeds Australia Database (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93566a55ba90554d4" w:history="1">
+      <w:hyperlink r:id="rId43786a70e14a28a4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 01 Sep 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2667,51 +2667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adkins SW &amp; Shabbir A (2014) Biology, ecology and management of the invasive parthenium weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). Wileyonlinelibrairy.com. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33006a55ba9055669" w:history="1">
+      <w:hyperlink r:id="rId38706a70e14a28bd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.3708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3346,51 +3346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43416a55ba9055ac4" w:history="1">
+      <w:hyperlink r:id="rId31056a70e14a29038" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3512,51 +3512,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515–517. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species South Africa Website (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46456a55ba9055bd7" w:history="1">
+      <w:hyperlink r:id="rId84906a70e14a29147" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasives. org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4157,51 +4157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71–84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69316a55ba905602e" w:history="1">
+      <w:hyperlink r:id="rId27226a70e14a29569" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5291,51 +5291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database (undated). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenum hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69986a55ba90568e3" w:history="1">
+      <w:hyperlink r:id="rId11786a70e14a29c85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5409,51 +5409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80206a55ba90569b3" w:history="1">
+      <w:hyperlink r:id="rId86626a70e14a29d4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5529,51 +5529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 474-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32836a55ba9056a98" w:history="1">
+      <w:hyperlink r:id="rId97686a70e14a29e1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12168</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5660,137 +5660,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29106132">
+  <w:abstractNum w:abstractNumId="61269433">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28367322">
+    <w:lvl w:ilvl="0" w:tplc="42516845">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28367322" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42516845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28367322" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42516845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28367322" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42516845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28367322" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42516845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28367322" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42516845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28367322" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42516845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28367322" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42516845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28367322" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42516845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29106131">
+  <w:abstractNum w:abstractNumId="61269432">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42507466">
+    <w:lvl w:ilvl="0" w:tplc="12818188">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6542,55 +6542,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29106131">
-    <w:abstractNumId w:val="29106131"/>
+  <w:num w:numId="61269432">
+    <w:abstractNumId w:val="61269432"/>
   </w:num>
-  <w:num w:numId="29106132">
-    <w:abstractNumId w:val="29106132"/>
+  <w:num w:numId="61269433">
+    <w:abstractNumId w:val="61269433"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18140,51 +18140,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId773781354" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId732655318" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58616a55ba905313a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId29886a55ba90531a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId70376a55ba90537ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId93566a55ba90554d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId33006a55ba9055669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId43416a55ba9055ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId46456a55ba9055bd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId69316a55ba905602e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId69986a55ba90568e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId80206a55ba90569b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32836a55ba9056a98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId36306a55ba905371d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36306a55ba905371d.jpg"/><Relationship Id="rId52226a55ba90547a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52226a55ba90547a9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId503768127" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId521546727" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75646a70e14a263f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId90676a70e14a26460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId90456a70e14a2703c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId43786a70e14a28a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId38706a70e14a28bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId31056a70e14a29038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId84906a70e14a29147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId27226a70e14a29569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId11786a70e14a29c85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId86626a70e14a29d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97686a70e14a29e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId16696a70e14a26ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16696a70e14a26ead.jpg"/><Relationship Id="rId55416a70e14a27d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55416a70e14a27d9f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>