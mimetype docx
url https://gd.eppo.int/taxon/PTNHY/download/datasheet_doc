--- v15 (2026-08-03)
+++ v16 (2026-08-23)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Santa Maria feverfew, bastard feverfew, congress weed, parthenium weed (AU), ragweed parthenium (US), whitetop weed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75646a70e14a263f5" w:history="1">
+            <w:hyperlink r:id="rId63096a8b55bcd5289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90676a70e14a26460" w:history="1">
+            <w:hyperlink r:id="rId68446a8b55bcd52f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PTNHY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30001397" name="name56516a70e14a26eaf" descr="1424.jpg"/>
+                  <wp:docPr id="66950637" name="name55746a8b55bcd53a6" descr="1424.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1424.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16696a70e14a26ead" cstate="print"/>
+                          <a:blip r:embed="rId21356a8b55bcd53a5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90456a70e14a2703c" w:history="1">
+            <w:hyperlink r:id="rId75166a8b55bcd5490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77074294" name="name17726a70e14a27da1" descr="PTNHY_distribution_map.jpg"/>
+            <wp:docPr id="75162295" name="name44276a8b55bcd5844" descr="PTNHY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PTNHY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55416a70e14a27d9f" cstate="print"/>
+                    <a:blip r:embed="rId88986a8b55bcd5843" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2434,51 +2434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a Weed of National Significance and is a declared weed in all States of Australia, under different categories Weeds Australia Database (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43786a70e14a28a4a" w:history="1">
+      <w:hyperlink r:id="rId77876a8b55bcd64bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 01 Sep 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2667,51 +2667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adkins SW &amp; Shabbir A (2014) Biology, ecology and management of the invasive parthenium weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). Wileyonlinelibrairy.com. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38706a70e14a28bd9" w:history="1">
+      <w:hyperlink r:id="rId58676a8b55bcd664b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.3708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3346,51 +3346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31056a70e14a29038" w:history="1">
+      <w:hyperlink r:id="rId19556a8b55bcd6ad6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3512,51 +3512,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515–517. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species South Africa Website (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84906a70e14a29147" w:history="1">
+      <w:hyperlink r:id="rId43306a8b55bcd6be7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasives. org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4157,51 +4157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71–84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27226a70e14a29569" w:history="1">
+      <w:hyperlink r:id="rId41986a8b55bcd7044" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5291,51 +5291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database (undated). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenum hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11786a70e14a29c85" w:history="1">
+      <w:hyperlink r:id="rId17436a8b55bcd77c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5409,51 +5409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86626a70e14a29d4a" w:history="1">
+      <w:hyperlink r:id="rId84646a8b55bcd78d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5529,51 +5529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 474-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97686a70e14a29e1c" w:history="1">
+      <w:hyperlink r:id="rId73506a8b55bcd79b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12168</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5660,137 +5660,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61269433">
+  <w:abstractNum w:abstractNumId="38586856">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42516845">
+    <w:lvl w:ilvl="0" w:tplc="17637718">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42516845" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17637718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42516845" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17637718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42516845" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17637718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42516845" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17637718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42516845" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17637718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42516845" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17637718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42516845" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17637718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42516845" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17637718" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61269432">
+  <w:abstractNum w:abstractNumId="38586855">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12818188">
+    <w:lvl w:ilvl="0" w:tplc="12555600">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6542,55 +6542,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61269432">
-    <w:abstractNumId w:val="61269432"/>
+  <w:num w:numId="38586855">
+    <w:abstractNumId w:val="38586855"/>
   </w:num>
-  <w:num w:numId="61269433">
-    <w:abstractNumId w:val="61269433"/>
+  <w:num w:numId="38586856">
+    <w:abstractNumId w:val="38586856"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18140,51 +18140,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId503768127" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId521546727" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75646a70e14a263f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId90676a70e14a26460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId90456a70e14a2703c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId43786a70e14a28a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId38706a70e14a28bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId31056a70e14a29038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId84906a70e14a29147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId27226a70e14a29569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId11786a70e14a29c85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId86626a70e14a29d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97686a70e14a29e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId16696a70e14a26ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16696a70e14a26ead.jpg"/><Relationship Id="rId55416a70e14a27d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55416a70e14a27d9f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId547210629" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId675367771" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63096a8b55bcd5289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId68446a8b55bcd52f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId75166a8b55bcd5490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId77876a8b55bcd64bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId58676a8b55bcd664b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId19556a8b55bcd6ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId43306a8b55bcd6be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId41986a8b55bcd7044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId17436a8b55bcd77c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId84646a8b55bcd78d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73506a8b55bcd79b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId21356a8b55bcd53a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21356a8b55bcd53a5.jpg"/><Relationship Id="rId88986a8b55bcd5843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88986a8b55bcd5843.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>