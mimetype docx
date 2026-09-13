--- v16 (2026-08-23)
+++ v17 (2026-09-13)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Santa Maria feverfew, bastard feverfew, congress weed, parthenium weed (AU), ragweed parthenium (US), whitetop weed</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63096a8b55bcd5289" w:history="1">
+            <w:hyperlink r:id="rId24356aa5f8b6e5566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68446a8b55bcd52f0" w:history="1">
+            <w:hyperlink r:id="rId34636aa5f8b6e55d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PTNHY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66950637" name="name55746a8b55bcd53a6" descr="1424.jpg"/>
+                  <wp:docPr id="9146938" name="name29986aa5f8b6e5c9b" descr="1424.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1424.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21356a8b55bcd53a5" cstate="print"/>
+                          <a:blip r:embed="rId64606aa5f8b6e5c9a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75166a8b55bcd5490" w:history="1">
+            <w:hyperlink r:id="rId63876aa5f8b6e5da7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75162295" name="name44276a8b55bcd5844" descr="PTNHY_distribution_map.jpg"/>
+            <wp:docPr id="63365179" name="name74686aa5f8b6e70e1" descr="PTNHY_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PTNHY_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88986a8b55bcd5843" cstate="print"/>
+                    <a:blip r:embed="rId77166aa5f8b6e70df" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2434,51 +2434,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Australia, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a Weed of National Significance and is a declared weed in all States of Australia, under different categories Weeds Australia Database (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77876a8b55bcd64bf" w:history="1">
+      <w:hyperlink r:id="rId84496aa5f8b6e7d9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 01 Sep 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2667,51 +2667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adkins SW &amp; Shabbir A (2014) Biology, ecology and management of the invasive parthenium weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.). Wileyonlinelibrairy.com. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58676a8b55bcd664b" w:history="1">
+      <w:hyperlink r:id="rId38436aa5f8b6e7f28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.3708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3346,51 +3346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19556a8b55bcd6ad6" w:history="1">
+      <w:hyperlink r:id="rId20666aa5f8b6e837b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3512,51 +3512,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 515–517. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species South Africa Website (undated) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43306a8b55bcd6be7" w:history="1">
+      <w:hyperlink r:id="rId18846aa5f8b6e8488" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasives. org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4157,51 +4157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71–84. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41986a8b55bcd7044" w:history="1">
+      <w:hyperlink r:id="rId44026aa5f8b6e88b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5291,51 +5291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weeds Australia Database (undated). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenum hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17436a8b55bcd77c2" w:history="1">
+      <w:hyperlink r:id="rId28036aa5f8b6e8fe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.weeds.org.au/noxious.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 September 2014]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5409,51 +5409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parthenium hysterophorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84646a8b55bcd78d8" w:history="1">
+      <w:hyperlink r:id="rId90826aa5f8b6e90a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5529,51 +5529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 474-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73506a8b55bcd79b2" w:history="1">
+      <w:hyperlink r:id="rId31786aa5f8b6e916d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12168</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5660,137 +5660,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38586856">
+  <w:abstractNum w:abstractNumId="18059316">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17637718">
+    <w:lvl w:ilvl="0" w:tplc="27919268">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17637718" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27919268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17637718" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27919268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17637718" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27919268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17637718" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27919268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17637718" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27919268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17637718" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27919268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17637718" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27919268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17637718" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27919268" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38586855">
+  <w:abstractNum w:abstractNumId="18059315">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12555600">
+    <w:lvl w:ilvl="0" w:tplc="97613963">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6542,55 +6542,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38586855">
-    <w:abstractNumId w:val="38586855"/>
+  <w:num w:numId="18059315">
+    <w:abstractNumId w:val="18059315"/>
   </w:num>
-  <w:num w:numId="38586856">
-    <w:abstractNumId w:val="38586856"/>
+  <w:num w:numId="18059316">
+    <w:abstractNumId w:val="18059316"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18140,51 +18140,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId547210629" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId675367771" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63096a8b55bcd5289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId68446a8b55bcd52f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId75166a8b55bcd5490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId77876a8b55bcd64bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId58676a8b55bcd664b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId19556a8b55bcd6ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId43306a8b55bcd6be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId41986a8b55bcd7044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId17436a8b55bcd77c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId84646a8b55bcd78d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73506a8b55bcd79b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId21356a8b55bcd53a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21356a8b55bcd53a5.jpg"/><Relationship Id="rId88986a8b55bcd5843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88986a8b55bcd5843.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId306023001" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId942977427" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24356aa5f8b6e5566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/" TargetMode="External"/><Relationship Id="rId34636aa5f8b6e55d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/categorization" TargetMode="External"/><Relationship Id="rId63876aa5f8b6e5da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PTNHY/photos" TargetMode="External"/><Relationship Id="rId84496aa5f8b6e7d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId38436aa5f8b6e7f28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.3708" TargetMode="External"/><Relationship Id="rId20666aa5f8b6e837b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?fr=1&amp;si=153&amp;sts" TargetMode="External"/><Relationship Id="rId18846aa5f8b6e8488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.%20org.za/invasive-species/item/295-parthenium-weed%7Cpartheniumhysterophorus.html" TargetMode="External"/><Relationship Id="rId44026aa5f8b6e88b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/j.1365-3180.2010.00820.x/pdf" TargetMode="External"/><Relationship Id="rId28036aa5f8b6e8fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.weeds.org.au/noxious.htm" TargetMode="External"/><Relationship Id="rId90826aa5f8b6e90a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31786aa5f8b6e916d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12168" TargetMode="External"/><Relationship Id="rId64606aa5f8b6e5c9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64606aa5f8b6e5c9a.jpg"/><Relationship Id="rId77166aa5f8b6e70df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77166aa5f8b6e70df.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>