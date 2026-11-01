--- v0 (2025-10-01)
+++ v1 (2026-11-01)
@@ -177,52 +177,54 @@
     <t>Cestrum endlicheri</t>
   </si>
   <si>
     <t>CEMNO</t>
   </si>
   <si>
     <t>Cestrum nocturnum</t>
   </si>
   <si>
     <t>CHEER</t>
   </si>
   <si>
     <t>Chenopodium eremaeum</t>
   </si>
   <si>
     <t>* Mackie AE, Rodon, BC, Barbetti MJ, McKirdy SJ, Jones RAC (2016) Potato spindle tuber viroid: alternative host reservoirs and strain found in a remote subtropical irrigation area. European Journal of Plant Pathology 145, 433-446.
 ------- As Rhagodia eremaea. Absence of symptoms.</t>
   </si>
   <si>
     <t>DAHSS</t>
   </si>
   <si>
     <t>Dahlia sp.</t>
   </si>
   <si>
-    <t>* Tsushima T, Murakami S, Ito H, He YH, Raj APC, Sano T (2011) Molecular characterization of Potato spindle tuber viroid in dahlia. Journal of General Plant Pathology 77, 253–256.
-------- Absence of symptoms,</t>
+    <t xml:space="preserve">* Maeda K, Asai M, Matsuura T, Yanagisawa H (2026) Detection of potato spindle tuber viroid from dahlia bulbs imported from Canada and its sequence characteristics. VirusDisease 37(1), 94-101. https://doi.org/10.1007/s13337-026-00951-3
+* Tsushima T, Murakami S, Ito H, He YH, Raj APC, Sano T (2011) Molecular characterization of Potato spindle tuber viroid in dahlia. Journal of General Plant Pathology 77, 253–256.
+------- Absence of symptoms,
+</t>
   </si>
   <si>
     <t>DATLE</t>
   </si>
   <si>
     <t>Datura leichhardtii</t>
   </si>
   <si>
     <t>ERIBO</t>
   </si>
   <si>
     <t>Erigeron bonariensis</t>
   </si>
   <si>
     <t>* Mackie AE, Rodon, BC, Barbetti MJ, McKirdy SJ, Jones RAC (2016) Potato spindle tuber viroid: alternative host reservoirs and strain found in a remote subtropical irrigation area. European Journal of Plant Pathology 145, 433-446.
 ------- As Conyza bonariensis. Absence of symptoms.</t>
   </si>
   <si>
     <t>HVEBR</t>
   </si>
   <si>
     <t>Hevea brasiliensis</t>
   </si>
   <si>
     <t>* Kumar A, Pandey DM, Abraham T, Mathew J, Jyothsna P, Ramachandran P, Malathi VG (2015) Molecular characterization of viroid associated with tapping panel dryness syndrome of Hevea brasiliensis from India. Current Science 108, 1520-1527.