--- v14 (2026-09-05)
+++ v15 (2026-09-26)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Tomato bunchy top viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bunchy top of tomato, spindle tuber of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41156a9bdf4bbab7c" w:history="1">
+            <w:hyperlink r:id="rId40716ab78a90df4dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72826a9bdf4bbabea" w:history="1">
+            <w:hyperlink r:id="rId94306ab78a90df54f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -465,86 +465,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSTVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25429966" name="name71426a9bdf4bbb50d" descr="4533.jpg"/>
+                  <wp:docPr id="19436342" name="name17446ab78a90e003d" descr="4533.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4533.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89796a9bdf4bbb50b" cstate="print"/>
+                          <a:blip r:embed="rId13446ab78a90e003b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12726a9bdf4bbb663" w:history="1">
+            <w:hyperlink r:id="rId35466ab78a90e0196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1521,63 +1521,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). However, since PSTVd infections may remain symptomless in many hosts, there is some uncertainty on the current distribution (EFSA, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65268178" name="name39346a9bdf4bbca26" descr="PSTVD0_distribution_map.jpg"/>
+            <wp:docPr id="39675603" name="name55796ab78a90e13f5" descr="PSTVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSTVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16906a9bdf4bbca23" cstate="print"/>
+                    <a:blip r:embed="rId59106ab78a90e13f3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4041,51 +4041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92546a9bdf4bbdcbe" w:history="1">
+      <w:hyperlink r:id="rId90736ab78a90e26b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-221. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61856a9bdf4bbdd34" w:history="1">
+      <w:hyperlink r:id="rId48746ab78a90e2729" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4182,51 +4182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76426a9bdf4bbdda1" w:history="1">
+      <w:hyperlink r:id="rId27286ab78a90e2797" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4252,51 +4252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54816a9bdf4bbde14" w:history="1">
+      <w:hyperlink r:id="rId61976ab78a90e280b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4371,51 +4371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 394-399. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36496a9bdf4bbded7" w:history="1">
+      <w:hyperlink r:id="rId83036ab78a90e28e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4441,51 +4441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70876a9bdf4bbdf46" w:history="1">
+      <w:hyperlink r:id="rId80346ab78a90e295a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4531,51 +4531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73596a9bdf4bbdffc" w:history="1">
+      <w:hyperlink r:id="rId54306ab78a90e29f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4601,51 +4601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46626a9bdf4bbe097" w:history="1">
+      <w:hyperlink r:id="rId26476ab78a90e2a6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4662,51 +4662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16876a9bdf4bbe102" w:history="1">
+      <w:hyperlink r:id="rId85916ab78a90e2ad6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4741,51 +4741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26396a9bdf4bbe182" w:history="1">
+      <w:hyperlink r:id="rId64786ab78a90e2b56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4811,101 +4811,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43716a9bdf4bbe1f3" w:history="1">
+      <w:hyperlink r:id="rId19666ab78a90e2bc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12689</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM7/new Pospiviroids. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press). Soon available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69746a9bdf4bbe246" w:history="1">
+      <w:hyperlink r:id="rId28206ab78a90e2c1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5132,90 +5132,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247-250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) Diagnostic protocols for regulated pests. DP 7: Potato spindle tuber viroid. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79376a9bdf4bbe3fa" w:history="1">
+      <w:hyperlink r:id="rId73296ab78a90e2dd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/8073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) International standard for phytosanitary measures 6. Surveillance. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10956a9bdf4bbe439" w:history="1">
+      <w:hyperlink r:id="rId18936ab78a90e2e18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/615/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5754,51 +5754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owens RA &amp; Verhoeven JTJ (2009) Potato spindle tuber. External factsheets. Minnesota, USA. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APSnet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, unpaginated. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72826a9bdf4bbe7fd" w:history="1">
+      <w:hyperlink r:id="rId15846ab78a90e31d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5949,51 +5949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19546a9bdf4bbe93c" w:history="1">
+      <w:hyperlink r:id="rId42696ab78a90e3317" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1707. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11856a9bdf4bbf25c" w:history="1">
+      <w:hyperlink r:id="rId63596ab78a90e3c60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants10081707</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7543,51 +7543,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid fusituberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80806a9bdf4bbf374" w:history="1">
+      <w:hyperlink r:id="rId78636ab78a90e3d79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7746,63 +7746,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 105-109.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18371555" name="name83276a9bdf4bbf71d" descr="eu_funding_250.png"/>
+            <wp:docPr id="26892217" name="name11956ab78a90e49c4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30266a9bdf4bbf71c" cstate="print"/>
+                    <a:blip r:embed="rId78356ab78a90e49ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7900,137 +7900,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65902761">
+  <w:abstractNum w:abstractNumId="73495951">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14560708">
+    <w:lvl w:ilvl="0" w:tplc="38465820">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14560708" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38465820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14560708" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38465820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14560708" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38465820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14560708" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38465820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14560708" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38465820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14560708" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38465820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14560708" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38465820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14560708" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38465820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65902760">
+  <w:abstractNum w:abstractNumId="73495950">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82821310">
+    <w:lvl w:ilvl="0" w:tplc="80924186">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8782,55 +8782,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65902760">
-    <w:abstractNumId w:val="65902760"/>
+  <w:num w:numId="73495950">
+    <w:abstractNumId w:val="73495950"/>
   </w:num>
-  <w:num w:numId="65902761">
-    <w:abstractNumId w:val="65902761"/>
+  <w:num w:numId="73495951">
+    <w:abstractNumId w:val="73495951"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20380,51 +20380,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId451143856" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId575955471" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41156a9bdf4bbab7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId72826a9bdf4bbabea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId12726a9bdf4bbb663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId92546a9bdf4bbdcbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId61856a9bdf4bbdd34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId76426a9bdf4bbdda1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId54816a9bdf4bbde14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId36496a9bdf4bbded7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId70876a9bdf4bbdf46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId73596a9bdf4bbdffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId46626a9bdf4bbe097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId16876a9bdf4bbe102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId26396a9bdf4bbe182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId43716a9bdf4bbe1f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId69746a9bdf4bbe246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId79376a9bdf4bbe3fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId10956a9bdf4bbe439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId72826a9bdf4bbe7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId19546a9bdf4bbe93c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId11856a9bdf4bbf25c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId80806a9bdf4bbf374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89796a9bdf4bbb50b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89796a9bdf4bbb50b.jpg"/><Relationship Id="rId16906a9bdf4bbca23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16906a9bdf4bbca23.jpg"/><Relationship Id="rId30266a9bdf4bbf71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30266a9bdf4bbf71c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId380089388" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId217856054" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40716ab78a90df4dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId94306ab78a90df54f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId35466ab78a90e0196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId90736ab78a90e26b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId48746ab78a90e2729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId27286ab78a90e2797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId61976ab78a90e280b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId83036ab78a90e28e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId80346ab78a90e295a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId54306ab78a90e29f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId26476ab78a90e2a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId85916ab78a90e2ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId64786ab78a90e2b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId19666ab78a90e2bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId28206ab78a90e2c1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId73296ab78a90e2dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId18936ab78a90e2e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId15846ab78a90e31d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId42696ab78a90e3317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId63596ab78a90e3c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId78636ab78a90e3d79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13446ab78a90e003b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13446ab78a90e003b.jpg"/><Relationship Id="rId59106ab78a90e13f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59106ab78a90e13f3.jpg"/><Relationship Id="rId78356ab78a90e49ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78356ab78a90e49ba.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>