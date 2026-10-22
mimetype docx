--- v15 (2026-09-26)
+++ v16 (2026-10-22)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Tomato bunchy top viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bunchy top of tomato, spindle tuber of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40716ab78a90df4dc" w:history="1">
+            <w:hyperlink r:id="rId20416ad954ca86d5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94306ab78a90df54f" w:history="1">
+            <w:hyperlink r:id="rId20306ad954ca86dc7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -465,86 +465,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSTVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19436342" name="name17446ab78a90e003d" descr="4533.jpg"/>
+                  <wp:docPr id="56241931" name="name96916ad954ca873d3" descr="4533.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4533.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13446ab78a90e003b" cstate="print"/>
+                          <a:blip r:embed="rId10126ad954ca873d1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35466ab78a90e0196" w:history="1">
+            <w:hyperlink r:id="rId31746ad954ca874f1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1521,63 +1521,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). However, since PSTVd infections may remain symptomless in many hosts, there is some uncertainty on the current distribution (EFSA, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39675603" name="name55796ab78a90e13f5" descr="PSTVD0_distribution_map.jpg"/>
+            <wp:docPr id="47146526" name="name92346ad954ca889e4" descr="PSTVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSTVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59106ab78a90e13f3" cstate="print"/>
+                    <a:blip r:embed="rId48336ad954ca889e1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4041,51 +4041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90736ab78a90e26b1" w:history="1">
+      <w:hyperlink r:id="rId74036ad954ca8a2ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-221. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48746ab78a90e2729" w:history="1">
+      <w:hyperlink r:id="rId93616ad954ca8a397" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4182,51 +4182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27286ab78a90e2797" w:history="1">
+      <w:hyperlink r:id="rId55846ad954ca8a4b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4252,51 +4252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61976ab78a90e280b" w:history="1">
+      <w:hyperlink r:id="rId51136ad954ca8a578" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4371,51 +4371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 394-399. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83036ab78a90e28e6" w:history="1">
+      <w:hyperlink r:id="rId70986ad954ca8a656" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4441,51 +4441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80346ab78a90e295a" w:history="1">
+      <w:hyperlink r:id="rId55666ad954ca8a6c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4531,51 +4531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54306ab78a90e29f9" w:history="1">
+      <w:hyperlink r:id="rId74976ad954ca8a75a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4601,51 +4601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26476ab78a90e2a6e" w:history="1">
+      <w:hyperlink r:id="rId69346ad954ca8a7ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4662,51 +4662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85916ab78a90e2ad6" w:history="1">
+      <w:hyperlink r:id="rId62356ad954ca8a831" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4741,51 +4741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64786ab78a90e2b56" w:history="1">
+      <w:hyperlink r:id="rId42626ad954ca8a8ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4811,101 +4811,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19666ab78a90e2bc9" w:history="1">
+      <w:hyperlink r:id="rId31606ad954ca8a91d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12689</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM7/new Pospiviroids. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press). Soon available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28206ab78a90e2c1d" w:history="1">
+      <w:hyperlink r:id="rId80006ad954ca8a96f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5132,90 +5132,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247-250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) Diagnostic protocols for regulated pests. DP 7: Potato spindle tuber viroid. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73296ab78a90e2dd7" w:history="1">
+      <w:hyperlink r:id="rId95016ad954ca8ab43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/8073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) International standard for phytosanitary measures 6. Surveillance. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18936ab78a90e2e18" w:history="1">
+      <w:hyperlink r:id="rId99206ad954ca8ab84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/615/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5754,51 +5754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owens RA &amp; Verhoeven JTJ (2009) Potato spindle tuber. External factsheets. Minnesota, USA. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APSnet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, unpaginated. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15846ab78a90e31d7" w:history="1">
+      <w:hyperlink r:id="rId77456ad954ca8af5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5949,51 +5949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42696ab78a90e3317" w:history="1">
+      <w:hyperlink r:id="rId21296ad954ca8b099" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1707. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63596ab78a90e3c60" w:history="1">
+      <w:hyperlink r:id="rId77086ad954ca8bb2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants10081707</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7543,51 +7543,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid fusituberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78636ab78a90e3d79" w:history="1">
+      <w:hyperlink r:id="rId44346ad954ca8bc55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7746,63 +7746,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 105-109.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26892217" name="name11956ab78a90e49c4" descr="eu_funding_250.png"/>
+            <wp:docPr id="66067325" name="name48276ad954ca8be53" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78356ab78a90e49ba" cstate="print"/>
+                    <a:blip r:embed="rId91136ad954ca8be52" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7900,137 +7900,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73495951">
+  <w:abstractNum w:abstractNumId="65483563">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38465820">
+    <w:lvl w:ilvl="0" w:tplc="37172533">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38465820" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37172533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38465820" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37172533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38465820" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37172533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38465820" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37172533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38465820" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37172533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38465820" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37172533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38465820" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37172533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38465820" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37172533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73495950">
+  <w:abstractNum w:abstractNumId="65483562">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80924186">
+    <w:lvl w:ilvl="0" w:tplc="83958068">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8782,55 +8782,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73495950">
-    <w:abstractNumId w:val="73495950"/>
+  <w:num w:numId="65483562">
+    <w:abstractNumId w:val="65483562"/>
   </w:num>
-  <w:num w:numId="73495951">
-    <w:abstractNumId w:val="73495951"/>
+  <w:num w:numId="65483563">
+    <w:abstractNumId w:val="65483563"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20380,51 +20380,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId380089388" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId217856054" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40716ab78a90df4dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId94306ab78a90df54f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId35466ab78a90e0196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId90736ab78a90e26b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId48746ab78a90e2729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId27286ab78a90e2797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId61976ab78a90e280b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId83036ab78a90e28e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId80346ab78a90e295a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId54306ab78a90e29f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId26476ab78a90e2a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId85916ab78a90e2ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId64786ab78a90e2b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId19666ab78a90e2bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId28206ab78a90e2c1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId73296ab78a90e2dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId18936ab78a90e2e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId15846ab78a90e31d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId42696ab78a90e3317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId63596ab78a90e3c60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId78636ab78a90e3d79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13446ab78a90e003b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13446ab78a90e003b.jpg"/><Relationship Id="rId59106ab78a90e13f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59106ab78a90e13f3.jpg"/><Relationship Id="rId78356ab78a90e49ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78356ab78a90e49ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId998087615" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId770354602" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20416ad954ca86d5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId20306ad954ca86dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId31746ad954ca874f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId74036ad954ca8a2ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId93616ad954ca8a397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId55846ad954ca8a4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId51136ad954ca8a578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId70986ad954ca8a656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId55666ad954ca8a6c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId74976ad954ca8a75a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId69346ad954ca8a7ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId62356ad954ca8a831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId42626ad954ca8a8ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId31606ad954ca8a91d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId80006ad954ca8a96f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId95016ad954ca8ab43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId99206ad954ca8ab84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId77456ad954ca8af5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId21296ad954ca8b099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId77086ad954ca8bb2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId44346ad954ca8bc55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10126ad954ca873d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10126ad954ca873d1.jpg"/><Relationship Id="rId48336ad954ca889e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48336ad954ca889e1.jpg"/><Relationship Id="rId91136ad954ca8be52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91136ad954ca8be52.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>