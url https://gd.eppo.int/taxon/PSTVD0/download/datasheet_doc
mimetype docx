--- v7 (2026-03-12)
+++ v8 (2026-04-01)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Tomato bunchy top viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bunchy top of tomato, spindle tuber of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606369b3317462d6f" w:history="1">
+            <w:hyperlink r:id="rId621269cda8bac66e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599469b3317462ddc" w:history="1">
+            <w:hyperlink r:id="rId387169cda8bac674d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -465,86 +465,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSTVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55774111" name="name266769b33174633c2" descr="4533.jpg"/>
+                  <wp:docPr id="20275170" name="name542669cda8bac6cf0" descr="4533.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4533.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId698569b33174633c0" cstate="print"/>
+                          <a:blip r:embed="rId295469cda8bac6ced" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId799769b33174634ed" w:history="1">
+            <w:hyperlink r:id="rId936469cda8bac6e4b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1521,63 +1521,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). However, since PSTVd infections may remain symptomless in many hosts, there is some uncertainty on the current distribution (EFSA, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46255271" name="name324669b331746489b" descr="PSTVD0_distribution_map.jpg"/>
+            <wp:docPr id="85036159" name="name527669cda8bac829b" descr="PSTVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSTVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId670169b3317464897" cstate="print"/>
+                    <a:blip r:embed="rId513269cda8bac8298" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4041,51 +4041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336469b3317465aef" w:history="1">
+      <w:hyperlink r:id="rId636669cda8bac9596" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-221. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId692169b3317465b66" w:history="1">
+      <w:hyperlink r:id="rId162069cda8bac960d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4182,51 +4182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId428769b3317465bd3" w:history="1">
+      <w:hyperlink r:id="rId993769cda8bac967b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4252,51 +4252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId559069b3317465c45" w:history="1">
+      <w:hyperlink r:id="rId495169cda8bac975d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4371,51 +4371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 394-399. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId372369b3317465d21" w:history="1">
+      <w:hyperlink r:id="rId654669cda8bac9829" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4441,51 +4441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId585969b3317465d91" w:history="1">
+      <w:hyperlink r:id="rId862069cda8bac9a40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4531,51 +4531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId129669b3317465e20" w:history="1">
+      <w:hyperlink r:id="rId599569cda8bac9adb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4601,51 +4601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId357469b3317465e8d" w:history="1">
+      <w:hyperlink r:id="rId689169cda8bac9b77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4662,51 +4662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193469b3317465ef1" w:history="1">
+      <w:hyperlink r:id="rId571569cda8bac9be0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4741,51 +4741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414969b3317465f6d" w:history="1">
+      <w:hyperlink r:id="rId256869cda8bac9c5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4811,101 +4811,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId495469b3317465fdb" w:history="1">
+      <w:hyperlink r:id="rId510369cda8bac9d00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12689</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM7/new Pospiviroids. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press). Soon available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId546469b3317466041" w:history="1">
+      <w:hyperlink r:id="rId262269cda8bac9da8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5132,90 +5132,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247-250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) Diagnostic protocols for regulated pests. DP 7: Potato spindle tuber viroid. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId817569b3317466532" w:history="1">
+      <w:hyperlink r:id="rId259969cda8bac9fa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/8073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) International standard for phytosanitary measures 6. Surveillance. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId810969b3317466579" w:history="1">
+      <w:hyperlink r:id="rId879969cda8bac9fe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/615/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5754,51 +5754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owens RA &amp; Verhoeven JTJ (2009) Potato spindle tuber. External factsheets. Minnesota, USA. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APSnet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, unpaginated. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId661769b3317466ae6" w:history="1">
+      <w:hyperlink r:id="rId915169cda8baca4f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5949,51 +5949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId639069b3317466c6d" w:history="1">
+      <w:hyperlink r:id="rId325169cda8baca630" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1707. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId994669b33174676db" w:history="1">
+      <w:hyperlink r:id="rId976469cda8bacaf19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants10081707</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7543,51 +7543,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid fusituberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102269b331746784a" w:history="1">
+      <w:hyperlink r:id="rId112069cda8bacb038" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7746,63 +7746,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 105-109.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16699622" name="name637869b3317467d2b" descr="eu_funding_250.png"/>
+            <wp:docPr id="45353255" name="name896069cda8bacb6a4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId257169b3317467d29" cstate="print"/>
+                    <a:blip r:embed="rId514669cda8bacb6a2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7900,137 +7900,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67149052">
+  <w:abstractNum w:abstractNumId="96833189">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10326271">
+    <w:lvl w:ilvl="0" w:tplc="42348065">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10326271" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42348065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10326271" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42348065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10326271" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42348065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10326271" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42348065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10326271" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42348065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10326271" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42348065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10326271" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42348065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10326271" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42348065" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67149051">
+  <w:abstractNum w:abstractNumId="96833188">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17788540">
+    <w:lvl w:ilvl="0" w:tplc="31827735">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8782,55 +8782,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67149051">
-    <w:abstractNumId w:val="67149051"/>
+  <w:num w:numId="96833188">
+    <w:abstractNumId w:val="96833188"/>
   </w:num>
-  <w:num w:numId="67149052">
-    <w:abstractNumId w:val="67149052"/>
+  <w:num w:numId="96833189">
+    <w:abstractNumId w:val="96833189"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20380,51 +20380,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId677984135" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId375182776" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId606369b3317462d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId599469b3317462ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId799769b33174634ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId336469b3317465aef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId692169b3317465b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId428769b3317465bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId559069b3317465c45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId372369b3317465d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId585969b3317465d91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId129669b3317465e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId357469b3317465e8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId193469b3317465ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId414969b3317465f6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId495469b3317465fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId546469b3317466041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId817569b3317466532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId810969b3317466579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId661769b3317466ae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId639069b3317466c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId994669b33174676db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId102269b331746784a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId698569b33174633c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId698569b33174633c0.jpg"/><Relationship Id="rId670169b3317464897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId670169b3317464897.jpg"/><Relationship Id="rId257169b3317467d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId257169b3317467d29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId722767361" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId241405940" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId621269cda8bac66e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId387169cda8bac674d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId936469cda8bac6e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId636669cda8bac9596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId162069cda8bac960d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId993769cda8bac967b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId495169cda8bac975d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId654669cda8bac9829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId862069cda8bac9a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId599569cda8bac9adb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId689169cda8bac9b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId571569cda8bac9be0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId256869cda8bac9c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId510369cda8bac9d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId262269cda8bac9da8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId259969cda8bac9fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId879969cda8bac9fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId915169cda8baca4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId325169cda8baca630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId976469cda8bacaf19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId112069cda8bacb038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId295469cda8bac6ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId295469cda8bac6ced.jpg"/><Relationship Id="rId513269cda8bac8298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId513269cda8bac8298.jpg"/><Relationship Id="rId514669cda8bacb6a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId514669cda8bacb6a2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>