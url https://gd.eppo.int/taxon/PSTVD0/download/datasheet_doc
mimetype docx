--- v8 (2026-04-01)
+++ v9 (2026-04-27)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Tomato bunchy top viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bunchy top of tomato, spindle tuber of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621269cda8bac66e3" w:history="1">
+            <w:hyperlink r:id="rId544269eecf572eb8a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387169cda8bac674d" w:history="1">
+            <w:hyperlink r:id="rId388269eecf572ebf6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -465,86 +465,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSTVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20275170" name="name542669cda8bac6cf0" descr="4533.jpg"/>
+                  <wp:docPr id="73068721" name="name710469eecf572f33c" descr="4533.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4533.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId295469cda8bac6ced" cstate="print"/>
+                          <a:blip r:embed="rId323069eecf572f33a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId936469cda8bac6e4b" w:history="1">
+            <w:hyperlink r:id="rId675669eecf572f448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1521,63 +1521,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). However, since PSTVd infections may remain symptomless in many hosts, there is some uncertainty on the current distribution (EFSA, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85036159" name="name527669cda8bac829b" descr="PSTVD0_distribution_map.jpg"/>
+            <wp:docPr id="80594683" name="name372869eecf57307ab" descr="PSTVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSTVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId513269cda8bac8298" cstate="print"/>
+                    <a:blip r:embed="rId359569eecf57307a8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4041,51 +4041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId636669cda8bac9596" w:history="1">
+      <w:hyperlink r:id="rId222969eecf5731a8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-221. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162069cda8bac960d" w:history="1">
+      <w:hyperlink r:id="rId794969eecf5731b01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4182,51 +4182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId993769cda8bac967b" w:history="1">
+      <w:hyperlink r:id="rId130269eecf5731b6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4252,51 +4252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId495169cda8bac975d" w:history="1">
+      <w:hyperlink r:id="rId379869eecf5731be1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4371,51 +4371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 394-399. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId654669cda8bac9829" w:history="1">
+      <w:hyperlink r:id="rId279269eecf5731cba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4441,51 +4441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862069cda8bac9a40" w:history="1">
+      <w:hyperlink r:id="rId292669eecf5731d2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4531,51 +4531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId599569cda8bac9adb" w:history="1">
+      <w:hyperlink r:id="rId642069eecf5731dcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4601,51 +4601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId689169cda8bac9b77" w:history="1">
+      <w:hyperlink r:id="rId473269eecf5731e3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4662,51 +4662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId571569cda8bac9be0" w:history="1">
+      <w:hyperlink r:id="rId598069eecf5731ea4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4741,51 +4741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId256869cda8bac9c5d" w:history="1">
+      <w:hyperlink r:id="rId344269eecf5731f21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4811,101 +4811,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId510369cda8bac9d00" w:history="1">
+      <w:hyperlink r:id="rId869969eecf5731f90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12689</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM7/new Pospiviroids. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press). Soon available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId262269cda8bac9da8" w:history="1">
+      <w:hyperlink r:id="rId728669eecf5731fe4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5132,90 +5132,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247-250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) Diagnostic protocols for regulated pests. DP 7: Potato spindle tuber viroid. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId259969cda8bac9fa0" w:history="1">
+      <w:hyperlink r:id="rId259169eecf5732197" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/8073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) International standard for phytosanitary measures 6. Surveillance. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId879969cda8bac9fe1" w:history="1">
+      <w:hyperlink r:id="rId899869eecf57321d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/615/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5754,51 +5754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owens RA &amp; Verhoeven JTJ (2009) Potato spindle tuber. External factsheets. Minnesota, USA. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APSnet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, unpaginated. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId915169cda8baca4f5" w:history="1">
+      <w:hyperlink r:id="rId105069eecf5732585" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5949,51 +5949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId325169cda8baca630" w:history="1">
+      <w:hyperlink r:id="rId461869eecf57326d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1707. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId976469cda8bacaf19" w:history="1">
+      <w:hyperlink r:id="rId301769eecf5733018" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants10081707</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7543,51 +7543,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid fusituberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112069cda8bacb038" w:history="1">
+      <w:hyperlink r:id="rId765569eecf5733130" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7746,63 +7746,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 105-109.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45353255" name="name896069cda8bacb6a4" descr="eu_funding_250.png"/>
+            <wp:docPr id="70902574" name="name206769eecf57332fd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId514669cda8bacb6a2" cstate="print"/>
+                    <a:blip r:embed="rId232169eecf57332fc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7900,137 +7900,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96833189">
+  <w:abstractNum w:abstractNumId="35407752">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42348065">
+    <w:lvl w:ilvl="0" w:tplc="96912592">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42348065" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96912592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42348065" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96912592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42348065" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96912592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42348065" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96912592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42348065" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96912592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42348065" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96912592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42348065" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96912592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42348065" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96912592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96833188">
+  <w:abstractNum w:abstractNumId="35407751">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31827735">
+    <w:lvl w:ilvl="0" w:tplc="20051509">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8782,55 +8782,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96833188">
-    <w:abstractNumId w:val="96833188"/>
+  <w:num w:numId="35407751">
+    <w:abstractNumId w:val="35407751"/>
   </w:num>
-  <w:num w:numId="96833189">
-    <w:abstractNumId w:val="96833189"/>
+  <w:num w:numId="35407752">
+    <w:abstractNumId w:val="35407752"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20380,51 +20380,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId722767361" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId241405940" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId621269cda8bac66e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId387169cda8bac674d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId936469cda8bac6e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId636669cda8bac9596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId162069cda8bac960d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId993769cda8bac967b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId495169cda8bac975d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId654669cda8bac9829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId862069cda8bac9a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId599569cda8bac9adb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId689169cda8bac9b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId571569cda8bac9be0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId256869cda8bac9c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId510369cda8bac9d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId262269cda8bac9da8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId259969cda8bac9fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId879969cda8bac9fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId915169cda8baca4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId325169cda8baca630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId976469cda8bacaf19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId112069cda8bacb038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId295469cda8bac6ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId295469cda8bac6ced.jpg"/><Relationship Id="rId513269cda8bac8298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId513269cda8bac8298.jpg"/><Relationship Id="rId514669cda8bacb6a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId514669cda8bacb6a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId260812395" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId510125765" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId544269eecf572eb8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId388269eecf572ebf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId675669eecf572f448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId222969eecf5731a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId794969eecf5731b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId130269eecf5731b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId379869eecf5731be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId279269eecf5731cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId292669eecf5731d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId642069eecf5731dcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId473269eecf5731e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId598069eecf5731ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId344269eecf5731f21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId869969eecf5731f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId728669eecf5731fe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId259169eecf5732197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId899869eecf57321d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId105069eecf5732585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId461869eecf57326d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId301769eecf5733018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId765569eecf5733130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId323069eecf572f33a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId323069eecf572f33a.jpg"/><Relationship Id="rId359569eecf57307a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId359569eecf57307a8.jpg"/><Relationship Id="rId232169eecf57332fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId232169eecf57332fc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>