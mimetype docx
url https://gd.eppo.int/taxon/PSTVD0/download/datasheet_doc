--- v9 (2026-04-27)
+++ v10 (2026-06-06)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Tomato bunchy top viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bunchy top of tomato, spindle tuber of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544269eecf572eb8a" w:history="1">
+            <w:hyperlink r:id="rId57156a23b5414dcc5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388269eecf572ebf6" w:history="1">
+            <w:hyperlink r:id="rId95796a23b5414dd2f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -465,86 +465,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSTVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73068721" name="name710469eecf572f33c" descr="4533.jpg"/>
+                  <wp:docPr id="53954051" name="name46416a23b5414e320" descr="4533.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4533.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId323069eecf572f33a" cstate="print"/>
+                          <a:blip r:embed="rId66976a23b5414e31e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId675669eecf572f448" w:history="1">
+            <w:hyperlink r:id="rId32346a23b5414e441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1521,63 +1521,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). However, since PSTVd infections may remain symptomless in many hosts, there is some uncertainty on the current distribution (EFSA, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80594683" name="name372869eecf57307ab" descr="PSTVD0_distribution_map.jpg"/>
+            <wp:docPr id="37736749" name="name56516a23b5414f920" descr="PSTVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSTVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId359569eecf57307a8" cstate="print"/>
+                    <a:blip r:embed="rId57806a23b5414f91e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4041,51 +4041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId222969eecf5731a8b" w:history="1">
+      <w:hyperlink r:id="rId48066a23b54150b91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-221. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId794969eecf5731b01" w:history="1">
+      <w:hyperlink r:id="rId27246a23b54150c08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4182,51 +4182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130269eecf5731b6d" w:history="1">
+      <w:hyperlink r:id="rId27926a23b54150c74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4252,51 +4252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId379869eecf5731be1" w:history="1">
+      <w:hyperlink r:id="rId70396a23b54150ce7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4371,51 +4371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 394-399. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId279269eecf5731cba" w:history="1">
+      <w:hyperlink r:id="rId37016a23b54150dad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4441,51 +4441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292669eecf5731d2f" w:history="1">
+      <w:hyperlink r:id="rId67306a23b54150e1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4531,51 +4531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId642069eecf5731dcc" w:history="1">
+      <w:hyperlink r:id="rId43026a23b54150eb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4601,51 +4601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId473269eecf5731e3f" w:history="1">
+      <w:hyperlink r:id="rId48836a23b54150f21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4662,51 +4662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598069eecf5731ea4" w:history="1">
+      <w:hyperlink r:id="rId48386a23b54150f86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4741,51 +4741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId344269eecf5731f21" w:history="1">
+      <w:hyperlink r:id="rId36946a23b54151004" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4811,101 +4811,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId869969eecf5731f90" w:history="1">
+      <w:hyperlink r:id="rId47906a23b54151074" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12689</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM7/new Pospiviroids. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press). Soon available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId728669eecf5731fe4" w:history="1">
+      <w:hyperlink r:id="rId33496a23b541510e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5132,90 +5132,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247-250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) Diagnostic protocols for regulated pests. DP 7: Potato spindle tuber viroid. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId259169eecf5732197" w:history="1">
+      <w:hyperlink r:id="rId94496a23b541512a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/8073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) International standard for phytosanitary measures 6. Surveillance. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId899869eecf57321d7" w:history="1">
+      <w:hyperlink r:id="rId93406a23b541512e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/615/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5754,51 +5754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owens RA &amp; Verhoeven JTJ (2009) Potato spindle tuber. External factsheets. Minnesota, USA. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APSnet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, unpaginated. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105069eecf5732585" w:history="1">
+      <w:hyperlink r:id="rId58826a23b54151698" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5949,51 +5949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId461869eecf57326d3" w:history="1">
+      <w:hyperlink r:id="rId42106a23b541517d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1707. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId301769eecf5733018" w:history="1">
+      <w:hyperlink r:id="rId10186a23b541525af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants10081707</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7543,51 +7543,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid fusituberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId765569eecf5733130" w:history="1">
+      <w:hyperlink r:id="rId15376a23b541526d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7746,63 +7746,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 105-109.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70902574" name="name206769eecf57332fd" descr="eu_funding_250.png"/>
+            <wp:docPr id="48811077" name="name66866a23b54152881" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId232169eecf57332fc" cstate="print"/>
+                    <a:blip r:embed="rId52076a23b54152880" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7900,137 +7900,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35407752">
+  <w:abstractNum w:abstractNumId="56204490">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96912592">
+    <w:lvl w:ilvl="0" w:tplc="10984860">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96912592" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10984860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96912592" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10984860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96912592" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10984860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96912592" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10984860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96912592" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10984860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96912592" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10984860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96912592" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10984860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96912592" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10984860" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35407751">
+  <w:abstractNum w:abstractNumId="56204489">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20051509">
+    <w:lvl w:ilvl="0" w:tplc="89784828">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8782,55 +8782,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35407751">
-    <w:abstractNumId w:val="35407751"/>
+  <w:num w:numId="56204489">
+    <w:abstractNumId w:val="56204489"/>
   </w:num>
-  <w:num w:numId="35407752">
-    <w:abstractNumId w:val="35407752"/>
+  <w:num w:numId="56204490">
+    <w:abstractNumId w:val="56204490"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20380,51 +20380,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId260812395" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId510125765" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId544269eecf572eb8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId388269eecf572ebf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId675669eecf572f448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId222969eecf5731a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId794969eecf5731b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId130269eecf5731b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId379869eecf5731be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId279269eecf5731cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId292669eecf5731d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId642069eecf5731dcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId473269eecf5731e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId598069eecf5731ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId344269eecf5731f21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId869969eecf5731f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId728669eecf5731fe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId259169eecf5732197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId899869eecf57321d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId105069eecf5732585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId461869eecf57326d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId301769eecf5733018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId765569eecf5733130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId323069eecf572f33a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId323069eecf572f33a.jpg"/><Relationship Id="rId359569eecf57307a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId359569eecf57307a8.jpg"/><Relationship Id="rId232169eecf57332fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId232169eecf57332fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541963157" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId817746642" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57156a23b5414dcc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId95796a23b5414dd2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId32346a23b5414e441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId48066a23b54150b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId27246a23b54150c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId27926a23b54150c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId70396a23b54150ce7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId37016a23b54150dad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId67306a23b54150e1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId43026a23b54150eb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId48836a23b54150f21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId48386a23b54150f86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId36946a23b54151004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId47906a23b54151074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId33496a23b541510e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId94496a23b541512a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId93406a23b541512e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId58826a23b54151698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId42106a23b541517d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId10186a23b541525af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId15376a23b541526d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66976a23b5414e31e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66976a23b5414e31e.jpg"/><Relationship Id="rId57806a23b5414f91e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57806a23b5414f91e.jpg"/><Relationship Id="rId52076a23b54152880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52076a23b54152880.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>