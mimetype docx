--- v10 (2026-06-06)
+++ v11 (2026-06-26)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Tomato bunchy top viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bunchy top of tomato, spindle tuber of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57156a23b5414dcc5" w:history="1">
+            <w:hyperlink r:id="rId81716a3e2b6a56ea1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95796a23b5414dd2f" w:history="1">
+            <w:hyperlink r:id="rId59586a3e2b6a56f0f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -465,86 +465,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSTVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53954051" name="name46416a23b5414e320" descr="4533.jpg"/>
+                  <wp:docPr id="2221528" name="name33786a3e2b6a578d8" descr="4533.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4533.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66976a23b5414e31e" cstate="print"/>
+                          <a:blip r:embed="rId53146a3e2b6a578d6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32346a23b5414e441" w:history="1">
+            <w:hyperlink r:id="rId45476a3e2b6a57a24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1521,63 +1521,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). However, since PSTVd infections may remain symptomless in many hosts, there is some uncertainty on the current distribution (EFSA, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37736749" name="name56516a23b5414f920" descr="PSTVD0_distribution_map.jpg"/>
+            <wp:docPr id="68211897" name="name38426a3e2b6a589b1" descr="PSTVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSTVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57806a23b5414f91e" cstate="print"/>
+                    <a:blip r:embed="rId22036a3e2b6a589af" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4041,51 +4041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48066a23b54150b91" w:history="1">
+      <w:hyperlink r:id="rId67066a3e2b6a59c3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-221. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27246a23b54150c08" w:history="1">
+      <w:hyperlink r:id="rId18816a3e2b6a59cb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4182,51 +4182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27926a23b54150c74" w:history="1">
+      <w:hyperlink r:id="rId24796a3e2b6a59d37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4252,51 +4252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70396a23b54150ce7" w:history="1">
+      <w:hyperlink r:id="rId92926a3e2b6a59dba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4371,51 +4371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 394-399. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37016a23b54150dad" w:history="1">
+      <w:hyperlink r:id="rId89726a3e2b6a59e81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4441,51 +4441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67306a23b54150e1f" w:history="1">
+      <w:hyperlink r:id="rId29046a3e2b6a59f0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4531,51 +4531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43026a23b54150eb0" w:history="1">
+      <w:hyperlink r:id="rId93016a3e2b6a59f9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4601,51 +4601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48836a23b54150f21" w:history="1">
+      <w:hyperlink r:id="rId88336a3e2b6a5a027" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4662,51 +4662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48386a23b54150f86" w:history="1">
+      <w:hyperlink r:id="rId69306a3e2b6a5a090" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4741,51 +4741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36946a23b54151004" w:history="1">
+      <w:hyperlink r:id="rId11946a3e2b6a5a10e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4811,101 +4811,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47906a23b54151074" w:history="1">
+      <w:hyperlink r:id="rId68316a3e2b6a5a190" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12689</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM7/new Pospiviroids. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press). Soon available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33496a23b541510e3" w:history="1">
+      <w:hyperlink r:id="rId22726a3e2b6a5a1e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5132,90 +5132,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247-250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) Diagnostic protocols for regulated pests. DP 7: Potato spindle tuber viroid. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94496a23b541512a0" w:history="1">
+      <w:hyperlink r:id="rId46826a3e2b6a5a3b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/8073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) International standard for phytosanitary measures 6. Surveillance. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93406a23b541512e0" w:history="1">
+      <w:hyperlink r:id="rId51436a3e2b6a5a3f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/615/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5754,51 +5754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owens RA &amp; Verhoeven JTJ (2009) Potato spindle tuber. External factsheets. Minnesota, USA. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APSnet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, unpaginated. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58826a23b54151698" w:history="1">
+      <w:hyperlink r:id="rId29476a3e2b6a5a7cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5949,51 +5949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42106a23b541517d6" w:history="1">
+      <w:hyperlink r:id="rId72646a3e2b6a5a90f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1707. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10186a23b541525af" w:history="1">
+      <w:hyperlink r:id="rId43026a3e2b6a5b272" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants10081707</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7543,51 +7543,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid fusituberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15376a23b541526d1" w:history="1">
+      <w:hyperlink r:id="rId40196a3e2b6a5b386" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7746,63 +7746,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 105-109.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48811077" name="name66866a23b54152881" descr="eu_funding_250.png"/>
+            <wp:docPr id="98708092" name="name33236a3e2b6a5b683" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52076a23b54152880" cstate="print"/>
+                    <a:blip r:embed="rId22696a3e2b6a5b682" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7900,137 +7900,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56204490">
+  <w:abstractNum w:abstractNumId="79498745">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10984860">
+    <w:lvl w:ilvl="0" w:tplc="32445778">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10984860" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32445778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10984860" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32445778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10984860" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32445778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10984860" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32445778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10984860" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32445778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10984860" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32445778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10984860" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32445778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10984860" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32445778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56204489">
+  <w:abstractNum w:abstractNumId="79498744">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89784828">
+    <w:lvl w:ilvl="0" w:tplc="18768135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8782,55 +8782,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56204489">
-    <w:abstractNumId w:val="56204489"/>
+  <w:num w:numId="79498744">
+    <w:abstractNumId w:val="79498744"/>
   </w:num>
-  <w:num w:numId="56204490">
-    <w:abstractNumId w:val="56204490"/>
+  <w:num w:numId="79498745">
+    <w:abstractNumId w:val="79498745"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20380,51 +20380,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541963157" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId817746642" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57156a23b5414dcc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId95796a23b5414dd2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId32346a23b5414e441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId48066a23b54150b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId27246a23b54150c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId27926a23b54150c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId70396a23b54150ce7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId37016a23b54150dad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId67306a23b54150e1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId43026a23b54150eb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId48836a23b54150f21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId48386a23b54150f86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId36946a23b54151004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId47906a23b54151074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId33496a23b541510e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId94496a23b541512a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId93406a23b541512e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId58826a23b54151698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId42106a23b541517d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId10186a23b541525af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId15376a23b541526d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66976a23b5414e31e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66976a23b5414e31e.jpg"/><Relationship Id="rId57806a23b5414f91e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57806a23b5414f91e.jpg"/><Relationship Id="rId52076a23b54152880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52076a23b54152880.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId188972733" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId348693324" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81716a3e2b6a56ea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId59586a3e2b6a56f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId45476a3e2b6a57a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId67066a3e2b6a59c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId18816a3e2b6a59cb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId24796a3e2b6a59d37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId92926a3e2b6a59dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId89726a3e2b6a59e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId29046a3e2b6a59f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId93016a3e2b6a59f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId88336a3e2b6a5a027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId69306a3e2b6a5a090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId11946a3e2b6a5a10e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId68316a3e2b6a5a190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId22726a3e2b6a5a1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId46826a3e2b6a5a3b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId51436a3e2b6a5a3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId29476a3e2b6a5a7cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId72646a3e2b6a5a90f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId43026a3e2b6a5b272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId40196a3e2b6a5b386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53146a3e2b6a578d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53146a3e2b6a578d6.jpg"/><Relationship Id="rId22036a3e2b6a589af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22036a3e2b6a589af.jpg"/><Relationship Id="rId22696a3e2b6a5b682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22696a3e2b6a5b682.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>