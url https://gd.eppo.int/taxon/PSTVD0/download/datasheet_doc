--- v11 (2026-06-26)
+++ v12 (2026-07-26)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Tomato bunchy top viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bunchy top of tomato, spindle tuber of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81716a3e2b6a56ea1" w:history="1">
+            <w:hyperlink r:id="rId78396a65d781d3dcb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59586a3e2b6a56f0f" w:history="1">
+            <w:hyperlink r:id="rId30176a65d781d3e36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -465,86 +465,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSTVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2221528" name="name33786a3e2b6a578d8" descr="4533.jpg"/>
+                  <wp:docPr id="30503736" name="name10816a65d781d444f" descr="4533.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4533.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId53146a3e2b6a578d6" cstate="print"/>
+                          <a:blip r:embed="rId80316a65d781d444e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45476a3e2b6a57a24" w:history="1">
+            <w:hyperlink r:id="rId71286a65d781d457e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1521,63 +1521,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). However, since PSTVd infections may remain symptomless in many hosts, there is some uncertainty on the current distribution (EFSA, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68211897" name="name38426a3e2b6a589b1" descr="PSTVD0_distribution_map.jpg"/>
+            <wp:docPr id="75776637" name="name82706a65d781d5564" descr="PSTVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSTVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22036a3e2b6a589af" cstate="print"/>
+                    <a:blip r:embed="rId43726a65d781d5561" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4041,51 +4041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67066a3e2b6a59c3f" w:history="1">
+      <w:hyperlink r:id="rId21936a65d781d67fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-221. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18816a3e2b6a59cb6" w:history="1">
+      <w:hyperlink r:id="rId18506a65d781d6874" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4182,51 +4182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24796a3e2b6a59d37" w:history="1">
+      <w:hyperlink r:id="rId24326a65d781d68eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4252,51 +4252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92926a3e2b6a59dba" w:history="1">
+      <w:hyperlink r:id="rId14846a65d781d696c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4371,51 +4371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 394-399. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89726a3e2b6a59e81" w:history="1">
+      <w:hyperlink r:id="rId75016a65d781d6a2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4441,51 +4441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29046a3e2b6a59f0a" w:history="1">
+      <w:hyperlink r:id="rId45836a65d781d6ab8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4531,51 +4531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93016a3e2b6a59f9e" w:history="1">
+      <w:hyperlink r:id="rId24076a65d781d6b4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4601,51 +4601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88336a3e2b6a5a027" w:history="1">
+      <w:hyperlink r:id="rId71736a65d781d6bbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4662,51 +4662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69306a3e2b6a5a090" w:history="1">
+      <w:hyperlink r:id="rId42556a65d781d6c24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4741,51 +4741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11946a3e2b6a5a10e" w:history="1">
+      <w:hyperlink r:id="rId37316a65d781d6ca7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4811,101 +4811,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68316a3e2b6a5a190" w:history="1">
+      <w:hyperlink r:id="rId47956a65d781d6d26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12689</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM7/new Pospiviroids. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press). Soon available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22726a3e2b6a5a1e5" w:history="1">
+      <w:hyperlink r:id="rId11786a65d781d6d90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5132,90 +5132,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247-250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) Diagnostic protocols for regulated pests. DP 7: Potato spindle tuber viroid. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46826a3e2b6a5a3b5" w:history="1">
+      <w:hyperlink r:id="rId18916a65d781d6f48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/8073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) International standard for phytosanitary measures 6. Surveillance. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51436a3e2b6a5a3f6" w:history="1">
+      <w:hyperlink r:id="rId82656a65d781d6f88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/615/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5754,51 +5754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owens RA &amp; Verhoeven JTJ (2009) Potato spindle tuber. External factsheets. Minnesota, USA. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APSnet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, unpaginated. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29476a3e2b6a5a7cb" w:history="1">
+      <w:hyperlink r:id="rId67616a65d781d7340" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5949,51 +5949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72646a3e2b6a5a90f" w:history="1">
+      <w:hyperlink r:id="rId24756a65d781d7482" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1707. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43026a3e2b6a5b272" w:history="1">
+      <w:hyperlink r:id="rId33056a65d781d7de7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants10081707</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7543,51 +7543,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid fusituberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40196a3e2b6a5b386" w:history="1">
+      <w:hyperlink r:id="rId52456a65d781d7f00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7746,63 +7746,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 105-109.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98708092" name="name33236a3e2b6a5b683" descr="eu_funding_250.png"/>
+            <wp:docPr id="22795716" name="name20786a65d781d80e3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22696a3e2b6a5b682" cstate="print"/>
+                    <a:blip r:embed="rId24006a65d781d80e1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7900,137 +7900,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79498745">
+  <w:abstractNum w:abstractNumId="97207465">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32445778">
+    <w:lvl w:ilvl="0" w:tplc="55647480">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32445778" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55647480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32445778" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55647480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32445778" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55647480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32445778" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55647480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32445778" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55647480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32445778" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55647480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32445778" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55647480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32445778" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55647480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79498744">
+  <w:abstractNum w:abstractNumId="97207464">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18768135">
+    <w:lvl w:ilvl="0" w:tplc="40894355">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8782,55 +8782,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79498744">
-    <w:abstractNumId w:val="79498744"/>
+  <w:num w:numId="97207464">
+    <w:abstractNumId w:val="97207464"/>
   </w:num>
-  <w:num w:numId="79498745">
-    <w:abstractNumId w:val="79498745"/>
+  <w:num w:numId="97207465">
+    <w:abstractNumId w:val="97207465"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20380,51 +20380,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId188972733" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId348693324" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81716a3e2b6a56ea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId59586a3e2b6a56f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId45476a3e2b6a57a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId67066a3e2b6a59c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId18816a3e2b6a59cb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId24796a3e2b6a59d37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId92926a3e2b6a59dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId89726a3e2b6a59e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId29046a3e2b6a59f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId93016a3e2b6a59f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId88336a3e2b6a5a027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId69306a3e2b6a5a090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId11946a3e2b6a5a10e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId68316a3e2b6a5a190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId22726a3e2b6a5a1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId46826a3e2b6a5a3b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId51436a3e2b6a5a3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId29476a3e2b6a5a7cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId72646a3e2b6a5a90f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId43026a3e2b6a5b272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId40196a3e2b6a5b386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53146a3e2b6a578d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53146a3e2b6a578d6.jpg"/><Relationship Id="rId22036a3e2b6a589af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22036a3e2b6a589af.jpg"/><Relationship Id="rId22696a3e2b6a5b682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22696a3e2b6a5b682.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId607585636" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId851940934" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78396a65d781d3dcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId30176a65d781d3e36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId71286a65d781d457e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId21936a65d781d67fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId18506a65d781d6874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId24326a65d781d68eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId14846a65d781d696c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId75016a65d781d6a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId45836a65d781d6ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId24076a65d781d6b4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId71736a65d781d6bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId42556a65d781d6c24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId37316a65d781d6ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId47956a65d781d6d26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId11786a65d781d6d90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId18916a65d781d6f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId82656a65d781d6f88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId67616a65d781d7340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId24756a65d781d7482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId33056a65d781d7de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId52456a65d781d7f00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80316a65d781d444e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80316a65d781d444e.jpg"/><Relationship Id="rId43726a65d781d5561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43726a65d781d5561.jpg"/><Relationship Id="rId24006a65d781d80e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24006a65d781d80e1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>