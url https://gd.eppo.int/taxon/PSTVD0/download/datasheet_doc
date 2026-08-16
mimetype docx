--- v12 (2026-07-26)
+++ v13 (2026-08-16)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Tomato bunchy top viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bunchy top of tomato, spindle tuber of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78396a65d781d3dcb" w:history="1">
+            <w:hyperlink r:id="rId71616a8175af77067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30176a65d781d3e36" w:history="1">
+            <w:hyperlink r:id="rId13656a8175af770d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -465,86 +465,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSTVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30503736" name="name10816a65d781d444f" descr="4533.jpg"/>
+                  <wp:docPr id="16641631" name="name46976a8175af77be1" descr="4533.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4533.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80316a65d781d444e" cstate="print"/>
+                          <a:blip r:embed="rId38416a8175af77bdd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71286a65d781d457e" w:history="1">
+            <w:hyperlink r:id="rId72536a8175af77d13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1521,63 +1521,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). However, since PSTVd infections may remain symptomless in many hosts, there is some uncertainty on the current distribution (EFSA, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75776637" name="name82706a65d781d5564" descr="PSTVD0_distribution_map.jpg"/>
+            <wp:docPr id="56363034" name="name99656a8175af7902d" descr="PSTVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSTVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43726a65d781d5561" cstate="print"/>
+                    <a:blip r:embed="rId46776a8175af79029" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4041,51 +4041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21936a65d781d67fe" w:history="1">
+      <w:hyperlink r:id="rId82166a8175af7a326" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-221. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18506a65d781d6874" w:history="1">
+      <w:hyperlink r:id="rId86976a8175af7a39e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4182,51 +4182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24326a65d781d68eb" w:history="1">
+      <w:hyperlink r:id="rId81056a8175af7a40b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4252,51 +4252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14846a65d781d696c" w:history="1">
+      <w:hyperlink r:id="rId96756a8175af7a481" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4371,51 +4371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 394-399. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75016a65d781d6a2f" w:history="1">
+      <w:hyperlink r:id="rId80506a8175af7a547" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4441,51 +4441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45836a65d781d6ab8" w:history="1">
+      <w:hyperlink r:id="rId92786a8175af7a5c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4531,51 +4531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24076a65d781d6b4c" w:history="1">
+      <w:hyperlink r:id="rId53736a8175af7a65c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4601,51 +4601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71736a65d781d6bbe" w:history="1">
+      <w:hyperlink r:id="rId73266a8175af7a6cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4662,51 +4662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42556a65d781d6c24" w:history="1">
+      <w:hyperlink r:id="rId83446a8175af7a731" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4741,51 +4741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37316a65d781d6ca7" w:history="1">
+      <w:hyperlink r:id="rId52246a8175af7a7b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4811,101 +4811,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47956a65d781d6d26" w:history="1">
+      <w:hyperlink r:id="rId81926a8175af7a81f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12689</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM7/new Pospiviroids. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press). Soon available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11786a65d781d6d90" w:history="1">
+      <w:hyperlink r:id="rId81526a8175af7a872" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5132,90 +5132,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247-250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) Diagnostic protocols for regulated pests. DP 7: Potato spindle tuber viroid. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18916a65d781d6f48" w:history="1">
+      <w:hyperlink r:id="rId36096a8175af7aa3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/8073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) International standard for phytosanitary measures 6. Surveillance. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82656a65d781d6f88" w:history="1">
+      <w:hyperlink r:id="rId17816a8175af7aa7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/615/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5754,51 +5754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owens RA &amp; Verhoeven JTJ (2009) Potato spindle tuber. External factsheets. Minnesota, USA. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APSnet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, unpaginated. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67616a65d781d7340" w:history="1">
+      <w:hyperlink r:id="rId88766a8175af7ae3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5949,51 +5949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24756a65d781d7482" w:history="1">
+      <w:hyperlink r:id="rId32066a8175af7af79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1707. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33056a65d781d7de7" w:history="1">
+      <w:hyperlink r:id="rId10476a8175af7b8ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants10081707</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7543,51 +7543,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid fusituberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52456a65d781d7f00" w:history="1">
+      <w:hyperlink r:id="rId61216a8175af7ba0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7746,63 +7746,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 105-109.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22795716" name="name20786a65d781d80e3" descr="eu_funding_250.png"/>
+            <wp:docPr id="6977716" name="name37116a8175af7bdb8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24006a65d781d80e1" cstate="print"/>
+                    <a:blip r:embed="rId65316a8175af7bdb6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7900,137 +7900,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97207465">
+  <w:abstractNum w:abstractNumId="73061629">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55647480">
+    <w:lvl w:ilvl="0" w:tplc="23077604">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55647480" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23077604" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55647480" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23077604" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55647480" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23077604" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55647480" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23077604" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55647480" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23077604" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55647480" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23077604" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55647480" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23077604" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55647480" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23077604" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97207464">
+  <w:abstractNum w:abstractNumId="73061628">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40894355">
+    <w:lvl w:ilvl="0" w:tplc="95640047">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8782,55 +8782,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97207464">
-    <w:abstractNumId w:val="97207464"/>
+  <w:num w:numId="73061628">
+    <w:abstractNumId w:val="73061628"/>
   </w:num>
-  <w:num w:numId="97207465">
-    <w:abstractNumId w:val="97207465"/>
+  <w:num w:numId="73061629">
+    <w:abstractNumId w:val="73061629"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20380,51 +20380,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId607585636" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId851940934" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78396a65d781d3dcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId30176a65d781d3e36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId71286a65d781d457e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId21936a65d781d67fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId18506a65d781d6874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId24326a65d781d68eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId14846a65d781d696c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId75016a65d781d6a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId45836a65d781d6ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId24076a65d781d6b4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId71736a65d781d6bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId42556a65d781d6c24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId37316a65d781d6ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId47956a65d781d6d26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId11786a65d781d6d90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId18916a65d781d6f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId82656a65d781d6f88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId67616a65d781d7340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId24756a65d781d7482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId33056a65d781d7de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId52456a65d781d7f00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80316a65d781d444e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80316a65d781d444e.jpg"/><Relationship Id="rId43726a65d781d5561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43726a65d781d5561.jpg"/><Relationship Id="rId24006a65d781d80e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24006a65d781d80e1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId432471021" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId493347374" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71616a8175af77067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId13656a8175af770d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId72536a8175af77d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId82166a8175af7a326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId86976a8175af7a39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId81056a8175af7a40b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId96756a8175af7a481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId80506a8175af7a547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId92786a8175af7a5c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId53736a8175af7a65c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId73266a8175af7a6cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId83446a8175af7a731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId52246a8175af7a7b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId81926a8175af7a81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId81526a8175af7a872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId36096a8175af7aa3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId17816a8175af7aa7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId88766a8175af7ae3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId32066a8175af7af79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId10476a8175af7b8ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId61216a8175af7ba0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38416a8175af77bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38416a8175af77bdd.jpg"/><Relationship Id="rId46776a8175af79029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46776a8175af79029.jpg"/><Relationship Id="rId65316a8175af7bdb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65316a8175af7bdb6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>