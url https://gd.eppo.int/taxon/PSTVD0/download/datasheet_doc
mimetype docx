--- v13 (2026-08-16)
+++ v14 (2026-09-05)
@@ -347,51 +347,51 @@
               <w:t xml:space="preserve">Tomato bunchy top viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bunchy top of tomato, spindle tuber of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71616a8175af77067" w:history="1">
+            <w:hyperlink r:id="rId41156a9bdf4bbab7c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -407,51 +407,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13656a8175af770d4" w:history="1">
+            <w:hyperlink r:id="rId72826a9bdf4bbabea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -465,86 +465,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSTVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16641631" name="name46976a8175af77be1" descr="4533.jpg"/>
+                  <wp:docPr id="25429966" name="name71426a9bdf4bbb50d" descr="4533.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="4533.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38416a8175af77bdd" cstate="print"/>
+                          <a:blip r:embed="rId89796a9bdf4bbb50b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72536a8175af77d13" w:history="1">
+            <w:hyperlink r:id="rId12726a9bdf4bbb663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1521,63 +1521,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). However, since PSTVd infections may remain symptomless in many hosts, there is some uncertainty on the current distribution (EFSA, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56363034" name="name99656a8175af7902d" descr="PSTVD0_distribution_map.jpg"/>
+            <wp:docPr id="65268178" name="name39346a9bdf4bbca26" descr="PSTVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSTVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46776a8175af79029" cstate="print"/>
+                    <a:blip r:embed="rId16906a9bdf4bbca23" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4041,51 +4041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82166a8175af7a326" w:history="1">
+      <w:hyperlink r:id="rId92546a9bdf4bbdcbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4111,51 +4111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-221. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86976a8175af7a39e" w:history="1">
+      <w:hyperlink r:id="rId61856a9bdf4bbdd34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4182,51 +4182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81056a8175af7a40b" w:history="1">
+      <w:hyperlink r:id="rId76426a9bdf4bbdda1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4252,51 +4252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 31-52. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96756a8175af7a481" w:history="1">
+      <w:hyperlink r:id="rId54816a9bdf4bbde14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4371,51 +4371,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 394-399. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80506a8175af7a547" w:history="1">
+      <w:hyperlink r:id="rId36496a9bdf4bbded7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4441,51 +4441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 40-48. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92786a8175af7a5c5" w:history="1">
+      <w:hyperlink r:id="rId70876a9bdf4bbdf46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4531,51 +4531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68-72. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53736a8175af7a65c" w:history="1">
+      <w:hyperlink r:id="rId73596a9bdf4bbdffc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4601,51 +4601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73266a8175af7a6cc" w:history="1">
+      <w:hyperlink r:id="rId46626a9bdf4bbe097" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4662,51 +4662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83446a8175af7a731" w:history="1">
+      <w:hyperlink r:id="rId16876a9bdf4bbe102" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4741,51 +4741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 452-479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52246a8175af7a7b0" w:history="1">
+      <w:hyperlink r:id="rId26396a9bdf4bbe182" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4811,101 +4811,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 372-382. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81926a8175af7a81f" w:history="1">
+      <w:hyperlink r:id="rId43716a9bdf4bbe1f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/epp.12689</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Standard PM7/new Pospiviroids. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press). Soon available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81526a8175af7a872" w:history="1">
+      <w:hyperlink r:id="rId69746a9bdf4bbe246" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSTVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5132,90 +5132,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 247-250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2016) Diagnostic protocols for regulated pests. DP 7: Potato spindle tuber viroid. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36096a8175af7aa3c" w:history="1">
+      <w:hyperlink r:id="rId79376a9bdf4bbe3fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/8073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) International standard for phytosanitary measures 6. Surveillance. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17816a8175af7aa7d" w:history="1">
+      <w:hyperlink r:id="rId10956a9bdf4bbe439" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/615/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Assessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5754,51 +5754,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owens RA &amp; Verhoeven JTJ (2009) Potato spindle tuber. External factsheets. Minnesota, USA. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APSnet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, unpaginated. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88766a8175af7ae3f" w:history="1">
+      <w:hyperlink r:id="rId72826a9bdf4bbe7fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 23-12-2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5949,51 +5949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-558. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32066a8175af7af79" w:history="1">
+      <w:hyperlink r:id="rId19546a9bdf4bbe93c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7375,51 +7375,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1707. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10476a8175af7b8ee" w:history="1">
+      <w:hyperlink r:id="rId11856a9bdf4bbf25c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants10081707</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7543,51 +7543,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pospiviroid fusituberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61216a8175af7ba0c" w:history="1">
+      <w:hyperlink r:id="rId80806a9bdf4bbf374" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7746,63 +7746,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 105-109.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6977716" name="name37116a8175af7bdb8" descr="eu_funding_250.png"/>
+            <wp:docPr id="18371555" name="name83276a9bdf4bbf71d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65316a8175af7bdb6" cstate="print"/>
+                    <a:blip r:embed="rId30266a9bdf4bbf71c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7900,137 +7900,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73061629">
+  <w:abstractNum w:abstractNumId="65902761">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23077604">
+    <w:lvl w:ilvl="0" w:tplc="14560708">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23077604" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14560708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23077604" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14560708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23077604" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14560708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23077604" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14560708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23077604" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14560708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23077604" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14560708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23077604" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14560708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23077604" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14560708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73061628">
+  <w:abstractNum w:abstractNumId="65902760">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95640047">
+    <w:lvl w:ilvl="0" w:tplc="82821310">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8782,55 +8782,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73061628">
-    <w:abstractNumId w:val="73061628"/>
+  <w:num w:numId="65902760">
+    <w:abstractNumId w:val="65902760"/>
   </w:num>
-  <w:num w:numId="73061629">
-    <w:abstractNumId w:val="73061629"/>
+  <w:num w:numId="65902761">
+    <w:abstractNumId w:val="65902761"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20380,51 +20380,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId432471021" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId493347374" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71616a8175af77067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId13656a8175af770d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId72536a8175af77d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId82166a8175af7a326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId86976a8175af7a39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId81056a8175af7a40b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId96756a8175af7a481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId80506a8175af7a547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId92786a8175af7a5c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId53736a8175af7a65c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId73266a8175af7a6cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId83446a8175af7a731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId52246a8175af7a7b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId81926a8175af7a81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId81526a8175af7a872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId36096a8175af7aa3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId17816a8175af7aa7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId88766a8175af7ae3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId32066a8175af7af79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId10476a8175af7b8ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId61216a8175af7ba0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38416a8175af77bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38416a8175af77bdd.jpg"/><Relationship Id="rId46776a8175af79029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46776a8175af79029.jpg"/><Relationship Id="rId65316a8175af7bdb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65316a8175af7bdb6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId451143856" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId575955471" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41156a9bdf4bbab7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/" TargetMode="External"/><Relationship Id="rId72826a9bdf4bbabea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/categorization" TargetMode="External"/><Relationship Id="rId12726a9bdf4bbb663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/photos" TargetMode="External"/><Relationship Id="rId92546a9bdf4bbdcbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId61856a9bdf4bbdd34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId76426a9bdf4bbdda1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId54816a9bdf4bbde14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId36496a9bdf4bbded7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId70876a9bdf4bbdf46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId73596a9bdf4bbdffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId46626a9bdf4bbe097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId16876a9bdf4bbe102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId26396a9bdf4bbe182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId43716a9bdf4bbe1f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/epp.12689" TargetMode="External"/><Relationship Id="rId69746a9bdf4bbe246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSTVD0/documents" TargetMode="External"/><Relationship Id="rId79376a9bdf4bbe3fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/8073/" TargetMode="External"/><Relationship Id="rId10956a9bdf4bbe439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/615/" TargetMode="External"/><Relationship Id="rId72826a9bdf4bbe7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/disandpath/viral/pdlessons/Pages/PotatoSpindleTuber.aspx" TargetMode="External"/><Relationship Id="rId19546a9bdf4bbe93c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId11856a9bdf4bbf25c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants10081707" TargetMode="External"/><Relationship Id="rId80806a9bdf4bbf374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89796a9bdf4bbb50b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89796a9bdf4bbb50b.jpg"/><Relationship Id="rId16906a9bdf4bbca23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16906a9bdf4bbca23.jpg"/><Relationship Id="rId30266a9bdf4bbf71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30266a9bdf4bbf71c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>