--- v7 (2026-08-26)
+++ v8 (2026-09-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PSIGU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>TETRME</t>
   </si>
   <si>
     <t>Tetranychus mexicanus</t>
   </si>
   <si>
     <t>* EPPO (2023) Pest risk analysis for Tetranychus mexicanus. EPPO, Paris
 ------- uncertain host (see PRA for details)
 * Ochoa R, Aguilar H &amp; Vargas C (1994) Phytophagous mites of America Central: an illustrated guide. CATIE.</t>
@@ -386,50 +386,59 @@
     <t>* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis rosa. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=62
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CERPFL</t>
   </si>
   <si>
     <t>Ceroplastes floridensis (as Psidium)</t>
   </si>
   <si>
     <t>COLLAC</t>
   </si>
   <si>
     <t>Colletotrichum acutatum sensu lato</t>
   </si>
   <si>
     <t>COLLFC</t>
   </si>
   <si>
     <t>Colletotrichum fructicola</t>
   </si>
   <si>
     <t>* EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, MacLeod A, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappala L,  Migheli Q, Vloutoglou I, Campese C, Maiorano A, Streissl F, Reignault PL (2021) Scientific Opinion on the pest categorisation of Colletotrichum fructicola. EFSA Journal 19(8), 6803, 41 pp
 * Zhu Y, Peng R, Ran R, Wu F, Ma H, Chen J, Wu J (2026) First report of Colletotrichum fructicola causing fruit rot in Psidium guajava in China. Plant Disease (early view) https://doi.org/10.1094/PDIS-12-25-2604-PDN</t>
+  </si>
+  <si>
+    <t>QUADPE</t>
+  </si>
+  <si>
+    <t>Comstockaspis perniciosa</t>
+  </si>
+  <si>
+    <t>* Hernández-Ruiz A, Gonzaga-Segura AJ, Castrejón-Gómez VR (2026) Scale insects (Hemiptera: Coccomorpha) of agricultural amportance in Mexico. Journal of Entomological Science 61(3), 528–559. doi:10.18474/JES25-42</t>
   </si>
   <si>
     <t>DACUCI</t>
   </si>
   <si>
     <t>Dacus ciliatus</t>
   </si>
   <si>
     <t>* McQuate GT, Liquido NJ, Nakamichi KAA (2018) Host plant records of the lesser pumpkin fly, Dacus ciliatus Loew (Diptera: Tephritidae), Version 1.0. Available online at: USDA Compendium of Fruit Fly Host Information (CoFFHI), Edition 3.1.</t>
   </si>
   <si>
     <t>DICHPU</t>
   </si>
   <si>
     <t>Dichocrocis punctiferalis</t>
   </si>
   <si>
     <t>DROSSU</t>
   </si>
   <si>
     <t>Drosophila suzukii</t>
   </si>
   <si>
     <t>* Barreto-Barriga O, Pérez-Pérez M, Flores-González E, Juárez-Gutiérrez AC, Pineda-Guillermo S, Segura-Ledesma S, Ibarra-Bautista B, Rebollar-Alviter Á (2024) Seasonal trend and alternative host plants of drosophila suzukii in blackberry crops from Mexico. Phytoparasitica. 52 https://doi.org/10/1007/s12600-024-01170-6</t>
   </si>
@@ -1267,51 +1276,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D94"/>
+  <dimension ref="A1:D95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1817,65 +1826,65 @@
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>12</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" t="s">
         <v>111</v>
       </c>
       <c r="D38" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>12</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" t="s">
         <v>114</v>
       </c>
-      <c r="D39"/>
+      <c r="D39" t="s">
+        <v>115</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C40" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="D40" t="s">
         <v>117</v>
       </c>
+      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>12</v>
       </c>
       <c r="B41" t="s">
         <v>118</v>
       </c>
       <c r="C41" t="s">
         <v>119</v>
       </c>
       <c r="D41" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>12</v>
       </c>
       <c r="B42" t="s">
         <v>121</v>
       </c>
       <c r="C42" t="s">
         <v>122</v>
       </c>
@@ -1941,289 +1950,291 @@
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>12</v>
       </c>
       <c r="B47" t="s">
         <v>136</v>
       </c>
       <c r="C47" t="s">
         <v>137</v>
       </c>
       <c r="D47" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>12</v>
       </c>
       <c r="B48" t="s">
         <v>139</v>
       </c>
       <c r="C48" t="s">
         <v>140</v>
       </c>
-      <c r="D48"/>
+      <c r="D48" t="s">
+        <v>141</v>
+      </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>12</v>
       </c>
       <c r="B49" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C49" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="D49" t="s">
         <v>143</v>
       </c>
+      <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>12</v>
       </c>
       <c r="B50" t="s">
         <v>144</v>
       </c>
       <c r="C50" t="s">
         <v>145</v>
       </c>
-      <c r="D50"/>
+      <c r="D50" t="s">
+        <v>146</v>
+      </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>12</v>
       </c>
       <c r="B51" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C51" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="D51" t="s">
         <v>148</v>
       </c>
+      <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>12</v>
       </c>
       <c r="B52" t="s">
         <v>149</v>
       </c>
       <c r="C52" t="s">
         <v>150</v>
       </c>
       <c r="D52" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>12</v>
       </c>
       <c r="B53" t="s">
         <v>152</v>
       </c>
       <c r="C53" t="s">
         <v>153</v>
       </c>
-      <c r="D53"/>
+      <c r="D53" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>12</v>
       </c>
       <c r="B54" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C54" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="D54" t="s">
         <v>156</v>
       </c>
+      <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>12</v>
       </c>
       <c r="B55" t="s">
         <v>157</v>
       </c>
       <c r="C55" t="s">
         <v>158</v>
       </c>
       <c r="D55" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>12</v>
       </c>
       <c r="B56" t="s">
         <v>160</v>
       </c>
       <c r="C56" t="s">
         <v>161</v>
       </c>
-      <c r="D56"/>
+      <c r="D56" t="s">
+        <v>162</v>
+      </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>12</v>
       </c>
       <c r="B57" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C57" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D57" t="s">
-        <v>164</v>
+        <v>112</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>12</v>
       </c>
       <c r="B58" t="s">
         <v>165</v>
       </c>
       <c r="C58" t="s">
         <v>166</v>
       </c>
-      <c r="D58"/>
+      <c r="D58" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>12</v>
       </c>
       <c r="B59" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C59" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="D59" t="s">
         <v>169</v>
       </c>
+      <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>12</v>
       </c>
       <c r="B60" t="s">
         <v>170</v>
       </c>
       <c r="C60" t="s">
         <v>171</v>
       </c>
       <c r="D60" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>12</v>
       </c>
       <c r="B61" t="s">
         <v>173</v>
       </c>
       <c r="C61" t="s">
         <v>174</v>
       </c>
-      <c r="D61"/>
+      <c r="D61" t="s">
+        <v>175</v>
+      </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>12</v>
       </c>
       <c r="B62" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C62" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>12</v>
       </c>
       <c r="B63" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C63" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="D63" t="s">
         <v>179</v>
       </c>
+      <c r="D63"/>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>12</v>
       </c>
       <c r="B64" t="s">
         <v>180</v>
       </c>
       <c r="C64" t="s">
         <v>181</v>
       </c>
       <c r="D64" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>12</v>
       </c>
       <c r="B65" t="s">
+        <v>183</v>
+      </c>
+      <c r="C65" t="s">
+        <v>184</v>
+      </c>
+      <c r="D65" t="s">
         <v>182</v>
       </c>
-      <c r="C65" t="s">
-[...2 lines deleted...]
-      <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>12</v>
       </c>
       <c r="B66" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C66" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="D66" t="s">
         <v>186</v>
       </c>
+      <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>12</v>
       </c>
       <c r="B67" t="s">
         <v>187</v>
       </c>
       <c r="C67" t="s">
         <v>188</v>
       </c>
       <c r="D67" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>12</v>
       </c>
       <c r="B68" t="s">
         <v>190</v>
       </c>
       <c r="C68" t="s">
         <v>191</v>
       </c>
@@ -2351,264 +2362,278 @@
         <v>217</v>
       </c>
       <c r="C77" t="s">
         <v>218</v>
       </c>
       <c r="D77" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>12</v>
       </c>
       <c r="B78" t="s">
         <v>220</v>
       </c>
       <c r="C78" t="s">
         <v>221</v>
       </c>
       <c r="D78" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
+        <v>12</v>
+      </c>
+      <c r="B79" t="s">
         <v>223</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" t="s">
         <v>224</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B80" t="s">
         <v>227</v>
       </c>
       <c r="C80" t="s">
         <v>228</v>
       </c>
       <c r="D80" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B81" t="s">
         <v>230</v>
       </c>
       <c r="C81" t="s">
         <v>231</v>
       </c>
       <c r="D81" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B82" t="s">
         <v>233</v>
       </c>
       <c r="C82" t="s">
         <v>234</v>
       </c>
       <c r="D82" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B83" t="s">
         <v>236</v>
       </c>
       <c r="C83" t="s">
         <v>237</v>
       </c>
       <c r="D83" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B84" t="s">
         <v>239</v>
       </c>
       <c r="C84" t="s">
         <v>240</v>
       </c>
       <c r="D84" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B85" t="s">
         <v>242</v>
       </c>
       <c r="C85" t="s">
         <v>243</v>
       </c>
       <c r="D85" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B86" t="s">
         <v>245</v>
       </c>
       <c r="C86" t="s">
         <v>246</v>
       </c>
       <c r="D86" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B87" t="s">
         <v>248</v>
       </c>
       <c r="C87" t="s">
         <v>249</v>
       </c>
       <c r="D87" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B88" t="s">
         <v>251</v>
       </c>
       <c r="C88" t="s">
         <v>252</v>
       </c>
       <c r="D88" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B89" t="s">
         <v>254</v>
       </c>
       <c r="C89" t="s">
         <v>255</v>
       </c>
-      <c r="D89"/>
+      <c r="D89" t="s">
+        <v>256</v>
+      </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B90" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C90" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D90"/>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B91" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C91" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D91"/>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B92" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C92" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="D92" t="s">
         <v>262</v>
       </c>
+      <c r="D92"/>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B93" t="s">
         <v>263</v>
       </c>
       <c r="C93" t="s">
         <v>264</v>
       </c>
       <c r="D93" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B94" t="s">
         <v>266</v>
       </c>
       <c r="C94" t="s">
         <v>267</v>
       </c>
       <c r="D94" t="s">
         <v>268</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95" t="s">
+        <v>226</v>
+      </c>
+      <c r="B95" t="s">
+        <v>269</v>
+      </c>
+      <c r="C95" t="s">
+        <v>270</v>
+      </c>
+      <c r="D95" t="s">
+        <v>271</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">