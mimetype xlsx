--- v8 (2026-09-17)
+++ v9 (2026-10-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PSIGU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>TETRME</t>
   </si>
   <si>
     <t>Tetranychus mexicanus</t>
   </si>
   <si>
     <t>* EPPO (2023) Pest risk analysis for Tetranychus mexicanus. EPPO, Paris
 ------- uncertain host (see PRA for details)
 * Ochoa R, Aguilar H &amp; Vargas C (1994) Phytophagous mites of America Central: an illustrated guide. CATIE.</t>
@@ -164,61 +164,50 @@
 * Stone A (1942) The fruitflies of the genus Anastrepha. USDA Miscellaneous Publications 439, 112 pp.</t>
   </si>
   <si>
     <t>ANSTOB</t>
   </si>
   <si>
     <t>Anastrepha obliqua</t>
   </si>
   <si>
     <t>* Costa DRd, Leite SA, Santos MPd, Coelho BS, Moreira AA, Silva CADd, Joachim-Bravo IS, Castellani MA (2021) Influence of Mineral Particle Films and Biomaterials on Guava Fruits and Implications for the Oviposition of Anastrepha obliqua (Macquart) (Diptera: Tephritidae). Insects 12(5):373. https://doi.org/10.3390/insects12050373
 ------- confirmed host.
 * Barreto MR, de Sousa MD, Adaime R, Zucchi RA (2022) Fruit flies in the Mato Grosso state, Brazil: Increasing knowledge about diversity, host plants and parasitoids. Revista Brasileira de Ciências Agrárias 17(2), e1500</t>
   </si>
   <si>
     <t>ANSTSE</t>
   </si>
   <si>
     <t>Anastrepha serpentina</t>
   </si>
   <si>
     <t>* Eskafi FM, Cunningham RT (1987) Host plants of fruit flies (Diptera: Tephritidae) of economic importance in Guatemala. Florida Entomologist 70(1), 116–123.
 * Steck GJ, Carroll LE, Celedonio-Hurtado H, Guillen-Aguilar J (1990) Methods for identification of Anastrepha larvae (Diptera: Tephritidae), and key to 13 species. Proceedings of the Entomological Society of Washington 92(2), 333–346.
 * Vayssières JF, Cayol JP, Caplong P, Séguret J, Midgarden D, van Sauers-Muller A (2013) Diversity of fruit fly (Diptera: Tephritidae) species in French Guiana: Their main host plants and associated parasitoids during the period 1994–2003 and prospects for management. Fruits 68(3), 219–243.</t>
   </si>
   <si>
-    <t>ANSTST</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">* Martins de Almeida LB, Coelho JB, Uchoa MA, Gisloti LJ (2019) Diversity of Fruit Flies (Diptera: Tephritoidea) and Their Host Plants in a Conservation Unit from Midwestern Brazil. Florida Entomologist, 102(3), 562-570. https://doi.org/10.1653/024.102.0333
-------- confirmed host
-</t>
-[...1 lines deleted...]
-  <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis</t>
   </si>
   <si>
     <t>* Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.
 * Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
   </si>
   <si>
     <t>Anoplophora chinensis (as Psidium)</t>
   </si>
   <si>
     <t>* Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
   </si>
   <si>
     <t>AONDCI</t>
   </si>
   <si>
     <t>Aonidiella citrina</t>
   </si>
   <si>
     <t>PUCCPS</t>
   </si>
   <si>
@@ -695,50 +684,59 @@
   </si>
   <si>
     <t>Spodoptera littoralis</t>
   </si>
   <si>
     <t>* Salama HS, Dimetry NZ, Salem SA (1970) On the host preference and biology of the cotton leaf worm Spodoptera littoralis Bois. Zeitschrift für Angewandte Entomologie 67(1-4), 261–266.</t>
   </si>
   <si>
     <t>PRODOR</t>
   </si>
   <si>
     <t>Spodoptera ornithogalli</t>
   </si>
   <si>
     <t>* Brito R, Specht A, Gonçalves GL, Moreira GRP, Carneiro E, Santos FL, Roque-Specht VF, Mielke OHH, Casagrande MM (2019) Spodoptera marima: a new synonym of Spodoptera ornithogalli (Lepidoptera: Noctuidae), with notes on adult morphology, host plant use and genetic variation along its geographic range. Neotropical Entomology 48(3), 433-448.
 * Coto D, Saunders JL, Vargas-S CL, King ABS (1995) Plagas invertebradas de cultivos tropicales con énfasis em América Central-Um invetário. Turrialba, CATIE, 200 pp.</t>
   </si>
   <si>
     <t>TETREV</t>
   </si>
   <si>
     <t>Tetranychus evansi</t>
   </si>
   <si>
     <t>* Tuttle DM, Baker EW, Sales FM (1977) Spider mites (Tetranychidae: Acarina) of the state of Ceara, Brazil. International Journal of Acarology, 3: 1-8.</t>
+  </si>
+  <si>
+    <t>THAUPR</t>
+  </si>
+  <si>
+    <t>Thaumetopoea processionea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Theurkar SV (2026) First record of the Oak processionary caterpillar from Jaulake khurd, Pune, part of North-West Ghats (MS), India. Flora and Fauna 32(1), 91-94. https://doi.org/10.33451/florafauna.v32i1pp91-94 </t>
   </si>
   <si>
     <t>THRIHA</t>
   </si>
   <si>
     <t>Thrips hawaiiensis</t>
   </si>
   <si>
     <t>* Sartiami D, Mound LA (2013) Identification of the terebrantian thrips (Insecta, Thysanoptera) associated with cultivated plants in Java, Indonesia. ZooKeys 306, 1–21. https://doi.org/10.3897/zookeys.306.5455
 ------- Collected from this plant in Java (Indonesia).</t>
   </si>
   <si>
     <t>THRIPV</t>
   </si>
   <si>
     <t>Thrips parvispinus</t>
   </si>
   <si>
     <t xml:space="preserve">* Ranjith M, Nagaraju DK, Rachana RR, Ramya RS, Prakash Verma OMPrakash R (2022) New host record of Thrips parvispinus (Karny)(Thysanoptera: Thripidae) in India. Pest Management in Horticultural Ecosystems 28 (1), 33-37. </t>
   </si>
   <si>
     <t>ACLSV0</t>
   </si>
   <si>
     <t>Trichovirus mali</t>
@@ -789,50 +787,61 @@
 * Bondar G (1950) Moscas de frutas na Bahia. Boletin Campo 6, 13–15.
 * Campos RF (1960) Las moscas (Brachycera) del Ecuador. Revista Ecuatoriana Higiene y Medicina Tropical 17, 1–66.
 * Castañeda MR, Osorio FA, Canal NA, Galeano PE (2010) [Species, distribution and host of the genus Anastrepha Schiner in the Department of Tolima, Colombia]. Agronomía Colombiana 28, 265–272 (in Spanish).
 * Deus EG, Pinheiro LDS, Lima CR, de Sousa MSM, Guimaraes JA, Strikis PC, Adaime R (2013) Wild hosts of frugivorous dipterans (Tephritidae and Lonchaeidae) and associated parasitoids in the Brazilian Amazon. Florida Entomologist 96, 1621–1625.
 * Garcia FRM, Norrbom AL (2011) Tephritoid flies (Diptera, Tephritoidea) and their plant hosts from the state of Santa Catarina in southern Brazil. Florida Entomologist 94, 151–157.
 * Hernández Ortiz V, Morales Valles P (2004) Distribución geográfica y plantas hospederas de Anastrepha fraterculus (Diptera: Tephritidae) en Venezuela Folia Entomológica Mexicana 43(2), 181-189.
 * Jesus-Barros CR, Adaime R, Oliveira MN, Silva WR, Costa-Neto SV, Souza-Filho MF (2012) Anastrepha (Diptera: Tephritidae) species, their hosts and parasitoids (Hymenoptera: Braconidae) in five municipalities of the state of Amapá, Brazil. Florida Entomologist 95, 694–705.
 * Katiyar KP, Camacho JM, Matheus R (2000) Fruit flies (Diptera: Tephritidae) infesting fruits of the genus Psidium (Myrtaceae) and their altitudinal distribution in Western Venezuela. Florida Entomologist 83, 480–486.
 * Korytkowski C, Ojeda-Pena D (1970) Especies del género Anastrepha Schiner 1968 en el nor-oeste Peruano. Revista Peruana de Entomologia (Lima) 11, 32-70.
 * Ledezma Arias J, Quisberth Ramos E, Ledezma MA, Salazar CM, Ramos Conde AC, Sanchez JT (2013) Parasitoides para el control biologica de las moscas de la fruta en Santa Cruz. Universidad Autonoma Gabriel René Moreno (Bolivia). Embajada del Reino de los Paises Bajos. Fundacion PEIB, 97 pp.
 * Leal MR, Souza SAS, Aguiar-Menezes EL, Lima Filho M, Menezes EB (2009) Diversidade de moscas-das-frutas, suas plantas hospedeiras e seus parasitóides nas regiões Norte e Noroeste do Estado do Rio de Janeiro, Brasil. Ciência Rural 39, 627–634. 
 * Malavasi A, Morgante JS, Zucchi RA (1980) Biologia de “moscas-das-frutas” (Diptera, Tephritidae). I: lista de hospedeiros e ocorrência. Revista Brasileira de Biologia 40, 9–16.
 * Salles LAB (1995) Bioecologia e controle da mosca-das-frutas sul-americana. Empresa Brasileira de Pesquisa Agropecuária, Centro de Pesquisa Agropecuária de Clima Temperado, Pelotas. 58 pp.
 * Sarmiento EC, Aguirre H, Martínez J (2012) Anastrepha (Diptera: Tephritidae) y sus asociados: dinámica de emergencia de sus parasitoides en frutos de tres especies de plantas. Boletín Museo de Entomología de la Universidad del Valle 13, 25–32.
 * Vayssières JF, Cayol JP, Caplong P, Seguret J, Midgarden D, Sauers-Muller A, Zucchi R, Uramoto K, Malavasi A. (2013) Diversity of fruit fly (Diptera: Tephritidae) species in French Guiana: their main host plants and associated parasitoids during the period 1994–2003 and prospects for management. Fruits International Journal of Tropical and Subtropical Horticulture 68, 219–243.
 * Zucchi RA (2000) Espécies de Anastrepha, sinonímias, plantas hospedeiras e parasitóides. In: Malavasi A, Zucchi RA (eds) Moscas-das-frutas de importância econômica no Brasil. Conhecimento básico e aplicado, 41–48. Holos Ed, Riberão Preto, Brazil.</t>
   </si>
   <si>
     <t>ANSTSO</t>
   </si>
   <si>
     <t>Anastrepha sororcula</t>
   </si>
   <si>
     <t xml:space="preserve">* Barreto MR, Adaime R, de Sousa MD, de Souza-Filho MF, Strikis PC, Teodoro AV, Zucchi RA (2020) Survey of Tephritidae and Lonchaeidae (Diptera), their host plants and parasitoids in the state of Sergipe, Brazil. Nativa 8(3), 413-419. https://doi.org/10.31413/nativa.v8i3.8596 </t>
+  </si>
+  <si>
+    <t>ANSTST</t>
+  </si>
+  <si>
+    <t>Anastrepha striata</t>
+  </si>
+  <si>
+    <t>* Martins de Almeida LB, Coelho JB, Uchoa MA, Gisloti LJ (2019) Diversity of Fruit Flies (Diptera: Tephritoidea) and Their Host Plants in a Conservation Unit from Midwestern Brazil. Florida Entomologist, 102(3), 562-570. https://doi.org/10.1653/024.102.0333
+------- confirmed host
+* Reyna-Rivera E, Aguilar-Rafael V, Meza-Maicelo W, Santillan-Culquimboz HW, Banda-Martinez D, Cubas-Vasquez L, Leiva-Espinoza S (2026) Fruit fly species (Diptera: Tephritidae) associated with fruit orchards in the province of Luya, Amazonas, Peru. Frontiers in Insect Science 6, 1789891.  https://doi.org/10.3389/finsc.2026.1789891</t>
   </si>
   <si>
     <t>ANSTSU</t>
   </si>
   <si>
     <t>Anastrepha suspensa</t>
   </si>
   <si>
     <t>* Anonymous (1966) [Host records for Tephritidae]. United States Department of Agriculture Cooperative Economic Insect Report, 16, 32, 83, 225, 469, 498, 525, 556, 589, 652, 683, 712, 738, 818, 888, 965, 980, 1034, 1118, 1158.
 * Anonymous (1968) [Host records for Tephritidae]. United States Department of Agriculture Cooperative Economic Insect Report, 18, 54, 153, 260, 365, 452, 926, 950.
 * Anonymous (1969) [Host records for Tephritidae]. United States Department of Agriculture Cooperative Economic Insect Report, 19, 607.
 * Boykin LM. Shatters RG, Jr, Hall DG, Burns RE, Franqui RA (2006) Analysis of host preference and geographical distribution of Anastrepha suspensa (Diptera: Tephritidae) using phylogenetic analyses of mitochondrial cytochrome oxidase I DNA sequence data. Bulletin of Entomological Research 96, 457-469.
 * Greene CT (1934) A revision of the genus Anastrepha based on a study of the wings and on the length of the ovipositor sheath (Diptera: Trypetidae). Proceedings of the Entomological Society of Washington 36, 127-179.
 * McAlister LC Jr. (1936) Observations on the West Indian fruit fly at Key West in 1932-33. Journal of Economic Entomology 29, 440-445.
 * McAlister LC, Jr, McCubbin WA, Pfaffman GA, Owrey WT, Taylor HG, Berryhill IW (1941) A study of the adult populations of the West Indian fruitfly in citrus plantings in Puerto Rico. Puerto Rico Exp. Stn. Bull. 41, 16 pp.
 * Seín F Jr (1933) Anastrepha (Trypetydae [sic], Diptera) fruit flies in Puerto Rico. Journal of the Department of  Agriculture of Puerto Rico, 17, 183-196.
 * Stone A (1942) The fruitflies of the genus Anastrepha. United States Department of Agriculture Miscellaneous Publication, 439, 112 pp.
 * Swanson RW, Baranowski RM (1972) Host range and infestation by the Caribbean fruit fly, Anastrepha suspensa (Diptera: Tephritidae), in south Florida. Proceedings of the Florida State Horticultural Society, 271-273.
 * Weems HV Jr (1965) Anastrepha suspensa (Loew) (Diptera: Tephritidae). Florida Department of Agriculture, Division of Plant Industry, Entomology Circular 38, 4 pp.
 * Whervin LW van (1974) Some fruitflies (Tephritidae) in Jamaica. PANS 20, 11-19.
 * Windeguth DL von, Pierce WH, Steiner LF (1972) Infestations of Anastrepha suspensa in fruit on Key West, Florida. Florida Entomologist 56, 127-131.</t>
   </si>
   <si>
     <t>ANSTTU</t>
   </si>
@@ -1276,51 +1285,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D95"/>
+  <dimension ref="A1:D96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1491,84 +1500,84 @@
         <v>40</v>
       </c>
       <c r="D13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" t="s">
         <v>45</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>12</v>
       </c>
       <c r="B17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" t="s">
         <v>50</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>51</v>
       </c>
-      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
@@ -1760,131 +1769,131 @@
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>12</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" t="s">
         <v>98</v>
       </c>
       <c r="D33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>12</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" t="s">
         <v>101</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>12</v>
       </c>
       <c r="B35" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>12</v>
       </c>
       <c r="B36" t="s">
+        <v>104</v>
+      </c>
+      <c r="C36" t="s">
         <v>105</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>106</v>
       </c>
-      <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>12</v>
       </c>
       <c r="B37" t="s">
         <v>107</v>
       </c>
       <c r="C37" t="s">
         <v>108</v>
       </c>
       <c r="D37" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>12</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" t="s">
         <v>111</v>
       </c>
       <c r="D38" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>12</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" t="s">
         <v>114</v>
       </c>
-      <c r="D39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" t="s">
+        <v>115</v>
+      </c>
+      <c r="C40" t="s">
         <v>116</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>117</v>
       </c>
-      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>12</v>
       </c>
       <c r="B41" t="s">
         <v>118</v>
       </c>
       <c r="C41" t="s">
         <v>119</v>
       </c>
       <c r="D41" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>12</v>
       </c>
       <c r="B42" t="s">
         <v>121</v>
       </c>
       <c r="C42" t="s">
         <v>122</v>
       </c>
@@ -1950,291 +1959,291 @@
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>12</v>
       </c>
       <c r="B47" t="s">
         <v>136</v>
       </c>
       <c r="C47" t="s">
         <v>137</v>
       </c>
       <c r="D47" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>12</v>
       </c>
       <c r="B48" t="s">
         <v>139</v>
       </c>
       <c r="C48" t="s">
         <v>140</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>12</v>
       </c>
       <c r="B49" t="s">
+        <v>141</v>
+      </c>
+      <c r="C49" t="s">
         <v>142</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>143</v>
       </c>
-      <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>12</v>
       </c>
       <c r="B50" t="s">
         <v>144</v>
       </c>
       <c r="C50" t="s">
         <v>145</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>12</v>
       </c>
       <c r="B51" t="s">
+        <v>146</v>
+      </c>
+      <c r="C51" t="s">
         <v>147</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>148</v>
       </c>
-      <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>12</v>
       </c>
       <c r="B52" t="s">
         <v>149</v>
       </c>
       <c r="C52" t="s">
         <v>150</v>
       </c>
       <c r="D52" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>12</v>
       </c>
       <c r="B53" t="s">
         <v>152</v>
       </c>
       <c r="C53" t="s">
         <v>153</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>12</v>
       </c>
       <c r="B54" t="s">
+        <v>154</v>
+      </c>
+      <c r="C54" t="s">
         <v>155</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>156</v>
       </c>
-      <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>12</v>
       </c>
       <c r="B55" t="s">
         <v>157</v>
       </c>
       <c r="C55" t="s">
         <v>158</v>
       </c>
       <c r="D55" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>12</v>
       </c>
       <c r="B56" t="s">
         <v>160</v>
       </c>
       <c r="C56" t="s">
         <v>161</v>
       </c>
       <c r="D56" t="s">
-        <v>162</v>
+        <v>109</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>12</v>
       </c>
       <c r="B57" t="s">
+        <v>162</v>
+      </c>
+      <c r="C57" t="s">
         <v>163</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>12</v>
       </c>
       <c r="B58" t="s">
         <v>165</v>
       </c>
       <c r="C58" t="s">
         <v>166</v>
       </c>
-      <c r="D58" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>12</v>
       </c>
       <c r="B59" t="s">
+        <v>167</v>
+      </c>
+      <c r="C59" t="s">
         <v>168</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>169</v>
       </c>
-      <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>12</v>
       </c>
       <c r="B60" t="s">
         <v>170</v>
       </c>
       <c r="C60" t="s">
         <v>171</v>
       </c>
       <c r="D60" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>12</v>
       </c>
       <c r="B61" t="s">
         <v>173</v>
       </c>
       <c r="C61" t="s">
         <v>174</v>
       </c>
-      <c r="D61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>12</v>
       </c>
       <c r="B62" t="s">
+        <v>175</v>
+      </c>
+      <c r="C62" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>12</v>
       </c>
       <c r="B63" t="s">
+        <v>177</v>
+      </c>
+      <c r="C63" t="s">
         <v>178</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>179</v>
       </c>
-      <c r="D63"/>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>12</v>
       </c>
       <c r="B64" t="s">
         <v>180</v>
       </c>
       <c r="C64" t="s">
         <v>181</v>
       </c>
       <c r="D64" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>12</v>
       </c>
       <c r="B65" t="s">
+        <v>182</v>
+      </c>
+      <c r="C65" t="s">
         <v>183</v>
       </c>
-      <c r="C65" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>12</v>
       </c>
       <c r="B66" t="s">
+        <v>184</v>
+      </c>
+      <c r="C66" t="s">
         <v>185</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>186</v>
       </c>
-      <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>12</v>
       </c>
       <c r="B67" t="s">
         <v>187</v>
       </c>
       <c r="C67" t="s">
         <v>188</v>
       </c>
       <c r="D67" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>12</v>
       </c>
       <c r="B68" t="s">
         <v>190</v>
       </c>
       <c r="C68" t="s">
         <v>191</v>
       </c>
@@ -2524,116 +2533,130 @@
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>226</v>
       </c>
       <c r="B89" t="s">
         <v>254</v>
       </c>
       <c r="C89" t="s">
         <v>255</v>
       </c>
       <c r="D89" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>226</v>
       </c>
       <c r="B90" t="s">
         <v>257</v>
       </c>
       <c r="C90" t="s">
         <v>258</v>
       </c>
-      <c r="D90"/>
+      <c r="D90" t="s">
+        <v>259</v>
+      </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>226</v>
       </c>
       <c r="B91" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C91" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D91"/>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>226</v>
       </c>
       <c r="B92" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C92" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D92"/>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>226</v>
       </c>
       <c r="B93" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C93" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="D93" t="s">
         <v>265</v>
       </c>
+      <c r="D93"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>226</v>
       </c>
       <c r="B94" t="s">
         <v>266</v>
       </c>
       <c r="C94" t="s">
         <v>267</v>
       </c>
       <c r="D94" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>226</v>
       </c>
       <c r="B95" t="s">
         <v>269</v>
       </c>
       <c r="C95" t="s">
         <v>270</v>
       </c>
       <c r="D95" t="s">
         <v>271</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96" t="s">
+        <v>226</v>
+      </c>
+      <c r="B96" t="s">
+        <v>272</v>
+      </c>
+      <c r="C96" t="s">
+        <v>273</v>
+      </c>
+      <c r="D96" t="s">
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">