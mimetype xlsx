--- v3 (2026-03-02)
+++ v4 (2026-05-02)
@@ -320,51 +320,51 @@
   </si>
   <si>
     <t>Ceratitis cosyra</t>
   </si>
   <si>
     <t>* Mwatawala MW, De Meyer M, Makundi RH, Maerere AP (2009) Host range and distribution of fruit-infesting pestiferous fruit flies (Diptera, Tephritidae) in selected areas of Central Tanzania. Bulletin of entomological research 99(6), 629-641.</t>
   </si>
   <si>
     <t>CERTFA</t>
   </si>
   <si>
     <t>Ceratitis fasciventris</t>
   </si>
   <si>
     <t>* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis fasciventris. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=63
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CERTMA</t>
   </si>
   <si>
     <t>Ceratitis malgassa</t>
   </si>
   <si>
-    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2021) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 1–12. https://doi.org/10.1017/ S0007485321000511</t>
+    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2022) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 112, 1–12. https://doi.org/10.1017/S0007485321000511</t>
   </si>
   <si>
     <t>CERTQI</t>
   </si>
   <si>
     <t>Ceratitis quilicii</t>
   </si>
   <si>
     <t>* De Meyer M, Mwatawala M, Copeland RS, Virgilio M (2016) Description of new Ceratitis species (Diptera: Tephritidae) from Africa, or how morphological and DNA data are complementary in discovering unknown species and matching sexes. European Journal of Taxonomy 233, 1-23. 
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CERTQU</t>
   </si>
   <si>
     <t>Ceratitis quinaria</t>
   </si>
   <si>
     <t xml:space="preserve">* De Meyer M, Copeland RS, Lux SA, Mansell M, Quilici S, Wharton R, White IM, Zenz NJ (2002) Annotated check list of host plants for Afrotropical fruit flies (Diptera: Tephritidae) of the genus Ceratitis. Documentation Zoologique du Musée Royal de l'Afrique Centrale 27, 1-91.
 * Manrakhan A, Grout TG, Grove T, Daneel JH, Stephen PR, Weldon CW, De Meyer M, Carstens E, Hattingh V (2020) A survey of Ceratitis quinaria (Bezzi)(Diptera: Tephritidae) in citrus production areas in South Africa. African Entomology 28(1), 35-43.
 </t>
   </si>
   <si>
     <t>CERTRO</t>
   </si>