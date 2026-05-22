--- v4 (2026-05-02)
+++ v5 (2026-05-22)
@@ -373,51 +373,52 @@
   </si>
   <si>
     <t>* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis rosa. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=62
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CERPFL</t>
   </si>
   <si>
     <t>Ceroplastes floridensis (as Psidium)</t>
   </si>
   <si>
     <t>COLLAC</t>
   </si>
   <si>
     <t>Colletotrichum acutatum sensu lato</t>
   </si>
   <si>
     <t>COLLFC</t>
   </si>
   <si>
     <t>Colletotrichum fructicola</t>
   </si>
   <si>
-    <t>* EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, MacLeod A, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappala L,  Migheli Q, Vloutoglou I, Campese C, Maiorano A, Streissl F, Reignault PL (2021) Scientific Opinion on the pest categorisation of Colletotrichum fructicola. EFSA Journal 19(8), 6803, 41 pp</t>
+    <t>* EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, MacLeod A, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappala L,  Migheli Q, Vloutoglou I, Campese C, Maiorano A, Streissl F, Reignault PL (2021) Scientific Opinion on the pest categorisation of Colletotrichum fructicola. EFSA Journal 19(8), 6803, 41 pp
+* Zhu Y, Peng R, Ran R, Wu F, Ma H, Chen J, Wu J (2026) First report of Colletotrichum fructicola causing fruit rot in Psidium guajava in China. Plant Disease (early view) https://doi.org/10.1094/PDIS-12-25-2604-PDN</t>
   </si>
   <si>
     <t>DACUCI</t>
   </si>
   <si>
     <t>Dacus ciliatus</t>
   </si>
   <si>
     <t>* McQuate GT, Liquido NJ, Nakamichi KAA (2018) Host plant records of the lesser pumpkin fly, Dacus ciliatus Loew (Diptera: Tephritidae), Version 1.0. Available online at: USDA Compendium of Fruit Fly Host Information (CoFFHI), Edition 3.1.</t>
   </si>
   <si>
     <t>DICHPU</t>
   </si>
   <si>
     <t>Dichocrocis punctiferalis</t>
   </si>
   <si>
     <t>DROSSU</t>
   </si>
   <si>
     <t>Drosophila suzukii</t>
   </si>
   <si>
     <t>* Barreto-Barriga O, Pérez-Pérez M, Flores-González E, Juárez-Gutiérrez AC, Pineda-Guillermo S, Segura-Ledesma S, Ibarra-Bautista B, Rebollar-Alviter Á (2024) Seasonal trend and alternative host plants of drosophila suzukii in blackberry crops from Mexico. Phytoparasitica. 52 https://doi.org/10/1007/s12600-024-01170-6</t>
   </si>