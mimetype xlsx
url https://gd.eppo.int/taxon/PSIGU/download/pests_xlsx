--- v5 (2026-05-22)
+++ v6 (2026-06-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PSIGU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>TETRME</t>
   </si>
   <si>
     <t>Tetranychus mexicanus</t>
   </si>
   <si>
     <t>* EPPO (2023) Pest risk analysis for Tetranychus mexicanus. EPPO, Paris
 ------- uncertain host (see PRA for details)
 * Ochoa R, Aguilar H &amp; Vargas C (1994) Phytophagous mites of America Central: an illustrated guide. CATIE.</t>
@@ -694,50 +694,59 @@
   </si>
   <si>
     <t>Tetranychus evansi</t>
   </si>
   <si>
     <t>* Tuttle DM, Baker EW, Sales FM (1977) Spider mites (Tetranychidae: Acarina) of the state of Ceara, Brazil. International Journal of Acarology, 3: 1-8.</t>
   </si>
   <si>
     <t>THRIHA</t>
   </si>
   <si>
     <t>Thrips hawaiiensis</t>
   </si>
   <si>
     <t>* Sartiami D, Mound LA (2013) Identification of the terebrantian thrips (Insecta, Thysanoptera) associated with cultivated plants in Java, Indonesia. ZooKeys 306, 1–21. https://doi.org/10.3897/zookeys.306.5455
 ------- Collected from this plant in Java (Indonesia).</t>
   </si>
   <si>
     <t>THRIPV</t>
   </si>
   <si>
     <t>Thrips parvispinus</t>
   </si>
   <si>
     <t xml:space="preserve">* Ranjith M, Nagaraju DK, Rachana RR, Ramya RS, Prakash Verma OMPrakash R (2022) New host record of Thrips parvispinus (Karny)(Thysanoptera: Thripidae) in India. Pest Management in Horticultural Ecosystems 28 (1), 33-37. </t>
+  </si>
+  <si>
+    <t>ACLSV0</t>
+  </si>
+  <si>
+    <t>Trichovirus mali</t>
+  </si>
+  <si>
+    <t>* Tamang A, Devi NP, Rana S, Bhardwaj P, Kumar R, Hallan V (2026) First report of apple chlorotic leaf spot virus infecting guava (Psidium guajava) in India. New Disease Reports 53(2), e70118. https://doi.org/10.1002/ndr2.70118</t>
   </si>
   <si>
     <t>UNASCI</t>
   </si>
   <si>
     <t>Unaspis citri</t>
   </si>
   <si>
     <t>* Williams DJ, Watson GW (1988) The Scale Insects of the Tropical South Pacific Region. Pt. 1. The Armoured Scales (Diaspididae). CABI Wallingford, UK, 290 pp.</t>
   </si>
   <si>
     <t>ZAPRIN</t>
   </si>
   <si>
     <t>Zaprionus indianus</t>
   </si>
   <si>
     <t>* Balmès V, Mouttet R (2019) The drosophilid risk on imports. EPPO Bulletin 49(1), 122–126. https://doi.org/10.1111/epp.12536</t>
   </si>
   <si>
     <t>ZAPRTU</t>
   </si>
   <si>
     <t>Zaprionus tuberculatus</t>
   </si>
@@ -1247,51 +1256,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D92"/>
+  <dimension ref="A1:D93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2303,264 +2312,278 @@
         <v>211</v>
       </c>
       <c r="C75" t="s">
         <v>212</v>
       </c>
       <c r="D75" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>12</v>
       </c>
       <c r="B76" t="s">
         <v>214</v>
       </c>
       <c r="C76" t="s">
         <v>215</v>
       </c>
       <c r="D76" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
+        <v>12</v>
+      </c>
+      <c r="B77" t="s">
         <v>217</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" t="s">
         <v>218</v>
       </c>
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B78" t="s">
         <v>221</v>
       </c>
       <c r="C78" t="s">
         <v>222</v>
       </c>
       <c r="D78" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B79" t="s">
         <v>224</v>
       </c>
       <c r="C79" t="s">
         <v>225</v>
       </c>
       <c r="D79" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B80" t="s">
         <v>227</v>
       </c>
       <c r="C80" t="s">
         <v>228</v>
       </c>
       <c r="D80" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B81" t="s">
         <v>230</v>
       </c>
       <c r="C81" t="s">
         <v>231</v>
       </c>
       <c r="D81" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B82" t="s">
         <v>233</v>
       </c>
       <c r="C82" t="s">
         <v>234</v>
       </c>
       <c r="D82" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B83" t="s">
         <v>236</v>
       </c>
       <c r="C83" t="s">
         <v>237</v>
       </c>
       <c r="D83" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B84" t="s">
         <v>239</v>
       </c>
       <c r="C84" t="s">
         <v>240</v>
       </c>
       <c r="D84" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B85" t="s">
         <v>242</v>
       </c>
       <c r="C85" t="s">
         <v>243</v>
       </c>
       <c r="D85" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B86" t="s">
         <v>245</v>
       </c>
       <c r="C86" t="s">
         <v>246</v>
       </c>
       <c r="D86" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B87" t="s">
         <v>248</v>
       </c>
       <c r="C87" t="s">
         <v>249</v>
       </c>
-      <c r="D87"/>
+      <c r="D87" t="s">
+        <v>250</v>
+      </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B88" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C88" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D88"/>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B89" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C89" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D89"/>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B90" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C90" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="D90" t="s">
         <v>256</v>
       </c>
+      <c r="D90"/>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B91" t="s">
         <v>257</v>
       </c>
       <c r="C91" t="s">
         <v>258</v>
       </c>
       <c r="D91" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B92" t="s">
         <v>260</v>
       </c>
       <c r="C92" t="s">
         <v>261</v>
       </c>
       <c r="D92" t="s">
         <v>262</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93" t="s">
+        <v>220</v>
+      </c>
+      <c r="B93" t="s">
+        <v>263</v>
+      </c>
+      <c r="C93" t="s">
+        <v>264</v>
+      </c>
+      <c r="D93" t="s">
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">