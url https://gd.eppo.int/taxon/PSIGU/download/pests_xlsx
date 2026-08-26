--- v6 (2026-06-11)
+++ v7 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PSIGU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>TETRME</t>
   </si>
   <si>
     <t>Tetranychus mexicanus</t>
   </si>
   <si>
     <t>* EPPO (2023) Pest risk analysis for Tetranychus mexicanus. EPPO, Paris
 ------- uncertain host (see PRA for details)
 * Ochoa R, Aguilar H &amp; Vargas C (1994) Phytophagous mites of America Central: an illustrated guide. CATIE.</t>
@@ -151,50 +151,61 @@
   </si>
   <si>
     <t>Anastrepha ludens</t>
   </si>
   <si>
     <t>* Baker AC, Stone WE, Plummer CC, McPhail M (1944) A review of studies on the Mexican fruitfly and related Mexican species. USDA Miscellaneous Publications, 155 pp.
 * Birke A, Acosta E, Aluja M (2015) Limits to the host range of the highly polyphagous tephritid fruit fly Anastrepha ludens in its natural habitat. Bulletin of Entomological Research, doi:10.1017/S0007485315000711
 ------- Considered as a NON-HOST.
 * Eskafi FM, Cunningham RT (1987) Host plants of fruit flies (Diptera: Tephritidae) of economic importance in Guatemala. Florida Entomologist 70, 116-123.
 * Herrera AL (1900) El gusano de la naranja. Boletin de la Sociedad Agrícola Mexicana 14, 61-69.
 * Herrera AL (1908) The orange worm (Trypeta ludens). Journal of Economic Entomology 1, 169-174.
 * Isaac J (1905) Report on the Mexican orange worm (Trypeta ludens) in Mexico. California State Horticulture Communications 428, 7-48.
 * McPhail M, Bliss I (1933) Observations of the Mexican fruitfly and some related species in Cuernavaca, Mexico, in 1928 and 1929. USDA Circular 255, 1-24.
 * Stone A (1942) The fruitflies of the genus Anastrepha. USDA Miscellaneous Publications 439, 112 pp.</t>
   </si>
   <si>
     <t>ANSTOB</t>
   </si>
   <si>
     <t>Anastrepha obliqua</t>
   </si>
   <si>
     <t>* Costa DRd, Leite SA, Santos MPd, Coelho BS, Moreira AA, Silva CADd, Joachim-Bravo IS, Castellani MA (2021) Influence of Mineral Particle Films and Biomaterials on Guava Fruits and Implications for the Oviposition of Anastrepha obliqua (Macquart) (Diptera: Tephritidae). Insects 12(5):373. https://doi.org/10.3390/insects12050373
 ------- confirmed host.
 * Barreto MR, de Sousa MD, Adaime R, Zucchi RA (2022) Fruit flies in the Mato Grosso state, Brazil: Increasing knowledge about diversity, host plants and parasitoids. Revista Brasileira de Ciências Agrárias 17(2), e1500</t>
+  </si>
+  <si>
+    <t>ANSTSE</t>
+  </si>
+  <si>
+    <t>Anastrepha serpentina</t>
+  </si>
+  <si>
+    <t>* Eskafi FM, Cunningham RT (1987) Host plants of fruit flies (Diptera: Tephritidae) of economic importance in Guatemala. Florida Entomologist 70(1), 116–123.
+* Steck GJ, Carroll LE, Celedonio-Hurtado H, Guillen-Aguilar J (1990) Methods for identification of Anastrepha larvae (Diptera: Tephritidae), and key to 13 species. Proceedings of the Entomological Society of Washington 92(2), 333–346.
+* Vayssières JF, Cayol JP, Caplong P, Séguret J, Midgarden D, van Sauers-Muller A (2013) Diversity of fruit fly (Diptera: Tephritidae) species in French Guiana: Their main host plants and associated parasitoids during the period 1994–2003 and prospects for management. Fruits 68(3), 219–243.</t>
   </si>
   <si>
     <t>ANSTST</t>
   </si>
   <si>
     <t>Anastrepha striata</t>
   </si>
   <si>
     <t xml:space="preserve">* Martins de Almeida LB, Coelho JB, Uchoa MA, Gisloti LJ (2019) Diversity of Fruit Flies (Diptera: Tephritoidea) and Their Host Plants in a Conservation Unit from Midwestern Brazil. Florida Entomologist, 102(3), 562-570. https://doi.org/10.1653/024.102.0333
 ------- confirmed host
 </t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis</t>
   </si>
   <si>
     <t>* Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.
 * Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
   </si>
   <si>
     <t>Anoplophora chinensis (as Psidium)</t>
   </si>
@@ -1256,51 +1267,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D93"/>
+  <dimension ref="A1:D94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1471,84 +1482,84 @@
         <v>40</v>
       </c>
       <c r="D13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
-      <c r="D16"/>
+      <c r="D16" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>12</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="D17" t="s">
         <v>51</v>
       </c>
+      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
@@ -1740,117 +1751,117 @@
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>12</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" t="s">
         <v>98</v>
       </c>
       <c r="D33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>12</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" t="s">
         <v>101</v>
       </c>
-      <c r="D34"/>
+      <c r="D34" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>12</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>12</v>
       </c>
       <c r="B36" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C36" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="D36" t="s">
         <v>106</v>
       </c>
+      <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>12</v>
       </c>
       <c r="B37" t="s">
         <v>107</v>
       </c>
       <c r="C37" t="s">
         <v>108</v>
       </c>
       <c r="D37" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>12</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" t="s">
         <v>111</v>
       </c>
-      <c r="D38"/>
+      <c r="D38" t="s">
+        <v>112</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>12</v>
       </c>
       <c r="B39" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C39" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="D39" t="s">
         <v>114</v>
       </c>
+      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" t="s">
         <v>116</v>
       </c>
       <c r="D40" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>12</v>
       </c>
       <c r="B41" t="s">
         <v>118</v>
       </c>
       <c r="C41" t="s">
         <v>119</v>
       </c>
@@ -1916,289 +1927,289 @@
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>12</v>
       </c>
       <c r="B46" t="s">
         <v>133</v>
       </c>
       <c r="C46" t="s">
         <v>134</v>
       </c>
       <c r="D46" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>12</v>
       </c>
       <c r="B47" t="s">
         <v>136</v>
       </c>
       <c r="C47" t="s">
         <v>137</v>
       </c>
-      <c r="D47"/>
+      <c r="D47" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>12</v>
       </c>
       <c r="B48" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C48" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="D48" t="s">
         <v>140</v>
       </c>
+      <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>12</v>
       </c>
       <c r="B49" t="s">
         <v>141</v>
       </c>
       <c r="C49" t="s">
         <v>142</v>
       </c>
-      <c r="D49"/>
+      <c r="D49" t="s">
+        <v>143</v>
+      </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>12</v>
       </c>
       <c r="B50" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C50" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="D50" t="s">
         <v>145</v>
       </c>
+      <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>12</v>
       </c>
       <c r="B51" t="s">
         <v>146</v>
       </c>
       <c r="C51" t="s">
         <v>147</v>
       </c>
       <c r="D51" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>12</v>
       </c>
       <c r="B52" t="s">
         <v>149</v>
       </c>
       <c r="C52" t="s">
         <v>150</v>
       </c>
-      <c r="D52"/>
+      <c r="D52" t="s">
+        <v>151</v>
+      </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>12</v>
       </c>
       <c r="B53" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C53" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="D53" t="s">
         <v>153</v>
       </c>
+      <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>12</v>
       </c>
       <c r="B54" t="s">
         <v>154</v>
       </c>
       <c r="C54" t="s">
         <v>155</v>
       </c>
       <c r="D54" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>12</v>
       </c>
       <c r="B55" t="s">
         <v>157</v>
       </c>
       <c r="C55" t="s">
         <v>158</v>
       </c>
-      <c r="D55"/>
+      <c r="D55" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>12</v>
       </c>
       <c r="B56" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C56" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="D56" t="s">
         <v>161</v>
       </c>
+      <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>12</v>
       </c>
       <c r="B57" t="s">
         <v>162</v>
       </c>
       <c r="C57" t="s">
         <v>163</v>
       </c>
-      <c r="D57"/>
+      <c r="D57" t="s">
+        <v>164</v>
+      </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>12</v>
       </c>
       <c r="B58" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C58" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="D58" t="s">
         <v>166</v>
       </c>
+      <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>12</v>
       </c>
       <c r="B59" t="s">
         <v>167</v>
       </c>
       <c r="C59" t="s">
         <v>168</v>
       </c>
       <c r="D59" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>12</v>
       </c>
       <c r="B60" t="s">
         <v>170</v>
       </c>
       <c r="C60" t="s">
         <v>171</v>
       </c>
-      <c r="D60"/>
+      <c r="D60" t="s">
+        <v>172</v>
+      </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>12</v>
       </c>
       <c r="B61" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C61" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>12</v>
       </c>
       <c r="B62" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C62" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="D62" t="s">
         <v>176</v>
       </c>
+      <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>12</v>
       </c>
       <c r="B63" t="s">
         <v>177</v>
       </c>
       <c r="C63" t="s">
         <v>178</v>
       </c>
       <c r="D63" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>12</v>
       </c>
       <c r="B64" t="s">
+        <v>180</v>
+      </c>
+      <c r="C64" t="s">
+        <v>181</v>
+      </c>
+      <c r="D64" t="s">
         <v>179</v>
       </c>
-      <c r="C64" t="s">
-[...2 lines deleted...]
-      <c r="D64"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>12</v>
       </c>
       <c r="B65" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C65" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="D65" t="s">
         <v>183</v>
       </c>
+      <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>12</v>
       </c>
       <c r="B66" t="s">
         <v>184</v>
       </c>
       <c r="C66" t="s">
         <v>185</v>
       </c>
       <c r="D66" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>12</v>
       </c>
       <c r="B67" t="s">
         <v>187</v>
       </c>
       <c r="C67" t="s">
         <v>188</v>
       </c>
@@ -2326,264 +2337,278 @@
         <v>214</v>
       </c>
       <c r="C76" t="s">
         <v>215</v>
       </c>
       <c r="D76" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>12</v>
       </c>
       <c r="B77" t="s">
         <v>217</v>
       </c>
       <c r="C77" t="s">
         <v>218</v>
       </c>
       <c r="D77" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
+        <v>12</v>
+      </c>
+      <c r="B78" t="s">
         <v>220</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" t="s">
         <v>221</v>
       </c>
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B79" t="s">
         <v>224</v>
       </c>
       <c r="C79" t="s">
         <v>225</v>
       </c>
       <c r="D79" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B80" t="s">
         <v>227</v>
       </c>
       <c r="C80" t="s">
         <v>228</v>
       </c>
       <c r="D80" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B81" t="s">
         <v>230</v>
       </c>
       <c r="C81" t="s">
         <v>231</v>
       </c>
       <c r="D81" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B82" t="s">
         <v>233</v>
       </c>
       <c r="C82" t="s">
         <v>234</v>
       </c>
       <c r="D82" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B83" t="s">
         <v>236</v>
       </c>
       <c r="C83" t="s">
         <v>237</v>
       </c>
       <c r="D83" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B84" t="s">
         <v>239</v>
       </c>
       <c r="C84" t="s">
         <v>240</v>
       </c>
       <c r="D84" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B85" t="s">
         <v>242</v>
       </c>
       <c r="C85" t="s">
         <v>243</v>
       </c>
       <c r="D85" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B86" t="s">
         <v>245</v>
       </c>
       <c r="C86" t="s">
         <v>246</v>
       </c>
       <c r="D86" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B87" t="s">
         <v>248</v>
       </c>
       <c r="C87" t="s">
         <v>249</v>
       </c>
       <c r="D87" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B88" t="s">
         <v>251</v>
       </c>
       <c r="C88" t="s">
         <v>252</v>
       </c>
-      <c r="D88"/>
+      <c r="D88" t="s">
+        <v>253</v>
+      </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B89" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C89" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D89"/>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B90" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C90" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D90"/>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B91" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C91" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="D91" t="s">
         <v>259</v>
       </c>
+      <c r="D91"/>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B92" t="s">
         <v>260</v>
       </c>
       <c r="C92" t="s">
         <v>261</v>
       </c>
       <c r="D92" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B93" t="s">
         <v>263</v>
       </c>
       <c r="C93" t="s">
         <v>264</v>
       </c>
       <c r="D93" t="s">
         <v>265</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94" t="s">
+        <v>223</v>
+      </c>
+      <c r="B94" t="s">
+        <v>266</v>
+      </c>
+      <c r="C94" t="s">
+        <v>267</v>
+      </c>
+      <c r="D94" t="s">
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">