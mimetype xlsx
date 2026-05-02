--- v0 (2025-10-08)
+++ v1 (2026-05-02)
@@ -71,51 +71,51 @@
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* De Meyer M., Copeland RS, Lux SA, Mansell M, Quilici S, Wharton R, White IM, Zenz NJ (2002) Annotated check list of host plants for Afrotropical fruit flies (Diptera: Tephritidae) of the genus Ceratitis. Zoologische Documentatie Koninklijk Museum voor Midden Afrika 27, 1-91.</t>
   </si>
   <si>
     <t>CERTCO</t>
   </si>
   <si>
     <t>Ceratitis cosyra</t>
   </si>
   <si>
     <t>* Grové T, de Jager K, Theledi ML (2019) Fruit flies (Diptera: Tephritidae) and Thaumatotibia leucotreta (Meyrick)(Lepidoptera: Tortricidae) associated with fruit of the family Myrtaceae Juss. in South Africa. Crop Protection 116, 24-32.</t>
   </si>
   <si>
     <t>CERTMA</t>
   </si>
   <si>
     <t>Ceratitis malgassa</t>
   </si>
   <si>
-    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2021) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 1–12. https://doi.org/10.1017/ S0007485321000511</t>
+    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2022) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 112, 1–12. https://doi.org/10.1017/S0007485321000511</t>
   </si>
   <si>
     <t>CERTRO</t>
   </si>
   <si>
     <t>Ceratitis rosa</t>
   </si>
   <si>
     <t>CERPFL</t>
   </si>
   <si>
     <t>Ceroplastes floridensis (as Psidium)</t>
   </si>
   <si>
     <t>HOMLTR</t>
   </si>
   <si>
     <t>Homalodisca vitripennis (as Psidium)</t>
   </si>
   <si>
     <t>* Hoddle MS, Triapitsyn SV, Morgan DJW (2003) Distribution and plant association records for Homalodisca coagulata (Hemiptera: Cicadellidae) in Florida. Florida Entomologist 86(1), 89-91.</t>
   </si>
   <si>
     <t>ARGPLE</t>
   </si>