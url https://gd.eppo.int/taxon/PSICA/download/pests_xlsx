--- v1 (2026-03-07)
+++ v2 (2026-04-25)
@@ -149,51 +149,51 @@
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* De Meyer M., Copeland RS, Lux SA, Mansell M, Quilici S, Wharton R, White IM, Zenz NJ (2002) Annotated check list of host plants for Afrotropical fruit flies (Diptera: Tephritidae) of the genus Ceratitis. Zoologische Documentatie Koninklijk Museum voor Midden Afrika 27, 1-91.</t>
   </si>
   <si>
     <t>CERTCO</t>
   </si>
   <si>
     <t>Ceratitis cosyra</t>
   </si>
   <si>
     <t>* Mwatawala MW, De Meyer M, Makundi RH, Maerere AP (2009) Host range and distribution of fruit-infesting pestiferous fruit flies (Diptera, Tephritidae) in selected areas of Central Tanzania. Bulletin of entomological research 99(6), 629-641.
 ------- as Psidium laterale.</t>
   </si>
   <si>
     <t>CERTMA</t>
   </si>
   <si>
     <t>Ceratitis malgassa</t>
   </si>
   <si>
-    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2021) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 1–12. https://doi.org/10.1017/ S0007485321000511</t>
+    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2022) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 112, 1–12. https://doi.org/10.1017/S0007485321000511</t>
   </si>
   <si>
     <t>CERTQI</t>
   </si>
   <si>
     <t>Ceratitis quilicii</t>
   </si>
   <si>
     <t>* De Meyer M, Mwatawala M, Copeland RS, Virgilio M (2016) Description of new Ceratitis species (Diptera: Tephritidae) from Africa, or how morphological and DNA data are complementary in discovering unknown species and matching sexes. European Journal of Taxonomy 233, 1-23. 
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CERTRO</t>
   </si>
   <si>
     <t>Ceratitis rosa</t>
   </si>
   <si>
     <t xml:space="preserve">* Grové T, de Jager K, Theledi ML (2019) Fruit flies (Diptera: Tephritidae) and Thaumatotibia leucotreta (Meyrick)(Lepidoptera: Tortricidae) associated with fruit of the family Myrtaceae Juss. in South Africa. Crop Protection 116, 24-32.
 </t>
   </si>
   <si>
     <t>CERPFL</t>
   </si>
   <si>