--- v6 (2026-03-12)
+++ v7 (2026-04-01)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Wood</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807569b2d0e1eb8fd" w:history="1">
+            <w:hyperlink r:id="rId895169cd458ce1184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150169b2d0e1eb9f2" w:history="1">
+            <w:hyperlink r:id="rId225069cd458ce11ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1811,63 +1811,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus pruinosus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is native to and widely spread in Central America, including Mexico, Guatemala, Honduras, Nicaragua and in the USA (Wood, 1982; Wood and Bright, 1992; Bright, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60069928" name="name370869b2d0e1ed068" descr="PSDPPR_distribution_map.jpg"/>
+            <wp:docPr id="70937811" name="name603269cd458ce29cf" descr="PSDPPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDPPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId863569b2d0e1ed066" cstate="print"/>
+                    <a:blip r:embed="rId732669cd458ce29cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3680,51 +3680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2018) Bark and Ambrosia Beetles. Available Online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId991969b2d0e1ee12e" w:history="1">
+      <w:hyperlink r:id="rId710369cd458ce39a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.barkbeetles.info/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 July 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3797,51 +3797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId947069b2d0e1ee1f9" w:history="1">
+      <w:hyperlink r:id="rId925969cd458ce3a71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3907,51 +3907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-27. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId844169b2d0e1ee2d5" w:history="1">
+      <w:hyperlink r:id="rId366669cd458ce3b26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5513</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4015,51 +4015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216069b2d0e1ee387" w:history="1">
+      <w:hyperlink r:id="rId177069cd458ce3bd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4928,51 +4928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus pruinosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId917869b2d0e1eea48" w:history="1">
+      <w:hyperlink r:id="rId279869cd458ce41ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5111,63 +5111,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79582532" name="name910769b2d0e1eed6c" descr="eu_funding_250.png"/>
+            <wp:docPr id="62496649" name="name259469cd458ce4366" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId231569b2d0e1eed6b" cstate="print"/>
+                    <a:blip r:embed="rId496269cd458ce4365" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5265,137 +5265,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12472363">
+  <w:abstractNum w:abstractNumId="64688102">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81037948">
+    <w:lvl w:ilvl="0" w:tplc="73008109">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81037948" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73008109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81037948" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73008109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81037948" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73008109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81037948" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73008109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81037948" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73008109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81037948" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73008109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81037948" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73008109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81037948" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73008109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12472362">
+  <w:abstractNum w:abstractNumId="64688101">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25117436">
+    <w:lvl w:ilvl="0" w:tplc="58719686">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6147,55 +6147,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12472362">
-    <w:abstractNumId w:val="12472362"/>
+  <w:num w:numId="64688101">
+    <w:abstractNumId w:val="64688101"/>
   </w:num>
-  <w:num w:numId="12472363">
-    <w:abstractNumId w:val="12472363"/>
+  <w:num w:numId="64688102">
+    <w:abstractNumId w:val="64688102"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17745,51 +17745,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId836112090" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId610904084" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId807569b2d0e1eb8fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/" TargetMode="External"/><Relationship Id="rId150169b2d0e1eb9f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/categorization" TargetMode="External"/><Relationship Id="rId991969b2d0e1ee12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId947069b2d0e1ee1f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId844169b2d0e1ee2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId216069b2d0e1ee387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId917869b2d0e1eea48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId863569b2d0e1ed066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId863569b2d0e1ed066.jpg"/><Relationship Id="rId231569b2d0e1eed6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId231569b2d0e1eed6b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId758480521" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId164111905" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId895169cd458ce1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/" TargetMode="External"/><Relationship Id="rId225069cd458ce11ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/categorization" TargetMode="External"/><Relationship Id="rId710369cd458ce39a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId925969cd458ce3a71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId366669cd458ce3b26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId177069cd458ce3bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId279869cd458ce41ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId732669cd458ce29cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId732669cd458ce29cc.jpg"/><Relationship Id="rId496269cd458ce4365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId496269cd458ce4365.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>