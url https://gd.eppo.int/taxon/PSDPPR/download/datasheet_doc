--- v7 (2026-04-01)
+++ v8 (2026-04-28)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Wood</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId895169cd458ce1184" w:history="1">
+            <w:hyperlink r:id="rId197769f0c491db687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225069cd458ce11ed" w:history="1">
+            <w:hyperlink r:id="rId538669f0c491db6fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1811,63 +1811,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus pruinosus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is native to and widely spread in Central America, including Mexico, Guatemala, Honduras, Nicaragua and in the USA (Wood, 1982; Wood and Bright, 1992; Bright, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70937811" name="name603269cd458ce29cf" descr="PSDPPR_distribution_map.jpg"/>
+            <wp:docPr id="69855640" name="name453569f0c491dcf45" descr="PSDPPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDPPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId732669cd458ce29cc" cstate="print"/>
+                    <a:blip r:embed="rId794469f0c491dcf42" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3680,51 +3680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2018) Bark and Ambrosia Beetles. Available Online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId710369cd458ce39a7" w:history="1">
+      <w:hyperlink r:id="rId749069f0c491dde0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.barkbeetles.info/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 July 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3797,51 +3797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId925969cd458ce3a71" w:history="1">
+      <w:hyperlink r:id="rId119669f0c491ddeef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3907,51 +3907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-27. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId366669cd458ce3b26" w:history="1">
+      <w:hyperlink r:id="rId837069f0c491ddfa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5513</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4015,51 +4015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177069cd458ce3bd3" w:history="1">
+      <w:hyperlink r:id="rId653669f0c491de052" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4928,51 +4928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus pruinosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId279869cd458ce41ab" w:history="1">
+      <w:hyperlink r:id="rId360269f0c491de629" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5111,63 +5111,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62496649" name="name259469cd458ce4366" descr="eu_funding_250.png"/>
+            <wp:docPr id="94721263" name="name188569f0c491de7b3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId496269cd458ce4365" cstate="print"/>
+                    <a:blip r:embed="rId563069f0c491de7b2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5265,137 +5265,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64688102">
+  <w:abstractNum w:abstractNumId="31064027">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73008109">
+    <w:lvl w:ilvl="0" w:tplc="86890431">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73008109" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86890431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73008109" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86890431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73008109" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86890431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73008109" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86890431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73008109" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86890431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73008109" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86890431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73008109" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86890431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73008109" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86890431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64688101">
+  <w:abstractNum w:abstractNumId="31064026">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58719686">
+    <w:lvl w:ilvl="0" w:tplc="85827639">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6147,55 +6147,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64688101">
-    <w:abstractNumId w:val="64688101"/>
+  <w:num w:numId="31064026">
+    <w:abstractNumId w:val="31064026"/>
   </w:num>
-  <w:num w:numId="64688102">
-    <w:abstractNumId w:val="64688102"/>
+  <w:num w:numId="31064027">
+    <w:abstractNumId w:val="31064027"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17745,51 +17745,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId758480521" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId164111905" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId895169cd458ce1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/" TargetMode="External"/><Relationship Id="rId225069cd458ce11ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/categorization" TargetMode="External"/><Relationship Id="rId710369cd458ce39a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId925969cd458ce3a71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId366669cd458ce3b26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId177069cd458ce3bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId279869cd458ce41ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId732669cd458ce29cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId732669cd458ce29cc.jpg"/><Relationship Id="rId496269cd458ce4365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId496269cd458ce4365.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId405453268" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId981055518" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId197769f0c491db687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/" TargetMode="External"/><Relationship Id="rId538669f0c491db6fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/categorization" TargetMode="External"/><Relationship Id="rId749069f0c491dde0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId119669f0c491ddeef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId837069f0c491ddfa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId653669f0c491de052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId360269f0c491de629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId794469f0c491dcf42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId794469f0c491dcf42.jpg"/><Relationship Id="rId563069f0c491de7b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId563069f0c491de7b2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>