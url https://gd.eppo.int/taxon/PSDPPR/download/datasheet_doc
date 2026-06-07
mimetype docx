--- v8 (2026-04-28)
+++ v9 (2026-06-07)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Wood</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197769f0c491db687" w:history="1">
+            <w:hyperlink r:id="rId88136a25c7ddd589c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538669f0c491db6fb" w:history="1">
+            <w:hyperlink r:id="rId26996a25c7ddd5908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1811,63 +1811,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus pruinosus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is native to and widely spread in Central America, including Mexico, Guatemala, Honduras, Nicaragua and in the USA (Wood, 1982; Wood and Bright, 1992; Bright, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69855640" name="name453569f0c491dcf45" descr="PSDPPR_distribution_map.jpg"/>
+            <wp:docPr id="46427694" name="name50026a25c7ddd6d15" descr="PSDPPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDPPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId794469f0c491dcf42" cstate="print"/>
+                    <a:blip r:embed="rId32576a25c7ddd6d12" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3680,51 +3680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2018) Bark and Ambrosia Beetles. Available Online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId749069f0c491dde0c" w:history="1">
+      <w:hyperlink r:id="rId52646a25c7ddd7bcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.barkbeetles.info/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 July 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3797,51 +3797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119669f0c491ddeef" w:history="1">
+      <w:hyperlink r:id="rId16116a25c7ddd7c97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3907,51 +3907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-27. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId837069f0c491ddfa4" w:history="1">
+      <w:hyperlink r:id="rId95306a25c7ddd7d5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5513</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4015,51 +4015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId653669f0c491de052" w:history="1">
+      <w:hyperlink r:id="rId66506a25c7ddd7e12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4928,51 +4928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus pruinosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId360269f0c491de629" w:history="1">
+      <w:hyperlink r:id="rId62086a25c7ddd83e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5111,63 +5111,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94721263" name="name188569f0c491de7b3" descr="eu_funding_250.png"/>
+            <wp:docPr id="37686571" name="name50156a25c7ddd8591" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId563069f0c491de7b2" cstate="print"/>
+                    <a:blip r:embed="rId36526a25c7ddd8590" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5265,137 +5265,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31064027">
+  <w:abstractNum w:abstractNumId="13553070">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86890431">
+    <w:lvl w:ilvl="0" w:tplc="63430354">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86890431" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63430354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86890431" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63430354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86890431" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63430354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86890431" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63430354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86890431" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63430354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86890431" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63430354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86890431" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63430354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86890431" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63430354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31064026">
+  <w:abstractNum w:abstractNumId="13553069">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85827639">
+    <w:lvl w:ilvl="0" w:tplc="70696367">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6147,55 +6147,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31064026">
-    <w:abstractNumId w:val="31064026"/>
+  <w:num w:numId="13553069">
+    <w:abstractNumId w:val="13553069"/>
   </w:num>
-  <w:num w:numId="31064027">
-    <w:abstractNumId w:val="31064027"/>
+  <w:num w:numId="13553070">
+    <w:abstractNumId w:val="13553070"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17745,51 +17745,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId405453268" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId981055518" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId197769f0c491db687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/" TargetMode="External"/><Relationship Id="rId538669f0c491db6fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/categorization" TargetMode="External"/><Relationship Id="rId749069f0c491dde0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId119669f0c491ddeef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId837069f0c491ddfa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId653669f0c491de052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId360269f0c491de629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId794469f0c491dcf42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId794469f0c491dcf42.jpg"/><Relationship Id="rId563069f0c491de7b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId563069f0c491de7b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId842838013" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId734879442" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88136a25c7ddd589c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/" TargetMode="External"/><Relationship Id="rId26996a25c7ddd5908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/categorization" TargetMode="External"/><Relationship Id="rId52646a25c7ddd7bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId16116a25c7ddd7c97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId95306a25c7ddd7d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId66506a25c7ddd7e12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId62086a25c7ddd83e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32576a25c7ddd6d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32576a25c7ddd6d12.jpg"/><Relationship Id="rId36526a25c7ddd8590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36526a25c7ddd8590.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>