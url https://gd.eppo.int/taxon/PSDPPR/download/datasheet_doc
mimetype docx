--- v9 (2026-06-07)
+++ v10 (2026-06-28)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Wood</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88136a25c7ddd589c" w:history="1">
+            <w:hyperlink r:id="rId10656a4064ffb2a08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26996a25c7ddd5908" w:history="1">
+            <w:hyperlink r:id="rId88756a4064ffb2a6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1811,63 +1811,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus pruinosus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is native to and widely spread in Central America, including Mexico, Guatemala, Honduras, Nicaragua and in the USA (Wood, 1982; Wood and Bright, 1992; Bright, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46427694" name="name50026a25c7ddd6d15" descr="PSDPPR_distribution_map.jpg"/>
+            <wp:docPr id="29143820" name="name43476a4064ffb3f81" descr="PSDPPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDPPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32576a25c7ddd6d12" cstate="print"/>
+                    <a:blip r:embed="rId82516a4064ffb3f7e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3680,51 +3680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2018) Bark and Ambrosia Beetles. Available Online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52646a25c7ddd7bcf" w:history="1">
+      <w:hyperlink r:id="rId16726a4064ffb4da3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.barkbeetles.info/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 July 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3797,51 +3797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16116a25c7ddd7c97" w:history="1">
+      <w:hyperlink r:id="rId11416a4064ffb4e65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3907,51 +3907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-27. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95306a25c7ddd7d5f" w:history="1">
+      <w:hyperlink r:id="rId95576a4064ffb4f15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5513</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4015,51 +4015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66506a25c7ddd7e12" w:history="1">
+      <w:hyperlink r:id="rId79966a4064ffb4fc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4928,51 +4928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus pruinosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62086a25c7ddd83e5" w:history="1">
+      <w:hyperlink r:id="rId78236a4064ffb5579" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5111,63 +5111,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37686571" name="name50156a25c7ddd8591" descr="eu_funding_250.png"/>
+            <wp:docPr id="50870276" name="name18126a4064ffb5723" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36526a25c7ddd8590" cstate="print"/>
+                    <a:blip r:embed="rId43416a4064ffb5722" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5265,137 +5265,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13553070">
+  <w:abstractNum w:abstractNumId="29610828">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63430354">
+    <w:lvl w:ilvl="0" w:tplc="38274987">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63430354" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38274987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63430354" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38274987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63430354" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38274987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63430354" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38274987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63430354" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38274987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63430354" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38274987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63430354" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38274987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63430354" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38274987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13553069">
+  <w:abstractNum w:abstractNumId="29610827">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70696367">
+    <w:lvl w:ilvl="0" w:tplc="71718050">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6147,55 +6147,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13553069">
-    <w:abstractNumId w:val="13553069"/>
+  <w:num w:numId="29610827">
+    <w:abstractNumId w:val="29610827"/>
   </w:num>
-  <w:num w:numId="13553070">
-    <w:abstractNumId w:val="13553070"/>
+  <w:num w:numId="29610828">
+    <w:abstractNumId w:val="29610828"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17745,51 +17745,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId842838013" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId734879442" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88136a25c7ddd589c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/" TargetMode="External"/><Relationship Id="rId26996a25c7ddd5908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/categorization" TargetMode="External"/><Relationship Id="rId52646a25c7ddd7bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId16116a25c7ddd7c97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId95306a25c7ddd7d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId66506a25c7ddd7e12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId62086a25c7ddd83e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32576a25c7ddd6d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32576a25c7ddd6d12.jpg"/><Relationship Id="rId36526a25c7ddd8590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36526a25c7ddd8590.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId918291210" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId110264809" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10656a4064ffb2a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/" TargetMode="External"/><Relationship Id="rId88756a4064ffb2a6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/categorization" TargetMode="External"/><Relationship Id="rId16726a4064ffb4da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId11416a4064ffb4e65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId95576a4064ffb4f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId79966a4064ffb4fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId78236a4064ffb5579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82516a4064ffb3f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82516a4064ffb3f7e.jpg"/><Relationship Id="rId43416a4064ffb5722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43416a4064ffb5722.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>