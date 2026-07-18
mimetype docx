--- v10 (2026-06-28)
+++ v11 (2026-07-18)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Wood</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10656a4064ffb2a08" w:history="1">
+            <w:hyperlink r:id="rId14246a5b35c8e601c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88756a4064ffb2a6f" w:history="1">
+            <w:hyperlink r:id="rId23926a5b35c8e6086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1811,63 +1811,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus pruinosus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is native to and widely spread in Central America, including Mexico, Guatemala, Honduras, Nicaragua and in the USA (Wood, 1982; Wood and Bright, 1992; Bright, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29143820" name="name43476a4064ffb3f81" descr="PSDPPR_distribution_map.jpg"/>
+            <wp:docPr id="2357709" name="name91196a5b35c8e7235" descr="PSDPPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDPPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82516a4064ffb3f7e" cstate="print"/>
+                    <a:blip r:embed="rId32456a5b35c8e7232" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3680,51 +3680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2018) Bark and Ambrosia Beetles. Available Online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16726a4064ffb4da3" w:history="1">
+      <w:hyperlink r:id="rId18956a5b35c8e80e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.barkbeetles.info/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 July 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3797,51 +3797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11416a4064ffb4e65" w:history="1">
+      <w:hyperlink r:id="rId87006a5b35c8e81a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3907,51 +3907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-27. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95576a4064ffb4f15" w:history="1">
+      <w:hyperlink r:id="rId43936a5b35c8e8258" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5513</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4015,51 +4015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79966a4064ffb4fc2" w:history="1">
+      <w:hyperlink r:id="rId75356a5b35c8e8303" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4928,51 +4928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus pruinosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78236a4064ffb5579" w:history="1">
+      <w:hyperlink r:id="rId25276a5b35c8e88c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5111,63 +5111,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50870276" name="name18126a4064ffb5723" descr="eu_funding_250.png"/>
+            <wp:docPr id="81763107" name="name69976a5b35c8e8d15" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43416a4064ffb5722" cstate="print"/>
+                    <a:blip r:embed="rId96566a5b35c8e8d13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5265,137 +5265,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29610828">
+  <w:abstractNum w:abstractNumId="57782254">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38274987">
+    <w:lvl w:ilvl="0" w:tplc="17224605">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38274987" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17224605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38274987" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17224605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38274987" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17224605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38274987" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17224605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38274987" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17224605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38274987" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17224605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38274987" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17224605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38274987" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17224605" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29610827">
+  <w:abstractNum w:abstractNumId="57782253">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71718050">
+    <w:lvl w:ilvl="0" w:tplc="67679851">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6147,55 +6147,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29610827">
-    <w:abstractNumId w:val="29610827"/>
+  <w:num w:numId="57782253">
+    <w:abstractNumId w:val="57782253"/>
   </w:num>
-  <w:num w:numId="29610828">
-    <w:abstractNumId w:val="29610828"/>
+  <w:num w:numId="57782254">
+    <w:abstractNumId w:val="57782254"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17745,51 +17745,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId918291210" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId110264809" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10656a4064ffb2a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/" TargetMode="External"/><Relationship Id="rId88756a4064ffb2a6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/categorization" TargetMode="External"/><Relationship Id="rId16726a4064ffb4da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId11416a4064ffb4e65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId95576a4064ffb4f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId79966a4064ffb4fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId78236a4064ffb5579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82516a4064ffb3f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82516a4064ffb3f7e.jpg"/><Relationship Id="rId43416a4064ffb5722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43416a4064ffb5722.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId137903408" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId317073144" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14246a5b35c8e601c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/" TargetMode="External"/><Relationship Id="rId23926a5b35c8e6086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/categorization" TargetMode="External"/><Relationship Id="rId18956a5b35c8e80e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId87006a5b35c8e81a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId43936a5b35c8e8258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId75356a5b35c8e8303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId25276a5b35c8e88c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32456a5b35c8e7232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32456a5b35c8e7232.jpg"/><Relationship Id="rId96566a5b35c8e8d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96566a5b35c8e8d13.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>