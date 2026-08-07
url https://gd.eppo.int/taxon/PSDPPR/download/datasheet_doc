--- v11 (2026-07-18)
+++ v12 (2026-08-07)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Wood</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14246a5b35c8e601c" w:history="1">
+            <w:hyperlink r:id="rId26786a75b5b1cc2e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23926a5b35c8e6086" w:history="1">
+            <w:hyperlink r:id="rId47336a75b5b1cc350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1811,63 +1811,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus pruinosus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is native to and widely spread in Central America, including Mexico, Guatemala, Honduras, Nicaragua and in the USA (Wood, 1982; Wood and Bright, 1992; Bright, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2357709" name="name91196a5b35c8e7235" descr="PSDPPR_distribution_map.jpg"/>
+            <wp:docPr id="33540831" name="name88006a75b5b1cda43" descr="PSDPPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDPPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32456a5b35c8e7232" cstate="print"/>
+                    <a:blip r:embed="rId89156a75b5b1cda3f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3680,51 +3680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2018) Bark and Ambrosia Beetles. Available Online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18956a5b35c8e80e5" w:history="1">
+      <w:hyperlink r:id="rId49456a75b5b1cefe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.barkbeetles.info/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 July 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3797,51 +3797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87006a5b35c8e81a8" w:history="1">
+      <w:hyperlink r:id="rId25036a75b5b1cf0b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3907,51 +3907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-27. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43936a5b35c8e8258" w:history="1">
+      <w:hyperlink r:id="rId25166a75b5b1cf16d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5513</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4015,51 +4015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75356a5b35c8e8303" w:history="1">
+      <w:hyperlink r:id="rId53226a75b5b1cf25a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4928,51 +4928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus pruinosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25276a5b35c8e88c9" w:history="1">
+      <w:hyperlink r:id="rId55476a75b5b1d0189" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5111,63 +5111,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81763107" name="name69976a5b35c8e8d15" descr="eu_funding_250.png"/>
+            <wp:docPr id="84785099" name="name48856a75b5b1d038a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96566a5b35c8e8d13" cstate="print"/>
+                    <a:blip r:embed="rId38356a75b5b1d0388" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5265,137 +5265,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57782254">
+  <w:abstractNum w:abstractNumId="43316310">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17224605">
+    <w:lvl w:ilvl="0" w:tplc="33224925">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17224605" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33224925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17224605" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33224925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17224605" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33224925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17224605" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33224925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17224605" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33224925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17224605" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33224925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17224605" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33224925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17224605" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33224925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57782253">
+  <w:abstractNum w:abstractNumId="43316309">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67679851">
+    <w:lvl w:ilvl="0" w:tplc="65131623">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6147,55 +6147,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57782253">
-    <w:abstractNumId w:val="57782253"/>
+  <w:num w:numId="43316309">
+    <w:abstractNumId w:val="43316309"/>
   </w:num>
-  <w:num w:numId="57782254">
-    <w:abstractNumId w:val="57782254"/>
+  <w:num w:numId="43316310">
+    <w:abstractNumId w:val="43316310"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17745,51 +17745,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId137903408" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId317073144" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14246a5b35c8e601c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/" TargetMode="External"/><Relationship Id="rId23926a5b35c8e6086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/categorization" TargetMode="External"/><Relationship Id="rId18956a5b35c8e80e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId87006a5b35c8e81a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId43936a5b35c8e8258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId75356a5b35c8e8303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId25276a5b35c8e88c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32456a5b35c8e7232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32456a5b35c8e7232.jpg"/><Relationship Id="rId96566a5b35c8e8d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96566a5b35c8e8d13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId838369519" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId563466490" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26786a75b5b1cc2e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/" TargetMode="External"/><Relationship Id="rId47336a75b5b1cc350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/categorization" TargetMode="External"/><Relationship Id="rId49456a75b5b1cefe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId25036a75b5b1cf0b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId25166a75b5b1cf16d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId53226a75b5b1cf25a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId55476a75b5b1d0189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89156a75b5b1cda3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89156a75b5b1cda3f.jpg"/><Relationship Id="rId38356a75b5b1d0388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38356a75b5b1d0388.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>