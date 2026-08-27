--- v12 (2026-08-07)
+++ v13 (2026-08-27)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Wood</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26786a75b5b1cc2e4" w:history="1">
+            <w:hyperlink r:id="rId22226a90b86b31c13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47336a75b5b1cc350" w:history="1">
+            <w:hyperlink r:id="rId59066a90b86b31c87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1811,63 +1811,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus pruinosus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is native to and widely spread in Central America, including Mexico, Guatemala, Honduras, Nicaragua and in the USA (Wood, 1982; Wood and Bright, 1992; Bright, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33540831" name="name88006a75b5b1cda43" descr="PSDPPR_distribution_map.jpg"/>
+            <wp:docPr id="66265943" name="name51386a90b86b3337e" descr="PSDPPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDPPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89156a75b5b1cda3f" cstate="print"/>
+                    <a:blip r:embed="rId38056a90b86b3337c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3680,51 +3680,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2018) Bark and Ambrosia Beetles. Available Online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49456a75b5b1cefe6" w:history="1">
+      <w:hyperlink r:id="rId30336a90b86b341d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.barkbeetles.info/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 28 July 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3797,51 +3797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25036a75b5b1cf0b9" w:history="1">
+      <w:hyperlink r:id="rId86356a90b86b34295" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3907,51 +3907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-27. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25166a75b5b1cf16d" w:history="1">
+      <w:hyperlink r:id="rId73916a90b86b34348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5513</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4015,51 +4015,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53226a75b5b1cf25a" w:history="1">
+      <w:hyperlink r:id="rId55236a90b86b343f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4928,51 +4928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus pruinosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55476a75b5b1d0189" w:history="1">
+      <w:hyperlink r:id="rId50766a90b86b349bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5111,63 +5111,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84785099" name="name48856a75b5b1d038a" descr="eu_funding_250.png"/>
+            <wp:docPr id="65643147" name="name37596a90b86b35052" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38356a75b5b1d0388" cstate="print"/>
+                    <a:blip r:embed="rId43246a90b86b35051" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5265,137 +5265,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43316310">
+  <w:abstractNum w:abstractNumId="78660721">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33224925">
+    <w:lvl w:ilvl="0" w:tplc="15842539">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33224925" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15842539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33224925" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15842539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33224925" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15842539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33224925" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15842539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33224925" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15842539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33224925" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15842539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33224925" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15842539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33224925" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15842539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43316309">
+  <w:abstractNum w:abstractNumId="78660720">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65131623">
+    <w:lvl w:ilvl="0" w:tplc="20464157">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6147,55 +6147,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43316309">
-    <w:abstractNumId w:val="43316309"/>
+  <w:num w:numId="78660720">
+    <w:abstractNumId w:val="78660720"/>
   </w:num>
-  <w:num w:numId="43316310">
-    <w:abstractNumId w:val="43316310"/>
+  <w:num w:numId="78660721">
+    <w:abstractNumId w:val="78660721"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17745,51 +17745,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId838369519" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId563466490" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26786a75b5b1cc2e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/" TargetMode="External"/><Relationship Id="rId47336a75b5b1cc350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/categorization" TargetMode="External"/><Relationship Id="rId49456a75b5b1cefe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId25036a75b5b1cf0b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId25166a75b5b1cf16d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId53226a75b5b1cf25a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId55476a75b5b1d0189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89156a75b5b1cda3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89156a75b5b1cda3f.jpg"/><Relationship Id="rId38356a75b5b1d0388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38356a75b5b1d0388.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId148058259" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId877683606" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22226a90b86b31c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/" TargetMode="External"/><Relationship Id="rId59066a90b86b31c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR/categorization" TargetMode="External"/><Relationship Id="rId30336a90b86b341d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId86356a90b86b34295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId73916a90b86b34348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId55236a90b86b343f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId50766a90b86b349bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38056a90b86b3337c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38056a90b86b3337c.jpg"/><Relationship Id="rId43246a90b86b35051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43246a90b86b35051.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>