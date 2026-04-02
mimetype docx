--- v7 (2026-03-12)
+++ v8 (2026-04-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Zimmermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654869b2bda628c50" w:history="1">
+            <w:hyperlink r:id="rId858269ce23a09f62b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758169b2bda628cba" w:history="1">
+            <w:hyperlink r:id="rId656069ce23a09f694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1536,63 +1536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">minutissimus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a species native to and widely spread in Eastern North America, including Canada and the USA (Wood and Bright, 1992; Bright, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65850776" name="name924969b2bda62a8ae" descr="PSDPMI_distribution_map.jpg"/>
+            <wp:docPr id="9675983" name="name219869ce23a0a1008" descr="PSDPMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDPMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId719269b2bda62a8ab" cstate="print"/>
+                    <a:blip r:embed="rId745769ce23a0a1003" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3124,51 +3124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2018) Bark and Ambrosia Beetles. Available Online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId694169b2bda62b853" w:history="1">
+      <w:hyperlink r:id="rId242369ce23a0a1d29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.barkbeetles.info/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 08 June 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3299,51 +3299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30 Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610069b2bda62b9c4" w:history="1">
+      <w:hyperlink r:id="rId229169ce23a0a1e4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3409,51 +3409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-27. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122269b2bda62ba9f" w:history="1">
+      <w:hyperlink r:id="rId879369ce23a0a1f00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5513</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3517,51 +3517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId351169b2bda62bb58" w:history="1">
+      <w:hyperlink r:id="rId197669ce23a0a1fcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4432,51 +4432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus minutissimus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517469b2bda62c291" w:history="1">
+      <w:hyperlink r:id="rId779369ce23a0a25c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4615,63 +4615,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40231551" name="name111469b2bda62c440" descr="eu_funding_250.png"/>
+            <wp:docPr id="34534785" name="name240969ce23a0a279d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId338369b2bda62c43f" cstate="print"/>
+                    <a:blip r:embed="rId161969ce23a0a279b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17259686">
+  <w:abstractNum w:abstractNumId="61189412">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33613117">
+    <w:lvl w:ilvl="0" w:tplc="54731805">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33613117" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54731805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33613117" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54731805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33613117" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54731805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33613117" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54731805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33613117" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54731805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33613117" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54731805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33613117" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54731805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33613117" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54731805" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17259685">
+  <w:abstractNum w:abstractNumId="61189411">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20917310">
+    <w:lvl w:ilvl="0" w:tplc="35361271">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17259685">
-    <w:abstractNumId w:val="17259685"/>
+  <w:num w:numId="61189411">
+    <w:abstractNumId w:val="61189411"/>
   </w:num>
-  <w:num w:numId="17259686">
-    <w:abstractNumId w:val="17259686"/>
+  <w:num w:numId="61189412">
+    <w:abstractNumId w:val="61189412"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId198869575" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId280403829" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId654869b2bda628c50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/" TargetMode="External"/><Relationship Id="rId758169b2bda628cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/categorization" TargetMode="External"/><Relationship Id="rId694169b2bda62b853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId610069b2bda62b9c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId122269b2bda62ba9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId351169b2bda62bb58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId517469b2bda62c291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId719269b2bda62a8ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId719269b2bda62a8ab.jpg"/><Relationship Id="rId338369b2bda62c43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId338369b2bda62c43f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId651069304" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId264934331" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId858269ce23a09f62b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/" TargetMode="External"/><Relationship Id="rId656069ce23a09f694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/categorization" TargetMode="External"/><Relationship Id="rId242369ce23a0a1d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId229169ce23a0a1e4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId879369ce23a0a1f00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId197669ce23a0a1fcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId779369ce23a0a25c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId745769ce23a0a1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId745769ce23a0a1003.jpg"/><Relationship Id="rId161969ce23a0a279b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId161969ce23a0a279b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>