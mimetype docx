--- v8 (2026-04-02)
+++ v9 (2026-04-26)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Zimmermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId858269ce23a09f62b" w:history="1">
+            <w:hyperlink r:id="rId524269eda510c67de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656069ce23a09f694" w:history="1">
+            <w:hyperlink r:id="rId625669eda510c6847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1536,63 +1536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">minutissimus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a species native to and widely spread in Eastern North America, including Canada and the USA (Wood and Bright, 1992; Bright, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9675983" name="name219869ce23a0a1008" descr="PSDPMI_distribution_map.jpg"/>
+            <wp:docPr id="98855404" name="name799969eda510c7ef6" descr="PSDPMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDPMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId745769ce23a0a1003" cstate="print"/>
+                    <a:blip r:embed="rId977369eda510c7ef4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3124,51 +3124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2018) Bark and Ambrosia Beetles. Available Online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242369ce23a0a1d29" w:history="1">
+      <w:hyperlink r:id="rId706869eda510c8ba3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.barkbeetles.info/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 08 June 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3299,51 +3299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30 Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229169ce23a0a1e4d" w:history="1">
+      <w:hyperlink r:id="rId351069eda510c8cc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3409,51 +3409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-27. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId879369ce23a0a1f00" w:history="1">
+      <w:hyperlink r:id="rId249969eda510c8d6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5513</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3517,51 +3517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId197669ce23a0a1fcf" w:history="1">
+      <w:hyperlink r:id="rId478869eda510c8e18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4432,51 +4432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus minutissimus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId779369ce23a0a25c8" w:history="1">
+      <w:hyperlink r:id="rId817069eda510c93e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4615,63 +4615,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34534785" name="name240969ce23a0a279d" descr="eu_funding_250.png"/>
+            <wp:docPr id="21170620" name="name432669eda510c955c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId161969ce23a0a279b" cstate="print"/>
+                    <a:blip r:embed="rId603869eda510c955b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61189412">
+  <w:abstractNum w:abstractNumId="64506523">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54731805">
+    <w:lvl w:ilvl="0" w:tplc="71076233">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54731805" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71076233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54731805" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71076233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54731805" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71076233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54731805" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71076233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54731805" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71076233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54731805" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71076233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54731805" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71076233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54731805" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71076233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61189411">
+  <w:abstractNum w:abstractNumId="64506522">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35361271">
+    <w:lvl w:ilvl="0" w:tplc="40651476">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61189411">
-    <w:abstractNumId w:val="61189411"/>
+  <w:num w:numId="64506522">
+    <w:abstractNumId w:val="64506522"/>
   </w:num>
-  <w:num w:numId="61189412">
-    <w:abstractNumId w:val="61189412"/>
+  <w:num w:numId="64506523">
+    <w:abstractNumId w:val="64506523"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId651069304" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId264934331" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId858269ce23a09f62b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/" TargetMode="External"/><Relationship Id="rId656069ce23a09f694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/categorization" TargetMode="External"/><Relationship Id="rId242369ce23a0a1d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId229169ce23a0a1e4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId879369ce23a0a1f00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId197669ce23a0a1fcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId779369ce23a0a25c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId745769ce23a0a1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId745769ce23a0a1003.jpg"/><Relationship Id="rId161969ce23a0a279b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId161969ce23a0a279b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId784286187" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId789054203" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId524269eda510c67de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/" TargetMode="External"/><Relationship Id="rId625669eda510c6847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/categorization" TargetMode="External"/><Relationship Id="rId706869eda510c8ba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId351069eda510c8cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId249969eda510c8d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId478869eda510c8e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId817069eda510c93e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId977369eda510c7ef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId977369eda510c7ef4.jpg"/><Relationship Id="rId603869eda510c955b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId603869eda510c955b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>