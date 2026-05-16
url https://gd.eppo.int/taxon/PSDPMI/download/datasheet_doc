--- v9 (2026-04-26)
+++ v10 (2026-05-16)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Zimmermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524269eda510c67de" w:history="1">
+            <w:hyperlink r:id="rId32936a0865e56f8ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625669eda510c6847" w:history="1">
+            <w:hyperlink r:id="rId77376a0865e56f915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1536,63 +1536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">minutissimus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a species native to and widely spread in Eastern North America, including Canada and the USA (Wood and Bright, 1992; Bright, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98855404" name="name799969eda510c7ef6" descr="PSDPMI_distribution_map.jpg"/>
+            <wp:docPr id="43642307" name="name98246a0865e570e4d" descr="PSDPMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDPMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId977369eda510c7ef4" cstate="print"/>
+                    <a:blip r:embed="rId50846a0865e570e49" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3124,51 +3124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2018) Bark and Ambrosia Beetles. Available Online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId706869eda510c8ba3" w:history="1">
+      <w:hyperlink r:id="rId87056a0865e571b2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.barkbeetles.info/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 08 June 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3299,51 +3299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30 Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId351069eda510c8cc1" w:history="1">
+      <w:hyperlink r:id="rId90006a0865e571c52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3409,51 +3409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-27. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId249969eda510c8d6e" w:history="1">
+      <w:hyperlink r:id="rId64026a0865e571d04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5513</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3517,51 +3517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId478869eda510c8e18" w:history="1">
+      <w:hyperlink r:id="rId85986a0865e571db4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4432,51 +4432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus minutissimus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId817069eda510c93e2" w:history="1">
+      <w:hyperlink r:id="rId58516a0865e57236d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4615,63 +4615,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21170620" name="name432669eda510c955c" descr="eu_funding_250.png"/>
+            <wp:docPr id="85043789" name="name47816a0865e572502" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId603869eda510c955b" cstate="print"/>
+                    <a:blip r:embed="rId40056a0865e572500" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64506523">
+  <w:abstractNum w:abstractNumId="17997431">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71076233">
+    <w:lvl w:ilvl="0" w:tplc="81022626">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71076233" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81022626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71076233" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81022626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71076233" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81022626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71076233" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81022626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71076233" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81022626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71076233" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81022626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71076233" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81022626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71076233" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81022626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64506522">
+  <w:abstractNum w:abstractNumId="17997430">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40651476">
+    <w:lvl w:ilvl="0" w:tplc="97039205">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64506522">
-    <w:abstractNumId w:val="64506522"/>
+  <w:num w:numId="17997430">
+    <w:abstractNumId w:val="17997430"/>
   </w:num>
-  <w:num w:numId="64506523">
-    <w:abstractNumId w:val="64506523"/>
+  <w:num w:numId="17997431">
+    <w:abstractNumId w:val="17997431"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId784286187" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId789054203" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId524269eda510c67de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/" TargetMode="External"/><Relationship Id="rId625669eda510c6847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/categorization" TargetMode="External"/><Relationship Id="rId706869eda510c8ba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId351069eda510c8cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId249969eda510c8d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId478869eda510c8e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId817069eda510c93e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId977369eda510c7ef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId977369eda510c7ef4.jpg"/><Relationship Id="rId603869eda510c955b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId603869eda510c955b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId381232111" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId903418276" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32936a0865e56f8ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/" TargetMode="External"/><Relationship Id="rId77376a0865e56f915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/categorization" TargetMode="External"/><Relationship Id="rId87056a0865e571b2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId90006a0865e571c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId64026a0865e571d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId85986a0865e571db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId58516a0865e57236d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50846a0865e570e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50846a0865e570e49.jpg"/><Relationship Id="rId40056a0865e572500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40056a0865e572500.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>