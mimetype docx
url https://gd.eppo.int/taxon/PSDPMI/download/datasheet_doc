--- v10 (2026-05-16)
+++ v11 (2026-06-05)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Zimmermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32936a0865e56f8ad" w:history="1">
+            <w:hyperlink r:id="rId55216a231808593d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77376a0865e56f915" w:history="1">
+            <w:hyperlink r:id="rId78536a2318085943c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1536,63 +1536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">minutissimus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a species native to and widely spread in Eastern North America, including Canada and the USA (Wood and Bright, 1992; Bright, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43642307" name="name98246a0865e570e4d" descr="PSDPMI_distribution_map.jpg"/>
+            <wp:docPr id="36315627" name="name25946a2318085a84b" descr="PSDPMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDPMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50846a0865e570e49" cstate="print"/>
+                    <a:blip r:embed="rId52826a2318085a847" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3124,51 +3124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2018) Bark and Ambrosia Beetles. Available Online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87056a0865e571b2b" w:history="1">
+      <w:hyperlink r:id="rId88366a2318085b502" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.barkbeetles.info/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 08 June 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3299,51 +3299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30 Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90006a0865e571c52" w:history="1">
+      <w:hyperlink r:id="rId66586a2318085b621" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3409,51 +3409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-27. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64026a0865e571d04" w:history="1">
+      <w:hyperlink r:id="rId59526a2318085b6d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5513</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3517,51 +3517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85986a0865e571db4" w:history="1">
+      <w:hyperlink r:id="rId74966a2318085b77e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4432,51 +4432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus minutissimus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58516a0865e57236d" w:history="1">
+      <w:hyperlink r:id="rId24616a2318085bd7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4615,63 +4615,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85043789" name="name47816a0865e572502" descr="eu_funding_250.png"/>
+            <wp:docPr id="18467028" name="name10966a2318085bf5c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40056a0865e572500" cstate="print"/>
+                    <a:blip r:embed="rId89406a2318085bf5b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17997431">
+  <w:abstractNum w:abstractNumId="99632370">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81022626">
+    <w:lvl w:ilvl="0" w:tplc="82813283">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81022626" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82813283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81022626" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82813283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81022626" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82813283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81022626" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82813283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81022626" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82813283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81022626" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82813283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81022626" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82813283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81022626" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82813283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17997430">
+  <w:abstractNum w:abstractNumId="99632369">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97039205">
+    <w:lvl w:ilvl="0" w:tplc="23745398">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17997430">
-    <w:abstractNumId w:val="17997430"/>
+  <w:num w:numId="99632369">
+    <w:abstractNumId w:val="99632369"/>
   </w:num>
-  <w:num w:numId="17997431">
-    <w:abstractNumId w:val="17997431"/>
+  <w:num w:numId="99632370">
+    <w:abstractNumId w:val="99632370"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId381232111" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId903418276" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32936a0865e56f8ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/" TargetMode="External"/><Relationship Id="rId77376a0865e56f915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/categorization" TargetMode="External"/><Relationship Id="rId87056a0865e571b2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId90006a0865e571c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId64026a0865e571d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId85986a0865e571db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId58516a0865e57236d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50846a0865e570e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50846a0865e570e49.jpg"/><Relationship Id="rId40056a0865e572500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40056a0865e572500.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId983774137" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId346299558" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55216a231808593d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/" TargetMode="External"/><Relationship Id="rId78536a2318085943c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/categorization" TargetMode="External"/><Relationship Id="rId88366a2318085b502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId66586a2318085b621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId59526a2318085b6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId74966a2318085b77e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId24616a2318085bd7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52826a2318085a847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52826a2318085a847.jpg"/><Relationship Id="rId89406a2318085bf5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89406a2318085bf5b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>