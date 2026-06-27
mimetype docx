--- v11 (2026-06-05)
+++ v12 (2026-06-27)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Zimmermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55216a231808593d5" w:history="1">
+            <w:hyperlink r:id="rId89816a3f4a3b3e95f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78536a2318085943c" w:history="1">
+            <w:hyperlink r:id="rId62786a3f4a3b3e9c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1536,63 +1536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">minutissimus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a species native to and widely spread in Eastern North America, including Canada and the USA (Wood and Bright, 1992; Bright, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36315627" name="name25946a2318085a84b" descr="PSDPMI_distribution_map.jpg"/>
+            <wp:docPr id="1381525" name="name30076a3f4a3b3fc25" descr="PSDPMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDPMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52826a2318085a847" cstate="print"/>
+                    <a:blip r:embed="rId25596a3f4a3b3fc22" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3124,51 +3124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2018) Bark and Ambrosia Beetles. Available Online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88366a2318085b502" w:history="1">
+      <w:hyperlink r:id="rId46916a3f4a3b40901" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.barkbeetles.info/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 08 June 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3299,51 +3299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30 Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66586a2318085b621" w:history="1">
+      <w:hyperlink r:id="rId42576a3f4a3b40a26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3409,51 +3409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-27. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59526a2318085b6d2" w:history="1">
+      <w:hyperlink r:id="rId90796a3f4a3b40ada" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5513</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3517,51 +3517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74966a2318085b77e" w:history="1">
+      <w:hyperlink r:id="rId30906a3f4a3b40b89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4432,51 +4432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus minutissimus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24616a2318085bd7f" w:history="1">
+      <w:hyperlink r:id="rId18266a3f4a3b41150" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4615,63 +4615,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18467028" name="name10966a2318085bf5c" descr="eu_funding_250.png"/>
+            <wp:docPr id="85741368" name="name69366a3f4a3b4142d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89406a2318085bf5b" cstate="print"/>
+                    <a:blip r:embed="rId86906a3f4a3b4142b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99632370">
+  <w:abstractNum w:abstractNumId="65765183">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82813283">
+    <w:lvl w:ilvl="0" w:tplc="35582461">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82813283" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35582461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82813283" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35582461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82813283" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35582461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82813283" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35582461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82813283" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35582461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82813283" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35582461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82813283" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35582461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82813283" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35582461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99632369">
+  <w:abstractNum w:abstractNumId="65765182">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23745398">
+    <w:lvl w:ilvl="0" w:tplc="84526695">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99632369">
-    <w:abstractNumId w:val="99632369"/>
+  <w:num w:numId="65765182">
+    <w:abstractNumId w:val="65765182"/>
   </w:num>
-  <w:num w:numId="99632370">
-    <w:abstractNumId w:val="99632370"/>
+  <w:num w:numId="65765183">
+    <w:abstractNumId w:val="65765183"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId983774137" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId346299558" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55216a231808593d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/" TargetMode="External"/><Relationship Id="rId78536a2318085943c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/categorization" TargetMode="External"/><Relationship Id="rId88366a2318085b502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId66586a2318085b621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId59526a2318085b6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId74966a2318085b77e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId24616a2318085bd7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52826a2318085a847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52826a2318085a847.jpg"/><Relationship Id="rId89406a2318085bf5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89406a2318085bf5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId350664052" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId978036429" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89816a3f4a3b3e95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/" TargetMode="External"/><Relationship Id="rId62786a3f4a3b3e9c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/categorization" TargetMode="External"/><Relationship Id="rId46916a3f4a3b40901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId42576a3f4a3b40a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId90796a3f4a3b40ada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId30906a3f4a3b40b89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId18266a3f4a3b41150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25596a3f4a3b3fc22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25596a3f4a3b3fc22.jpg"/><Relationship Id="rId86906a3f4a3b4142b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86906a3f4a3b4142b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>