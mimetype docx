--- v12 (2026-06-27)
+++ v13 (2026-07-18)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Zimmermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89816a3f4a3b3e95f" w:history="1">
+            <w:hyperlink r:id="rId61076a5b3685b8112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62786a3f4a3b3e9c9" w:history="1">
+            <w:hyperlink r:id="rId76026a5b3685b817a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1536,63 +1536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">minutissimus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a species native to and widely spread in Eastern North America, including Canada and the USA (Wood and Bright, 1992; Bright, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1381525" name="name30076a3f4a3b3fc25" descr="PSDPMI_distribution_map.jpg"/>
+            <wp:docPr id="87231786" name="name26656a5b3685b96a6" descr="PSDPMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDPMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25596a3f4a3b3fc22" cstate="print"/>
+                    <a:blip r:embed="rId15116a5b3685b96a3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3124,51 +3124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2018) Bark and Ambrosia Beetles. Available Online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46916a3f4a3b40901" w:history="1">
+      <w:hyperlink r:id="rId29686a5b3685ba351" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.barkbeetles.info/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 08 June 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3299,51 +3299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30 Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42576a3f4a3b40a26" w:history="1">
+      <w:hyperlink r:id="rId45586a5b3685ba470" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3409,51 +3409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-27. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90796a3f4a3b40ada" w:history="1">
+      <w:hyperlink r:id="rId54496a5b3685ba520" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5513</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3517,51 +3517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30906a3f4a3b40b89" w:history="1">
+      <w:hyperlink r:id="rId58676a5b3685ba5cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4432,51 +4432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus minutissimus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18266a3f4a3b41150" w:history="1">
+      <w:hyperlink r:id="rId50416a5b3685bab93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4615,63 +4615,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85741368" name="name69366a3f4a3b4142d" descr="eu_funding_250.png"/>
+            <wp:docPr id="40262552" name="name49116a5b3685bad40" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86906a3f4a3b4142b" cstate="print"/>
+                    <a:blip r:embed="rId61696a5b3685bad3f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65765183">
+  <w:abstractNum w:abstractNumId="70932524">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35582461">
+    <w:lvl w:ilvl="0" w:tplc="41178466">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35582461" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41178466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35582461" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41178466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35582461" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41178466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35582461" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41178466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35582461" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41178466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35582461" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41178466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35582461" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41178466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35582461" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41178466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65765182">
+  <w:abstractNum w:abstractNumId="70932523">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84526695">
+    <w:lvl w:ilvl="0" w:tplc="56183603">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65765182">
-    <w:abstractNumId w:val="65765182"/>
+  <w:num w:numId="70932523">
+    <w:abstractNumId w:val="70932523"/>
   </w:num>
-  <w:num w:numId="65765183">
-    <w:abstractNumId w:val="65765183"/>
+  <w:num w:numId="70932524">
+    <w:abstractNumId w:val="70932524"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId350664052" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId978036429" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89816a3f4a3b3e95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/" TargetMode="External"/><Relationship Id="rId62786a3f4a3b3e9c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/categorization" TargetMode="External"/><Relationship Id="rId46916a3f4a3b40901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId42576a3f4a3b40a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId90796a3f4a3b40ada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId30906a3f4a3b40b89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId18266a3f4a3b41150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25596a3f4a3b3fc22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25596a3f4a3b3fc22.jpg"/><Relationship Id="rId86906a3f4a3b4142b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86906a3f4a3b4142b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId122702181" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId394077283" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61076a5b3685b8112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/" TargetMode="External"/><Relationship Id="rId76026a5b3685b817a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/categorization" TargetMode="External"/><Relationship Id="rId29686a5b3685ba351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId45586a5b3685ba470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId54496a5b3685ba520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId58676a5b3685ba5cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId50416a5b3685bab93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15116a5b3685b96a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15116a5b3685b96a3.jpg"/><Relationship Id="rId61696a5b3685bad3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61696a5b3685bad3f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>