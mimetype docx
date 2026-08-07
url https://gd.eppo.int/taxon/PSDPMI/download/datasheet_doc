--- v13 (2026-07-18)
+++ v14 (2026-08-07)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Zimmermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61076a5b3685b8112" w:history="1">
+            <w:hyperlink r:id="rId37946a75b7bf17cf4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76026a5b3685b817a" w:history="1">
+            <w:hyperlink r:id="rId58986a75b7bf17d5e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1536,63 +1536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">minutissimus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a species native to and widely spread in Eastern North America, including Canada and the USA (Wood and Bright, 1992; Bright, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87231786" name="name26656a5b3685b96a6" descr="PSDPMI_distribution_map.jpg"/>
+            <wp:docPr id="35072685" name="name36676a75b7bf19370" descr="PSDPMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDPMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15116a5b3685b96a3" cstate="print"/>
+                    <a:blip r:embed="rId91876a75b7bf1936d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3124,51 +3124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2018) Bark and Ambrosia Beetles. Available Online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29686a5b3685ba351" w:history="1">
+      <w:hyperlink r:id="rId66736a75b7bf1a081" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.barkbeetles.info/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 08 June 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3299,51 +3299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30 Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45586a5b3685ba470" w:history="1">
+      <w:hyperlink r:id="rId80556a75b7bf1a2f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3409,51 +3409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-27. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54496a5b3685ba520" w:history="1">
+      <w:hyperlink r:id="rId28746a75b7bf1a3b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5513</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3517,51 +3517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58676a5b3685ba5cd" w:history="1">
+      <w:hyperlink r:id="rId45476a75b7bf1a469" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4432,51 +4432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus minutissimus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50416a5b3685bab93" w:history="1">
+      <w:hyperlink r:id="rId72836a75b7bf1aa72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4615,63 +4615,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40262552" name="name49116a5b3685bad40" descr="eu_funding_250.png"/>
+            <wp:docPr id="78632156" name="name55246a75b7bf1ac28" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61696a5b3685bad3f" cstate="print"/>
+                    <a:blip r:embed="rId46856a75b7bf1ac27" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70932524">
+  <w:abstractNum w:abstractNumId="13503272">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41178466">
+    <w:lvl w:ilvl="0" w:tplc="25626499">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41178466" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25626499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41178466" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25626499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41178466" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25626499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41178466" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25626499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41178466" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25626499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41178466" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25626499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41178466" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25626499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41178466" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25626499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70932523">
+  <w:abstractNum w:abstractNumId="13503271">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56183603">
+    <w:lvl w:ilvl="0" w:tplc="94342440">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70932523">
-    <w:abstractNumId w:val="70932523"/>
+  <w:num w:numId="13503271">
+    <w:abstractNumId w:val="13503271"/>
   </w:num>
-  <w:num w:numId="70932524">
-    <w:abstractNumId w:val="70932524"/>
+  <w:num w:numId="13503272">
+    <w:abstractNumId w:val="13503272"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId122702181" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId394077283" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61076a5b3685b8112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/" TargetMode="External"/><Relationship Id="rId76026a5b3685b817a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/categorization" TargetMode="External"/><Relationship Id="rId29686a5b3685ba351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId45586a5b3685ba470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId54496a5b3685ba520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId58676a5b3685ba5cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId50416a5b3685bab93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15116a5b3685b96a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15116a5b3685b96a3.jpg"/><Relationship Id="rId61696a5b3685bad3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61696a5b3685bad3f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId147775686" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId146532832" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37946a75b7bf17cf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/" TargetMode="External"/><Relationship Id="rId58986a75b7bf17d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/categorization" TargetMode="External"/><Relationship Id="rId66736a75b7bf1a081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId80556a75b7bf1a2f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId28746a75b7bf1a3b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId45476a75b7bf1a469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId72836a75b7bf1aa72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91876a75b7bf1936d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91876a75b7bf1936d.jpg"/><Relationship Id="rId46856a75b7bf1ac27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46856a75b7bf1ac27.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>