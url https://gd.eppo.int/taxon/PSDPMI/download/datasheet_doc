--- v14 (2026-08-07)
+++ v15 (2026-08-27)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Zimmermann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37946a75b7bf17cf4" w:history="1">
+            <w:hyperlink r:id="rId42476a90b8f1b2257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58986a75b7bf17d5e" w:history="1">
+            <w:hyperlink r:id="rId14926a90b8f1b22c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1536,63 +1536,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">minutissimus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a species native to and widely spread in Eastern North America, including Canada and the USA (Wood and Bright, 1992; Bright, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35072685" name="name36676a75b7bf19370" descr="PSDPMI_distribution_map.jpg"/>
+            <wp:docPr id="99574772" name="name36136a90b8f1b39fc" descr="PSDPMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDPMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91876a75b7bf1936d" cstate="print"/>
+                    <a:blip r:embed="rId72296a90b8f1b39f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3124,51 +3124,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 243–250.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Atkinson TH (2018) Bark and Ambrosia Beetles. Available Online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66736a75b7bf1a081" w:history="1">
+      <w:hyperlink r:id="rId98276a90b8f1b46cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.barkbeetles.info/index.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 08 June 2021] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3299,51 +3299,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30 Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80556a75b7bf1a2f5" w:history="1">
+      <w:hyperlink r:id="rId78036a90b8f1b47f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3409,51 +3409,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-27. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28746a75b7bf1a3b1" w:history="1">
+      <w:hyperlink r:id="rId78096a90b8f1b48a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5513</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3517,51 +3517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Data Sheets on Quarantine Pests. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45476a75b7bf1a469" w:history="1">
+      <w:hyperlink r:id="rId61286a90b8f1b4956" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFA/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4432,51 +4432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudopityophthorus minutissimus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72836a75b7bf1aa72" w:history="1">
+      <w:hyperlink r:id="rId66406a90b8f1b4fb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4615,63 +4615,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78632156" name="name55246a75b7bf1ac28" descr="eu_funding_250.png"/>
+            <wp:docPr id="56355862" name="name76736a90b8f1b52da" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46856a75b7bf1ac27" cstate="print"/>
+                    <a:blip r:embed="rId59446a90b8f1b52d8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13503272">
+  <w:abstractNum w:abstractNumId="67417200">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25626499">
+    <w:lvl w:ilvl="0" w:tplc="67388972">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25626499" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67388972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25626499" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67388972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25626499" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67388972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25626499" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67388972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25626499" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67388972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25626499" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67388972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25626499" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67388972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25626499" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67388972" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13503271">
+  <w:abstractNum w:abstractNumId="67417199">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94342440">
+    <w:lvl w:ilvl="0" w:tplc="46911135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13503271">
-    <w:abstractNumId w:val="13503271"/>
+  <w:num w:numId="67417199">
+    <w:abstractNumId w:val="67417199"/>
   </w:num>
-  <w:num w:numId="13503272">
-    <w:abstractNumId w:val="13503272"/>
+  <w:num w:numId="67417200">
+    <w:abstractNumId w:val="67417200"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId147775686" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId146532832" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37946a75b7bf17cf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/" TargetMode="External"/><Relationship Id="rId58986a75b7bf17d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/categorization" TargetMode="External"/><Relationship Id="rId66736a75b7bf1a081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId80556a75b7bf1a2f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId28746a75b7bf1a3b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId45476a75b7bf1a469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId72836a75b7bf1aa72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91876a75b7bf1936d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91876a75b7bf1936d.jpg"/><Relationship Id="rId46856a75b7bf1ac27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46856a75b7bf1ac27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId819100467" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId616604672" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42476a90b8f1b2257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/" TargetMode="External"/><Relationship Id="rId14926a90b8f1b22c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPMI/categorization" TargetMode="External"/><Relationship Id="rId98276a90b8f1b46cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barkbeetles.info/index.php" TargetMode="External"/><Relationship Id="rId78036a90b8f1b47f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId78096a90b8f1b48a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5513" TargetMode="External"/><Relationship Id="rId61286a90b8f1b4956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/datasheet" TargetMode="External"/><Relationship Id="rId66406a90b8f1b4fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72296a90b8f1b39f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72296a90b8f1b39f9.jpg"/><Relationship Id="rId59446a90b8f1b52d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59446a90b8f1b52d8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>