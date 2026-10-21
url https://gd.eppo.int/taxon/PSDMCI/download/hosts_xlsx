--- v0 (2025-10-18)
+++ v1 (2026-10-21)
@@ -12,143 +12,215 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PSDMCI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
+    <t>ABMES</t>
+  </si>
+  <si>
+    <t>Abelmoschus esculentus</t>
+  </si>
+  <si>
+    <t>* Inoue T, Kajihara H, Muramoto K, Yoshioka R, Sawada H (2013) Fruit rot, a new symptom of okra bacterial leaf blight, caused by Pseudomonas cichorii. Japanese Journal of Phytopathology 79(2à, 99-104</t>
+  </si>
+  <si>
+    <t>CAZHY</t>
+  </si>
+  <si>
+    <t>Calceolaria herbeohybrida hybrids</t>
+  </si>
+  <si>
+    <t>* Goh RP, Lee S, Fang ZQ, Tang WC, Chu CC (2024) First report of Pseudomonas cichorii causing bacterial leaf blight of pocketbook plant (Calceolaria hybrida) in Taiwan. Plant Disease 108(6), 1880. https://doi.org/10.1094/PDIS-12-23-2747-PD</t>
+  </si>
+  <si>
     <t>CPSAN</t>
   </si>
   <si>
     <t>Capsicum annuum</t>
   </si>
   <si>
+    <t>CHYHO</t>
+  </si>
+  <si>
+    <t>Chrysanthemum x morifolium</t>
+  </si>
+  <si>
+    <t>* Hanudin, Sanjaya L, Marwoto BD (2020) Bacterial leaf blight disease (Pseudomonas cichorii (Swingle 1925)(STAPP 1928) in chrysanthemum (Dendranthema grandiflora tzvelev) and its control) in Indonesia.  Jurnal Penelitian dan Pengembangan Pertanian, 39(2), 105-116</t>
+  </si>
+  <si>
     <t>CICEN</t>
   </si>
   <si>
     <t>Cichorium endivia</t>
   </si>
   <si>
     <t>* Patel N, Patel R, Wyenandt CA, Kobayashi DY (2021) First Report of Pseudomonas cichorii Causing Bacterial Leaf Spot on Romaine Lettuce (Lactuca sativa var. longifolia) and Escarole (Cichorium endivia) in New Jersey. Plant disease 105(12), 4150.</t>
   </si>
   <si>
     <t>CICEC</t>
   </si>
   <si>
     <t>Cichorium endivia var. crispum</t>
   </si>
   <si>
     <t>CICEL</t>
   </si>
   <si>
     <t>Cichorium endivia var. latifolia</t>
   </si>
   <si>
+    <t>CUUPE</t>
+  </si>
+  <si>
+    <t>Cucurbita pepo</t>
+  </si>
+  <si>
+    <t>* Newberry EA, Paret ML, Jones JB, Bost SC (2016) First report of leaf spot of pumpkin caused by Pseudomonas cichorii in Tennessee. Plant Disease 100(10), p 2159.</t>
+  </si>
+  <si>
     <t>FIUBG</t>
   </si>
   <si>
     <t>Ficus benghalensis</t>
   </si>
   <si>
     <t>* Ahmad T, Li G, Wang J, Li M, Xiao Y, Yu X, Zheng Y, Moosa A, Chengrong N, Liu Y (2022) First Report of Bacterial Leaf Spot of Ficus benghalensis Caused by Pseudomonas cichorii in Pakistan. Plant Disease. https://doi.org/10.1094/PDIS-12-21-2668-PDN</t>
   </si>
   <si>
     <t>LACSA</t>
   </si>
   <si>
     <t>Lactuca sativa</t>
   </si>
   <si>
+    <t>MOSAD</t>
+  </si>
+  <si>
+    <t>Monstera adansonii</t>
+  </si>
+  <si>
+    <t>* Luiz BC, Villalun MA, Eyre M, Bushe BC, Brill E, Keith LM (2024) First Report of Bacterial Leaf Spot Caused by Pseudomonas cichorii on Monstera adansonii in Hawai‘i, U.S.A. Plant Disease 108(1), 201.</t>
+  </si>
+  <si>
     <t>NIOTA</t>
   </si>
   <si>
     <t>Nicotiana tabacum</t>
   </si>
   <si>
     <t>* Lan DY, Shu FL, Lu YH, Shou AF, Lin W, Yuan GQ (2022) First Report of a Leaf Spot Disease of Tobacco Caused by Pseudomonas cichorii in China. Plant Disease 106(3), 1058. https://doi.org/10.1094/PDIS-10-21-2158-PDN</t>
   </si>
   <si>
+    <t>OCIBA</t>
+  </si>
+  <si>
+    <t>Ocimum basilicum</t>
+  </si>
+  <si>
+    <t>* Patel N, Kobayashi DY, Noto AJ, Baldwin AC, Simon JE, Wyenandt CA (2019) First report of Pseudomonas cichorii causing bacterial leaf spot on sweet basil (Ocimum basilicum) in New Jersey. Plant disease 103(10), 2666.</t>
+  </si>
+  <si>
     <t>PRJFR</t>
   </si>
   <si>
     <t>Perilla frutescens</t>
   </si>
   <si>
     <t>* Jang YW, Yoon Y, Maharjan R, Yi H, Jeong M, Hong SY, Lee MH, Kim SW, Kim JI, Yang JW (2022) First report of Pseudomonas cichorii causing bacterial vein necrosis on Perilla plants [Perilla frutescens (L.) Britton.] in South Korea. Plant Disease https://doi.org/10.1094/PDIS-01-22-0143-PDN</t>
   </si>
   <si>
     <t>PINTE</t>
   </si>
   <si>
     <t>Pinellia ternata</t>
   </si>
   <si>
     <t>* Wang F, Tang T, Mao T, Guo X, Duan Y, You J (2022) Pseudomonas cichorii causing leaf spot disease on Banxia (Pinellia ternata) in China. Plant Disease. https://doi.org/10.1094/PDIS-01-22-0060-PDN</t>
   </si>
   <si>
+    <t>PLIPU</t>
+  </si>
+  <si>
+    <t>Plumeria pudica</t>
+  </si>
+  <si>
+    <t>* Sugiyama LS, Bushe BC, Heller WP, Keith LM (2018) First report of Pseudomonas cichorii causing bacterial leaf blight of Plumeria pudica in Hawaii. Plant Disease 102(5), 1025.</t>
+  </si>
+  <si>
     <t>LYPES</t>
   </si>
   <si>
     <t>Solanum lycopersicum</t>
   </si>
   <si>
     <t>* Arshad S, Nematollahi S, Rouhrazi K, Khezrinejad N (2021) Characterization of Pseudomonas cichorii isolated from tomato and lettuce in Iran. Journal of Plant Pathology 103(3), 853-861.</t>
+  </si>
+  <si>
+    <t>TAGER</t>
+  </si>
+  <si>
+    <t>Tagetes erecta</t>
+  </si>
+  <si>
+    <t>* Ren Y, Lv X, Wang P, Wen P, Lu Y, Gao W (2026) First Report of Bacterial Leaf Spot on Marigold (Tagetes erecta) Caused by Pseudomonas cichorii in Yunnan Province, China. Plant Disease 110(7), 3040. https://doi.org/10.1094/PDIS-03-26-0428-PDN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -452,210 +524,322 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D11"/>
+  <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="342.059" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
-      <c r="D2"/>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D5"/>
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">