--- v13 (2026-08-31)
+++ v14 (2026-09-20)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Pseudomonadales: Pseudomonadaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of kiwi fruit</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51076a95fa435e6cd" w:history="1">
+            <w:hyperlink r:id="rId34916ab06e209a784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15586a95fa435e739" w:history="1">
+            <w:hyperlink r:id="rId90716ab06e209a7ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30954132" name="name22976a95fa435ef93" descr="19903.jpg"/>
+                  <wp:docPr id="86378978" name="name65606ab06e209b08f" descr="19903.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19903.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73346a95fa435ef91" cstate="print"/>
+                          <a:blip r:embed="rId66076ab06e209b08d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId22516a95fa435f0f3" w:history="1">
+            <w:hyperlink r:id="rId85256ab06e209b1b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1739,63 +1739,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22538299" name="name15376a95fa43605eb" descr="PSDMAK_distribution_map.jpg"/>
+            <wp:docPr id="88249232" name="name44516ab06e209c612" descr="PSDMAK_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAK_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39716a95fa43605e8" cstate="print"/>
+                    <a:blip r:embed="rId49336ab06e209c60e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5130,51 +5130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 60–70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15046a95fa4361fa9" w:history="1">
+      <w:hyperlink r:id="rId59796ab06e209de85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5358,51 +5358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e57464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69336a95fa436214e" w:history="1">
+      <w:hyperlink r:id="rId91986ab06e209dff9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/0.1371/journal.pone.0057464</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1034-1044. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42056a95fa436221f" w:history="1">
+      <w:hyperlink r:id="rId25406ab06e209e0a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-12-0064-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5578,51 +5578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 819–832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58876a95fa43622da" w:history="1">
+      <w:hyperlink r:id="rId51466ab06e209e159" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.13662</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,51 +5748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 582-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75726a95fa4362406" w:history="1">
+      <w:hyperlink r:id="rId34446ab06e209e264" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12297</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5838,51 +5838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1), 92–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18586a95fa43624ab" w:history="1">
+      <w:hyperlink r:id="rId94726ab06e209e30c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12476</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5928,51 +5928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51106a95fa4362545" w:history="1">
+      <w:hyperlink r:id="rId39976ab06e209e3a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants8080287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6038,51 +6038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54136a95fa436260a" w:history="1">
+      <w:hyperlink r:id="rId92346ab06e209e452" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-018-0058-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6168,51 +6168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26116a95fa43626df" w:history="1">
+      <w:hyperlink r:id="rId89136ab06e209e520" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00248-019-01459-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6238,51 +6238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1986, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47096a95fa4362753" w:history="1">
+      <w:hyperlink r:id="rId45196ab06e209e592" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6308,51 +6308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71186a95fa43627c8" w:history="1">
+      <w:hyperlink r:id="rId10306ab06e209e603" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSDMAK/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6416,51 +6416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21886a95fa4362880" w:history="1">
+      <w:hyperlink r:id="rId55926ab06e209e6b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6486,51 +6486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26526a95fa43628f8" w:history="1">
+      <w:hyperlink r:id="rId85586ab06e209e72b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2020/885/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6596,51 +6596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67–71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20026a95fa43629c7" w:history="1">
+      <w:hyperlink r:id="rId81966ab06e209e7e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-011-0023-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7216,51 +7216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2216–2228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68686a95fa4362dff" w:history="1">
+      <w:hyperlink r:id="rId31116ab06e209ebc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00062-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7502,51 +7502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 351–361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85296a95fa4362fe7" w:history="1">
+      <w:hyperlink r:id="rId89596ab06e209ed86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.01.2017.0021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7728,51 +7728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 932–944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41166a95fa436317f" w:history="1">
+      <w:hyperlink r:id="rId55916ab06e209eef0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/gbe/evx055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8074,51 +8074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13–23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74036a95fa43633c8" w:history="1">
+      <w:hyperlink r:id="rId18706ab06e209f111" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-014-0328-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8224,51 +8224,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40966a95fa43634bd" w:history="1">
+      <w:hyperlink r:id="rId24636ab06e209f1fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.01022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8412,51 +8412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67616a95fa43635f1" w:history="1">
+      <w:hyperlink r:id="rId17466ab06e209f359" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9110,51 +9110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 631–640. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15976a95fa4363ac3" w:history="1">
+      <w:hyperlink r:id="rId92116ab06e209f7ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9748,51 +9748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83746a95fa4363ee3" w:history="1">
+      <w:hyperlink r:id="rId24636ab06e209fbc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-019-0184-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10074,51 +10074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71226a95fa4364149" w:history="1">
+      <w:hyperlink r:id="rId96446ab06e209fdc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-015-2624-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10302,51 +10302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55836a95fa43642cc" w:history="1">
+      <w:hyperlink r:id="rId45166ab06e209ff3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-13-0667-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10628,51 +10628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79276a95fa4364521" w:history="1">
+      <w:hyperlink r:id="rId38136ab06e20a0150" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-11-0195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10776,51 +10776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 316–328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50026a95fa4364627" w:history="1">
+      <w:hyperlink r:id="rId46146ab06e20a0254" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/nrmicro.2018.17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10886,51 +10886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae pv. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43416a95fa43646ea" w:history="1">
+      <w:hyperlink r:id="rId13346ab06e20a0314" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10943,63 +10943,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97012854" name="name43366a95fa4364a17" descr="eu_funding_250.png"/>
+            <wp:docPr id="5720544" name="name61856ab06e20a03ee" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64866a95fa4364a16" cstate="print"/>
+                    <a:blip r:embed="rId23526ab06e20a03ed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11097,137 +11097,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67948926">
+  <w:abstractNum w:abstractNumId="97323747">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35668446">
+    <w:lvl w:ilvl="0" w:tplc="80688561">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35668446" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80688561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35668446" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80688561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35668446" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80688561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35668446" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80688561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35668446" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80688561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35668446" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80688561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35668446" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80688561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35668446" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80688561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67948925">
+  <w:abstractNum w:abstractNumId="97323746">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87662851">
+    <w:lvl w:ilvl="0" w:tplc="53258790">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11979,55 +11979,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67948925">
-    <w:abstractNumId w:val="67948925"/>
+  <w:num w:numId="97323746">
+    <w:abstractNumId w:val="97323746"/>
   </w:num>
-  <w:num w:numId="67948926">
-    <w:abstractNumId w:val="67948926"/>
+  <w:num w:numId="97323747">
+    <w:abstractNumId w:val="97323747"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23577,51 +23577,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId735798810" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId119778339" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51076a95fa435e6cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId15586a95fa435e739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId22516a95fa435f0f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId15046a95fa4361fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId69336a95fa436214e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId42056a95fa436221f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId58876a95fa43622da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId75726a95fa4362406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId18586a95fa43624ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId51106a95fa4362545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId54136a95fa436260a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId26116a95fa43626df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId47096a95fa4362753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId71186a95fa43627c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId21886a95fa4362880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId26526a95fa43628f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId20026a95fa43629c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId68686a95fa4362dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId85296a95fa4362fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId41166a95fa436317f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId74036a95fa43633c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId40966a95fa43634bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId67616a95fa43635f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId15976a95fa4363ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId83746a95fa4363ee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId71226a95fa4364149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId55836a95fa43642cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId79276a95fa4364521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId50026a95fa4364627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId43416a95fa43646ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73346a95fa435ef91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73346a95fa435ef91.jpg"/><Relationship Id="rId39716a95fa43605e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39716a95fa43605e8.jpg"/><Relationship Id="rId64866a95fa4364a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64866a95fa4364a16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId905608556" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId809249962" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34916ab06e209a784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId90716ab06e209a7ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId85256ab06e209b1b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId59796ab06e209de85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId91986ab06e209dff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId25406ab06e209e0a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId51466ab06e209e159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId34446ab06e209e264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId94726ab06e209e30c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId39976ab06e209e3a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId92346ab06e209e452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId89136ab06e209e520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId45196ab06e209e592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId10306ab06e209e603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId55926ab06e209e6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId85586ab06e209e72b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId81966ab06e209e7e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId31116ab06e209ebc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId89596ab06e209ed86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId55916ab06e209eef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId18706ab06e209f111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId24636ab06e209f1fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId17466ab06e209f359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId92116ab06e209f7ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId24636ab06e209fbc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId96446ab06e209fdc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId45166ab06e209ff3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId38136ab06e20a0150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId46146ab06e20a0254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId13346ab06e20a0314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66076ab06e209b08d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66076ab06e209b08d.jpg"/><Relationship Id="rId49336ab06e209c60e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49336ab06e209c60e.jpg"/><Relationship Id="rId23526ab06e20a03ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23526ab06e20a03ed.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>