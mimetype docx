--- v14 (2026-09-20)
+++ v15 (2026-10-18)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Pseudomonadales: Pseudomonadaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of kiwi fruit</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34916ab06e209a784" w:history="1">
+            <w:hyperlink r:id="rId69336ad4670789ffe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90716ab06e209a7ee" w:history="1">
+            <w:hyperlink r:id="rId54936ad467078a06c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86378978" name="name65606ab06e209b08f" descr="19903.jpg"/>
+                  <wp:docPr id="51971959" name="name51266ad467078a660" descr="19903.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19903.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66076ab06e209b08d" cstate="print"/>
+                          <a:blip r:embed="rId25296ad467078a65e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId85256ab06e209b1b4" w:history="1">
+            <w:hyperlink r:id="rId29686ad467078a7a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1739,63 +1739,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88249232" name="name44516ab06e209c612" descr="PSDMAK_distribution_map.jpg"/>
+            <wp:docPr id="22103282" name="name18566ad467078b8e5" descr="PSDMAK_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAK_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49336ab06e209c60e" cstate="print"/>
+                    <a:blip r:embed="rId12226ad467078b8e3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5130,51 +5130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 60–70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59796ab06e209de85" w:history="1">
+      <w:hyperlink r:id="rId83716ad467078d0fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5358,51 +5358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e57464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91986ab06e209dff9" w:history="1">
+      <w:hyperlink r:id="rId47916ad467078d26c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/0.1371/journal.pone.0057464</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1034-1044. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25406ab06e209e0a9" w:history="1">
+      <w:hyperlink r:id="rId58376ad467078d31b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-12-0064-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5578,51 +5578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 819–832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51466ab06e209e159" w:history="1">
+      <w:hyperlink r:id="rId11126ad467078d3ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.13662</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,51 +5748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 582-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34446ab06e209e264" w:history="1">
+      <w:hyperlink r:id="rId87606ad467078d4d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12297</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5838,51 +5838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1), 92–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94726ab06e209e30c" w:history="1">
+      <w:hyperlink r:id="rId69366ad467078d567" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12476</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5928,51 +5928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39976ab06e209e3a1" w:history="1">
+      <w:hyperlink r:id="rId41976ad467078d5f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants8080287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6038,51 +6038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92346ab06e209e452" w:history="1">
+      <w:hyperlink r:id="rId33476ad467078d6a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-018-0058-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6168,51 +6168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89136ab06e209e520" w:history="1">
+      <w:hyperlink r:id="rId50806ad467078d789" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00248-019-01459-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6238,51 +6238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1986, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45196ab06e209e592" w:history="1">
+      <w:hyperlink r:id="rId49846ad467078d802" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6308,51 +6308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10306ab06e209e603" w:history="1">
+      <w:hyperlink r:id="rId91256ad467078d875" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSDMAK/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6416,51 +6416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55926ab06e209e6b8" w:history="1">
+      <w:hyperlink r:id="rId45796ad467078d94d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6486,51 +6486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85586ab06e209e72b" w:history="1">
+      <w:hyperlink r:id="rId41956ad467078d9c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2020/885/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6596,51 +6596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67–71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81966ab06e209e7e7" w:history="1">
+      <w:hyperlink r:id="rId60366ad467078da7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-011-0023-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7216,51 +7216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2216–2228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31116ab06e209ebc1" w:history="1">
+      <w:hyperlink r:id="rId20306ad467078de60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00062-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7502,51 +7502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 351–361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89596ab06e209ed86" w:history="1">
+      <w:hyperlink r:id="rId20836ad467078e026" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.01.2017.0021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7728,51 +7728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 932–944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55916ab06e209eef0" w:history="1">
+      <w:hyperlink r:id="rId29156ad467078e190" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/gbe/evx055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8074,51 +8074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13–23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18706ab06e209f111" w:history="1">
+      <w:hyperlink r:id="rId22316ad467078e3af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-014-0328-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8224,51 +8224,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24636ab06e209f1fe" w:history="1">
+      <w:hyperlink r:id="rId17956ad467078e49b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.01022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8412,51 +8412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17466ab06e209f359" w:history="1">
+      <w:hyperlink r:id="rId40036ad467078e5d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9110,51 +9110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 631–640. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92116ab06e209f7ca" w:history="1">
+      <w:hyperlink r:id="rId92186ad467078ea3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9748,51 +9748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24636ab06e209fbc7" w:history="1">
+      <w:hyperlink r:id="rId75846ad467078ee35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-019-0184-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10074,51 +10074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96446ab06e209fdc9" w:history="1">
+      <w:hyperlink r:id="rId12466ad467078f034" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-015-2624-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10302,51 +10302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45166ab06e209ff3d" w:history="1">
+      <w:hyperlink r:id="rId12876ad467078f1a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-13-0667-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10628,51 +10628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38136ab06e20a0150" w:history="1">
+      <w:hyperlink r:id="rId87686ad467078f3ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-11-0195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10776,51 +10776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 316–328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46146ab06e20a0254" w:history="1">
+      <w:hyperlink r:id="rId91586ad467078f49a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/nrmicro.2018.17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10886,51 +10886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae pv. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13346ab06e20a0314" w:history="1">
+      <w:hyperlink r:id="rId41726ad467078f552" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10943,63 +10943,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5720544" name="name61856ab06e20a03ee" descr="eu_funding_250.png"/>
+            <wp:docPr id="58269952" name="name67666ad467078f832" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23526ab06e20a03ed" cstate="print"/>
+                    <a:blip r:embed="rId55086ad467078f830" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11097,137 +11097,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97323747">
+  <w:abstractNum w:abstractNumId="39851093">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80688561">
+    <w:lvl w:ilvl="0" w:tplc="59252226">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80688561" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59252226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80688561" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59252226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80688561" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59252226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80688561" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59252226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80688561" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59252226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80688561" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59252226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80688561" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59252226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80688561" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59252226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97323746">
+  <w:abstractNum w:abstractNumId="39851092">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53258790">
+    <w:lvl w:ilvl="0" w:tplc="91982658">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11979,55 +11979,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97323746">
-    <w:abstractNumId w:val="97323746"/>
+  <w:num w:numId="39851092">
+    <w:abstractNumId w:val="39851092"/>
   </w:num>
-  <w:num w:numId="97323747">
-    <w:abstractNumId w:val="97323747"/>
+  <w:num w:numId="39851093">
+    <w:abstractNumId w:val="39851093"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23577,51 +23577,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId905608556" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId809249962" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34916ab06e209a784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId90716ab06e209a7ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId85256ab06e209b1b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId59796ab06e209de85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId91986ab06e209dff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId25406ab06e209e0a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId51466ab06e209e159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId34446ab06e209e264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId94726ab06e209e30c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId39976ab06e209e3a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId92346ab06e209e452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId89136ab06e209e520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId45196ab06e209e592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId10306ab06e209e603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId55926ab06e209e6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId85586ab06e209e72b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId81966ab06e209e7e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId31116ab06e209ebc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId89596ab06e209ed86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId55916ab06e209eef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId18706ab06e209f111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId24636ab06e209f1fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId17466ab06e209f359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId92116ab06e209f7ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId24636ab06e209fbc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId96446ab06e209fdc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId45166ab06e209ff3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId38136ab06e20a0150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId46146ab06e20a0254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId13346ab06e20a0314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66076ab06e209b08d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66076ab06e209b08d.jpg"/><Relationship Id="rId49336ab06e209c60e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49336ab06e209c60e.jpg"/><Relationship Id="rId23526ab06e20a03ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23526ab06e20a03ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId272609688" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId503556877" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69336ad4670789ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId54936ad467078a06c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId29686ad467078a7a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId83716ad467078d0fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId47916ad467078d26c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId58376ad467078d31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId11126ad467078d3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId87606ad467078d4d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId69366ad467078d567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId41976ad467078d5f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId33476ad467078d6a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId50806ad467078d789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId49846ad467078d802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId91256ad467078d875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId45796ad467078d94d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId41956ad467078d9c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId60366ad467078da7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId20306ad467078de60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId20836ad467078e026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId29156ad467078e190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId22316ad467078e3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId17956ad467078e49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId40036ad467078e5d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId92186ad467078ea3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId75846ad467078ee35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId12466ad467078f034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId12876ad467078f1a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId87686ad467078f3ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId91586ad467078f49a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId41726ad467078f552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25296ad467078a65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25296ad467078a65e.jpg"/><Relationship Id="rId12226ad467078b8e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12226ad467078b8e3.jpg"/><Relationship Id="rId55086ad467078f830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55086ad467078f830.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>