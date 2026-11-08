--- v15 (2026-10-18)
+++ v16 (2026-11-08)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Pseudomonadales: Pseudomonadaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of kiwi fruit</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69336ad4670789ffe" w:history="1">
+            <w:hyperlink r:id="rId46906af0b15879fb2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54936ad467078a06c" w:history="1">
+            <w:hyperlink r:id="rId98036af0b1587a005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51971959" name="name51266ad467078a660" descr="19903.jpg"/>
+                  <wp:docPr id="3692969" name="name29046af0b1587a88c" descr="19903.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19903.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25296ad467078a65e" cstate="print"/>
+                          <a:blip r:embed="rId74866af0b1587a888" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId29686ad467078a7a8" w:history="1">
+            <w:hyperlink r:id="rId86996af0b1587aa04" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1739,63 +1739,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22103282" name="name18566ad467078b8e5" descr="PSDMAK_distribution_map.jpg"/>
+            <wp:docPr id="35219978" name="name83106af0b1587b817" descr="PSDMAK_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAK_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12226ad467078b8e3" cstate="print"/>
+                    <a:blip r:embed="rId51026af0b1587b814" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5130,51 +5130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 60–70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83716ad467078d0fd" w:history="1">
+      <w:hyperlink r:id="rId98986af0b1587c629" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5358,51 +5358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e57464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47916ad467078d26c" w:history="1">
+      <w:hyperlink r:id="rId14946af0b1587c6f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/0.1371/journal.pone.0057464</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1034-1044. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58376ad467078d31b" w:history="1">
+      <w:hyperlink r:id="rId80386af0b1587c759" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-12-0064-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5578,51 +5578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 819–832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11126ad467078d3ca" w:history="1">
+      <w:hyperlink r:id="rId41586af0b1587c7b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.13662</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,51 +5748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 582-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87606ad467078d4d7" w:history="1">
+      <w:hyperlink r:id="rId44606af0b1587c84c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12297</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5838,51 +5838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1), 92–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69366ad467078d567" w:history="1">
+      <w:hyperlink r:id="rId97766af0b1587c89d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12476</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5928,51 +5928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41976ad467078d5f7" w:history="1">
+      <w:hyperlink r:id="rId81466af0b1587c8eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants8080287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6038,51 +6038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33476ad467078d6a5" w:history="1">
+      <w:hyperlink r:id="rId43066af0b1587c94b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-018-0058-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6168,51 +6168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50806ad467078d789" w:history="1">
+      <w:hyperlink r:id="rId84876af0b1587c9ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00248-019-01459-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6238,51 +6238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1986, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49846ad467078d802" w:history="1">
+      <w:hyperlink r:id="rId62026af0b1587c9f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6308,51 +6308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91256ad467078d875" w:history="1">
+      <w:hyperlink r:id="rId61336af0b1587ca34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSDMAK/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6416,51 +6416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45796ad467078d94d" w:history="1">
+      <w:hyperlink r:id="rId26926af0b1587ca97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6486,51 +6486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41956ad467078d9c9" w:history="1">
+      <w:hyperlink r:id="rId90786af0b1587cad6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2020/885/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6596,51 +6596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67–71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60366ad467078da7d" w:history="1">
+      <w:hyperlink r:id="rId19906af0b1587cb33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-011-0023-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7216,51 +7216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2216–2228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20306ad467078de60" w:history="1">
+      <w:hyperlink r:id="rId14106af0b1587cd52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00062-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7502,51 +7502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 351–361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20836ad467078e026" w:history="1">
+      <w:hyperlink r:id="rId36036af0b1587ce55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.01.2017.0021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7728,51 +7728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 932–944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29156ad467078e190" w:history="1">
+      <w:hyperlink r:id="rId50306af0b1587cf29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/gbe/evx055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8074,51 +8074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13–23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22316ad467078e3af" w:history="1">
+      <w:hyperlink r:id="rId55856af0b1587d077" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-014-0328-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8224,51 +8224,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17956ad467078e49b" w:history="1">
+      <w:hyperlink r:id="rId54926af0b1587d0fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.01022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8412,51 +8412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40036ad467078e5d4" w:history="1">
+      <w:hyperlink r:id="rId87806af0b1587d1a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9110,51 +9110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 631–640. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92186ad467078ea3e" w:history="1">
+      <w:hyperlink r:id="rId40566af0b1587d3fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9748,51 +9748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75846ad467078ee35" w:history="1">
+      <w:hyperlink r:id="rId45246af0b1587d631" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-019-0184-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10074,51 +10074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12466ad467078f034" w:history="1">
+      <w:hyperlink r:id="rId30396af0b1587d74c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-015-2624-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10302,51 +10302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12876ad467078f1a7" w:history="1">
+      <w:hyperlink r:id="rId52136af0b1587d813" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-13-0667-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10628,51 +10628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87686ad467078f3ab" w:history="1">
+      <w:hyperlink r:id="rId11256af0b1587d92f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-11-0195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10776,51 +10776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 316–328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91586ad467078f49a" w:history="1">
+      <w:hyperlink r:id="rId94776af0b1587d9b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/nrmicro.2018.17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10886,51 +10886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae pv. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41726ad467078f552" w:history="1">
+      <w:hyperlink r:id="rId22816af0b1587da12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10943,63 +10943,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58269952" name="name67666ad467078f832" descr="eu_funding_250.png"/>
+            <wp:docPr id="44501631" name="name74526af0b1587db31" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55086ad467078f830" cstate="print"/>
+                    <a:blip r:embed="rId41646af0b1587db30" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11097,137 +11097,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39851093">
+  <w:abstractNum w:abstractNumId="74116702">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59252226">
+    <w:lvl w:ilvl="0" w:tplc="11070073">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59252226" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11070073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59252226" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11070073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59252226" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11070073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59252226" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11070073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59252226" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11070073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59252226" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11070073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59252226" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11070073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59252226" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11070073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39851092">
+  <w:abstractNum w:abstractNumId="74116701">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91982658">
+    <w:lvl w:ilvl="0" w:tplc="64594203">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11979,55 +11979,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39851092">
-    <w:abstractNumId w:val="39851092"/>
+  <w:num w:numId="74116701">
+    <w:abstractNumId w:val="74116701"/>
   </w:num>
-  <w:num w:numId="39851093">
-    <w:abstractNumId w:val="39851093"/>
+  <w:num w:numId="74116702">
+    <w:abstractNumId w:val="74116702"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23577,51 +23577,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId272609688" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId503556877" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69336ad4670789ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId54936ad467078a06c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId29686ad467078a7a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId83716ad467078d0fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId47916ad467078d26c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId58376ad467078d31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId11126ad467078d3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId87606ad467078d4d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId69366ad467078d567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId41976ad467078d5f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId33476ad467078d6a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId50806ad467078d789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId49846ad467078d802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId91256ad467078d875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId45796ad467078d94d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId41956ad467078d9c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId60366ad467078da7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId20306ad467078de60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId20836ad467078e026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId29156ad467078e190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId22316ad467078e3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId17956ad467078e49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId40036ad467078e5d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId92186ad467078ea3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId75846ad467078ee35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId12466ad467078f034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId12876ad467078f1a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId87686ad467078f3ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId91586ad467078f49a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId41726ad467078f552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25296ad467078a65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25296ad467078a65e.jpg"/><Relationship Id="rId12226ad467078b8e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12226ad467078b8e3.jpg"/><Relationship Id="rId55086ad467078f830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55086ad467078f830.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId911468105" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId678390625" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46906af0b15879fb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId98036af0b1587a005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId86996af0b1587aa04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId98986af0b1587c629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId14946af0b1587c6f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId80386af0b1587c759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId41586af0b1587c7b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId44606af0b1587c84c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId97766af0b1587c89d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId81466af0b1587c8eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId43066af0b1587c94b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId84876af0b1587c9ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId62026af0b1587c9f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId61336af0b1587ca34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId26926af0b1587ca97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId90786af0b1587cad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId19906af0b1587cb33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId14106af0b1587cd52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId36036af0b1587ce55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId50306af0b1587cf29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId55856af0b1587d077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId54926af0b1587d0fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId87806af0b1587d1a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId40566af0b1587d3fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId45246af0b1587d631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId30396af0b1587d74c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId52136af0b1587d813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId11256af0b1587d92f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId94776af0b1587d9b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId22816af0b1587da12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74866af0b1587a888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74866af0b1587a888.jpg"/><Relationship Id="rId51026af0b1587b814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51026af0b1587b814.jpg"/><Relationship Id="rId41646af0b1587db30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41646af0b1587db30.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>