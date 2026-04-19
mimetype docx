--- v6 (2026-03-29)
+++ v7 (2026-04-19)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Pseudomonadales: Pseudomonadaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of kiwi fruit</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267269c8bbe773216" w:history="1">
+            <w:hyperlink r:id="rId618069e4686b04a45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386669c8bbe773280" w:history="1">
+            <w:hyperlink r:id="rId996369e4686b04ab1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33714570" name="name945669c8bbe773a2d" descr="19903.jpg"/>
+                  <wp:docPr id="96953243" name="name216169e4686b04bb3" descr="19903.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19903.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId146169c8bbe773a2b" cstate="print"/>
+                          <a:blip r:embed="rId971169e4686b04bb1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId293269c8bbe773b4a" w:history="1">
+            <w:hyperlink r:id="rId724069e4686b04ce5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1739,63 +1739,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62914755" name="name496769c8bbe775392" descr="PSDMAK_distribution_map.jpg"/>
+            <wp:docPr id="25060256" name="name101269e4686b06666" descr="PSDMAK_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAK_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId696469c8bbe77538d" cstate="print"/>
+                    <a:blip r:embed="rId964369e4686b06662" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5130,51 +5130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 60–70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId222569c8bbe776b4e" w:history="1">
+      <w:hyperlink r:id="rId579769e4686b08036" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5358,51 +5358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e57464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId448269c8bbe776cbb" w:history="1">
+      <w:hyperlink r:id="rId986769e4686b081ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/0.1371/journal.pone.0057464</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1034-1044. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId688469c8bbe776d6b" w:history="1">
+      <w:hyperlink r:id="rId138269e4686b0825f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-12-0064-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5578,51 +5578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 819–832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId351369c8bbe776e1a" w:history="1">
+      <w:hyperlink r:id="rId957969e4686b0831d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.13662</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,51 +5748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 582-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId480869c8bbe776f23" w:history="1">
+      <w:hyperlink r:id="rId435869e4686b08430" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12297</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5838,51 +5838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1), 92–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId413969c8bbe776fb2" w:history="1">
+      <w:hyperlink r:id="rId440069e4686b084c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12476</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5928,51 +5928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId854569c8bbe777041" w:history="1">
+      <w:hyperlink r:id="rId575669e4686b08556" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants8080287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6038,51 +6038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId269869c8bbe7770ed" w:history="1">
+      <w:hyperlink r:id="rId574569e4686b08608" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-018-0058-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6168,51 +6168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198169c8bbe7771c7" w:history="1">
+      <w:hyperlink r:id="rId437469e4686b086d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00248-019-01459-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6238,51 +6238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1986, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId621769c8bbe77724c" w:history="1">
+      <w:hyperlink r:id="rId836669e4686b0874b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6308,51 +6308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId608469c8bbe7772c2" w:history="1">
+      <w:hyperlink r:id="rId618469e4686b087bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSDMAK/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6416,51 +6416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId646369c8bbe777378" w:history="1">
+      <w:hyperlink r:id="rId887169e4686b08873" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6486,51 +6486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId927969c8bbe7773f4" w:history="1">
+      <w:hyperlink r:id="rId418469e4686b088e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2020/885/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6596,51 +6596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67–71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId916069c8bbe7774a5" w:history="1">
+      <w:hyperlink r:id="rId216269e4686b08997" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-011-0023-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7216,51 +7216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2216–2228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId470769c8bbe77787a" w:history="1">
+      <w:hyperlink r:id="rId908369e4686b08da6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00062-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7502,51 +7502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 351–361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId516669c8bbe777a3c" w:history="1">
+      <w:hyperlink r:id="rId711569e4686b08f84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.01.2017.0021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7728,51 +7728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 932–944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId558769c8bbe777ba4" w:history="1">
+      <w:hyperlink r:id="rId165969e4686b090f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/gbe/evx055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8074,51 +8074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13–23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId393269c8bbe777dbf" w:history="1">
+      <w:hyperlink r:id="rId815269e4686b09320" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-014-0328-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8224,51 +8224,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId625069c8bbe777eab" w:history="1">
+      <w:hyperlink r:id="rId599069e4686b09411" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.01022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8412,51 +8412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId822369c8bbe777fdf" w:history="1">
+      <w:hyperlink r:id="rId725269e4686b09540" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9110,51 +9110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 631–640. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId596169c8bbe77843c" w:history="1">
+      <w:hyperlink r:id="rId144069e4686b099b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9748,51 +9748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId402769c8bbe77882d" w:history="1">
+      <w:hyperlink r:id="rId702569e4686b09de5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-019-0184-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10074,51 +10074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId921469c8bbe778a3a" w:history="1">
+      <w:hyperlink r:id="rId202769e4686b09fff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-015-2624-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10302,51 +10302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId421469c8bbe778baf" w:history="1">
+      <w:hyperlink r:id="rId208169e4686b0a1b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-13-0667-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10628,51 +10628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId275769c8bbe778db6" w:history="1">
+      <w:hyperlink r:id="rId137569e4686b0a3d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-11-0195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10776,51 +10776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 316–328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100769c8bbe778ea2" w:history="1">
+      <w:hyperlink r:id="rId749969e4686b0a4c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/nrmicro.2018.17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10886,51 +10886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae pv. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId510469c8bbe778f57" w:history="1">
+      <w:hyperlink r:id="rId565769e4686b0a586" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10943,63 +10943,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34010041" name="name574269c8bbe779162" descr="eu_funding_250.png"/>
+            <wp:docPr id="63324037" name="name618469e4686b0a63d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId770169c8bbe779161" cstate="print"/>
+                    <a:blip r:embed="rId187569e4686b0a63c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11097,137 +11097,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79945282">
+  <w:abstractNum w:abstractNumId="56293709">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72691388">
+    <w:lvl w:ilvl="0" w:tplc="16511209">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72691388" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16511209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72691388" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16511209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72691388" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16511209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72691388" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16511209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72691388" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16511209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72691388" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16511209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72691388" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16511209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72691388" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16511209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79945281">
+  <w:abstractNum w:abstractNumId="56293708">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77351061">
+    <w:lvl w:ilvl="0" w:tplc="73644385">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11979,55 +11979,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79945281">
-    <w:abstractNumId w:val="79945281"/>
+  <w:num w:numId="56293708">
+    <w:abstractNumId w:val="56293708"/>
   </w:num>
-  <w:num w:numId="79945282">
-    <w:abstractNumId w:val="79945282"/>
+  <w:num w:numId="56293709">
+    <w:abstractNumId w:val="56293709"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23577,51 +23577,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId134592713" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId469355495" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId267269c8bbe773216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId386669c8bbe773280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId293269c8bbe773b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId222569c8bbe776b4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId448269c8bbe776cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId688469c8bbe776d6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId351369c8bbe776e1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId480869c8bbe776f23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId413969c8bbe776fb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId854569c8bbe777041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId269869c8bbe7770ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId198169c8bbe7771c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId621769c8bbe77724c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId608469c8bbe7772c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId646369c8bbe777378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId927969c8bbe7773f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId916069c8bbe7774a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId470769c8bbe77787a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId516669c8bbe777a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId558769c8bbe777ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId393269c8bbe777dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId625069c8bbe777eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId822369c8bbe777fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId596169c8bbe77843c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId402769c8bbe77882d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId921469c8bbe778a3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId421469c8bbe778baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId275769c8bbe778db6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId100769c8bbe778ea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId510469c8bbe778f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId146169c8bbe773a2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId146169c8bbe773a2b.jpg"/><Relationship Id="rId696469c8bbe77538d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId696469c8bbe77538d.jpg"/><Relationship Id="rId770169c8bbe779161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId770169c8bbe779161.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId772552994" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId283671183" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId618069e4686b04a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId996369e4686b04ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId724069e4686b04ce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId579769e4686b08036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId986769e4686b081ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId138269e4686b0825f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId957969e4686b0831d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId435869e4686b08430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId440069e4686b084c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId575669e4686b08556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId574569e4686b08608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId437469e4686b086d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId836669e4686b0874b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId618469e4686b087bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId887169e4686b08873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId418469e4686b088e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId216269e4686b08997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId908369e4686b08da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId711569e4686b08f84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId165969e4686b090f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId815269e4686b09320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId599069e4686b09411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId725269e4686b09540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId144069e4686b099b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId702569e4686b09de5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId202769e4686b09fff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId208169e4686b0a1b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId137569e4686b0a3d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId749969e4686b0a4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId565769e4686b0a586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId971169e4686b04bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId971169e4686b04bb1.jpg"/><Relationship Id="rId964369e4686b06662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId964369e4686b06662.jpg"/><Relationship Id="rId187569e4686b0a63c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId187569e4686b0a63c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>