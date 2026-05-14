--- v7 (2026-04-19)
+++ v8 (2026-05-14)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Pseudomonadales: Pseudomonadaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of kiwi fruit</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618069e4686b04a45" w:history="1">
+            <w:hyperlink r:id="rId18456a0595183385c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId996369e4686b04ab1" w:history="1">
+            <w:hyperlink r:id="rId71246a059518338c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="96953243" name="name216169e4686b04bb3" descr="19903.jpg"/>
+                  <wp:docPr id="66584978" name="name17126a05951833e7a" descr="19903.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19903.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId971169e4686b04bb1" cstate="print"/>
+                          <a:blip r:embed="rId63286a05951833e79" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId724069e4686b04ce5" w:history="1">
+            <w:hyperlink r:id="rId89476a05951833f9c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1739,63 +1739,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25060256" name="name101269e4686b06666" descr="PSDMAK_distribution_map.jpg"/>
+            <wp:docPr id="15003503" name="name31446a05951835201" descr="PSDMAK_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAK_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId964369e4686b06662" cstate="print"/>
+                    <a:blip r:embed="rId81386a059518351fd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5130,51 +5130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 60–70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId579769e4686b08036" w:history="1">
+      <w:hyperlink r:id="rId14926a05951836a09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5358,51 +5358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e57464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId986769e4686b081ae" w:history="1">
+      <w:hyperlink r:id="rId84286a05951836bca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/0.1371/journal.pone.0057464</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1034-1044. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId138269e4686b0825f" w:history="1">
+      <w:hyperlink r:id="rId35986a05951836c7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-12-0064-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5578,51 +5578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 819–832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId957969e4686b0831d" w:history="1">
+      <w:hyperlink r:id="rId40046a05951836d52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.13662</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,51 +5748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 582-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435869e4686b08430" w:history="1">
+      <w:hyperlink r:id="rId13566a05951836e61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12297</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5838,51 +5838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1), 92–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440069e4686b084c4" w:history="1">
+      <w:hyperlink r:id="rId16686a05951836ef3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12476</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5928,51 +5928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId575669e4686b08556" w:history="1">
+      <w:hyperlink r:id="rId61346a05951836fc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants8080287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6038,51 +6038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId574569e4686b08608" w:history="1">
+      <w:hyperlink r:id="rId43826a059518374db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-018-0058-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6168,51 +6168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437469e4686b086d9" w:history="1">
+      <w:hyperlink r:id="rId81786a059518375bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00248-019-01459-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6238,51 +6238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1986, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId836669e4686b0874b" w:history="1">
+      <w:hyperlink r:id="rId25936a0595183762e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6308,51 +6308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId618469e4686b087bd" w:history="1">
+      <w:hyperlink r:id="rId28706a0595183769f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSDMAK/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6416,51 +6416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887169e4686b08873" w:history="1">
+      <w:hyperlink r:id="rId25676a05951837755" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6486,51 +6486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId418469e4686b088e6" w:history="1">
+      <w:hyperlink r:id="rId40616a059518377c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2020/885/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6596,51 +6596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67–71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216269e4686b08997" w:history="1">
+      <w:hyperlink r:id="rId79536a05951837874" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-011-0023-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7216,51 +7216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2216–2228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId908369e4686b08da6" w:history="1">
+      <w:hyperlink r:id="rId56616a05951837c67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00062-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7502,51 +7502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 351–361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711569e4686b08f84" w:history="1">
+      <w:hyperlink r:id="rId77686a05951837e2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.01.2017.0021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7728,51 +7728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 932–944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId165969e4686b090f3" w:history="1">
+      <w:hyperlink r:id="rId52616a05951837f94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/gbe/evx055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8074,51 +8074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13–23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId815269e4686b09320" w:history="1">
+      <w:hyperlink r:id="rId10366a059518381c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-014-0328-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8224,51 +8224,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId599069e4686b09411" w:history="1">
+      <w:hyperlink r:id="rId97306a059518382ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.01022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8412,51 +8412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId725269e4686b09540" w:history="1">
+      <w:hyperlink r:id="rId12026a059518383d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9110,51 +9110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 631–640. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId144069e4686b099b0" w:history="1">
+      <w:hyperlink r:id="rId74286a05951838815" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9748,51 +9748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702569e4686b09de5" w:history="1">
+      <w:hyperlink r:id="rId20596a05951838c29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-019-0184-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10074,51 +10074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202769e4686b09fff" w:history="1">
+      <w:hyperlink r:id="rId22956a05951838e2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-015-2624-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10302,51 +10302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208169e4686b0a1b8" w:history="1">
+      <w:hyperlink r:id="rId60816a05951838f92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-13-0667-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10628,51 +10628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137569e4686b0a3d4" w:history="1">
+      <w:hyperlink r:id="rId35436a0595183918b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-11-0195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10776,51 +10776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 316–328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId749969e4686b0a4c8" w:history="1">
+      <w:hyperlink r:id="rId41896a05951839371" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/nrmicro.2018.17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10886,51 +10886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae pv. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId565769e4686b0a586" w:history="1">
+      <w:hyperlink r:id="rId96336a0595183943d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10943,63 +10943,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63324037" name="name618469e4686b0a63d" descr="eu_funding_250.png"/>
+            <wp:docPr id="68817952" name="name62196a059518394f9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId187569e4686b0a63c" cstate="print"/>
+                    <a:blip r:embed="rId21596a059518394f8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11097,137 +11097,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56293709">
+  <w:abstractNum w:abstractNumId="87040661">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16511209">
+    <w:lvl w:ilvl="0" w:tplc="70508327">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16511209" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70508327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16511209" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70508327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16511209" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70508327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16511209" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70508327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16511209" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70508327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16511209" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70508327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16511209" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70508327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16511209" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70508327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56293708">
+  <w:abstractNum w:abstractNumId="87040660">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73644385">
+    <w:lvl w:ilvl="0" w:tplc="44882578">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11979,55 +11979,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56293708">
-    <w:abstractNumId w:val="56293708"/>
+  <w:num w:numId="87040660">
+    <w:abstractNumId w:val="87040660"/>
   </w:num>
-  <w:num w:numId="56293709">
-    <w:abstractNumId w:val="56293709"/>
+  <w:num w:numId="87040661">
+    <w:abstractNumId w:val="87040661"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23577,51 +23577,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId772552994" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId283671183" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId618069e4686b04a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId996369e4686b04ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId724069e4686b04ce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId579769e4686b08036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId986769e4686b081ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId138269e4686b0825f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId957969e4686b0831d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId435869e4686b08430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId440069e4686b084c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId575669e4686b08556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId574569e4686b08608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId437469e4686b086d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId836669e4686b0874b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId618469e4686b087bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId887169e4686b08873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId418469e4686b088e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId216269e4686b08997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId908369e4686b08da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId711569e4686b08f84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId165969e4686b090f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId815269e4686b09320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId599069e4686b09411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId725269e4686b09540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId144069e4686b099b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId702569e4686b09de5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId202769e4686b09fff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId208169e4686b0a1b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId137569e4686b0a3d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId749969e4686b0a4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId565769e4686b0a586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId971169e4686b04bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId971169e4686b04bb1.jpg"/><Relationship Id="rId964369e4686b06662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId964369e4686b06662.jpg"/><Relationship Id="rId187569e4686b0a63c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId187569e4686b0a63c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId816680450" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId360843395" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18456a0595183385c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId71246a059518338c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId89476a05951833f9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId14926a05951836a09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId84286a05951836bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId35986a05951836c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId40046a05951836d52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId13566a05951836e61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId16686a05951836ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId61346a05951836fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId43826a059518374db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId81786a059518375bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId25936a0595183762e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId28706a0595183769f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId25676a05951837755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId40616a059518377c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId79536a05951837874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId56616a05951837c67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId77686a05951837e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId52616a05951837f94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId10366a059518381c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId97306a059518382ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId12026a059518383d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId74286a05951838815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId20596a05951838c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId22956a05951838e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId60816a05951838f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId35436a0595183918b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId41896a05951839371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId96336a0595183943d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63286a05951833e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63286a05951833e79.jpg"/><Relationship Id="rId81386a059518351fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81386a059518351fd.jpg"/><Relationship Id="rId21596a059518394f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21596a059518394f8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>