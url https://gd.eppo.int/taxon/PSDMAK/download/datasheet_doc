--- v8 (2026-05-14)
+++ v9 (2026-06-12)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Pseudomonadales: Pseudomonadaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of kiwi fruit</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18456a0595183385c" w:history="1">
+            <w:hyperlink r:id="rId39246a2bb80697a5f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71246a059518338c6" w:history="1">
+            <w:hyperlink r:id="rId99066a2bb80697acc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66584978" name="name17126a05951833e7a" descr="19903.jpg"/>
+                  <wp:docPr id="59680404" name="name27866a2bb80697be2" descr="19903.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19903.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63286a05951833e79" cstate="print"/>
+                          <a:blip r:embed="rId49836a2bb80697be0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89476a05951833f9c" w:history="1">
+            <w:hyperlink r:id="rId76356a2bb80697d0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1739,63 +1739,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15003503" name="name31446a05951835201" descr="PSDMAK_distribution_map.jpg"/>
+            <wp:docPr id="90894242" name="name71616a2bb80699473" descr="PSDMAK_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAK_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81386a059518351fd" cstate="print"/>
+                    <a:blip r:embed="rId60916a2bb8069946d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5130,51 +5130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 60–70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14926a05951836a09" w:history="1">
+      <w:hyperlink r:id="rId79276a2bb8069ad44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5358,51 +5358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e57464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84286a05951836bca" w:history="1">
+      <w:hyperlink r:id="rId67366a2bb8069aebe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/0.1371/journal.pone.0057464</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1034-1044. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35986a05951836c7e" w:history="1">
+      <w:hyperlink r:id="rId58376a2bb8069af7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-12-0064-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5578,51 +5578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 819–832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40046a05951836d52" w:history="1">
+      <w:hyperlink r:id="rId51446a2bb8069b032" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.13662</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,51 +5748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 582-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13566a05951836e61" w:history="1">
+      <w:hyperlink r:id="rId42576a2bb8069b144" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12297</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5838,51 +5838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1), 92–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16686a05951836ef3" w:history="1">
+      <w:hyperlink r:id="rId47786a2bb8069b1da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12476</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5928,51 +5928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61346a05951836fc3" w:history="1">
+      <w:hyperlink r:id="rId57866a2bb8069b26c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants8080287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6038,51 +6038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43826a059518374db" w:history="1">
+      <w:hyperlink r:id="rId54586a2bb8069b31f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-018-0058-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6168,51 +6168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81786a059518375bb" w:history="1">
+      <w:hyperlink r:id="rId62786a2bb8069b3fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00248-019-01459-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6238,51 +6238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1986, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25936a0595183762e" w:history="1">
+      <w:hyperlink r:id="rId41186a2bb8069b512" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6308,51 +6308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28706a0595183769f" w:history="1">
+      <w:hyperlink r:id="rId59716a2bb8069b58b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSDMAK/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6416,51 +6416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25676a05951837755" w:history="1">
+      <w:hyperlink r:id="rId34726a2bb8069b646" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6486,51 +6486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40616a059518377c7" w:history="1">
+      <w:hyperlink r:id="rId37296a2bb8069b6bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2020/885/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6596,51 +6596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67–71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79536a05951837874" w:history="1">
+      <w:hyperlink r:id="rId78496a2bb8069b76f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-011-0023-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7216,51 +7216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2216–2228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56616a05951837c67" w:history="1">
+      <w:hyperlink r:id="rId72536a2bb8069bb58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00062-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7502,51 +7502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 351–361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77686a05951837e2e" w:history="1">
+      <w:hyperlink r:id="rId37976a2bb8069bd26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.01.2017.0021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7728,51 +7728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 932–944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52616a05951837f94" w:history="1">
+      <w:hyperlink r:id="rId49996a2bb8069be94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/gbe/evx055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8074,51 +8074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13–23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10366a059518381c3" w:history="1">
+      <w:hyperlink r:id="rId63896a2bb8069c0d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-014-0328-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8224,51 +8224,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97306a059518382ad" w:history="1">
+      <w:hyperlink r:id="rId25536a2bb8069c1c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.01022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8412,51 +8412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12026a059518383d3" w:history="1">
+      <w:hyperlink r:id="rId91016a2bb8069c2f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9110,51 +9110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 631–640. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74286a05951838815" w:history="1">
+      <w:hyperlink r:id="rId23086a2bb8069c79e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9748,51 +9748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20596a05951838c29" w:history="1">
+      <w:hyperlink r:id="rId47646a2bb8069cc47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-019-0184-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10074,51 +10074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22956a05951838e2c" w:history="1">
+      <w:hyperlink r:id="rId40756a2bb8069ce6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-015-2624-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10302,51 +10302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60816a05951838f92" w:history="1">
+      <w:hyperlink r:id="rId78626a2bb8069cfdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-13-0667-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10628,51 +10628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35436a0595183918b" w:history="1">
+      <w:hyperlink r:id="rId10306a2bb8069d1f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-11-0195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10776,51 +10776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 316–328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41896a05951839371" w:history="1">
+      <w:hyperlink r:id="rId14666a2bb8069d2ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/nrmicro.2018.17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10886,51 +10886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae pv. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96336a0595183943d" w:history="1">
+      <w:hyperlink r:id="rId81036a2bb8069d3c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10943,63 +10943,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68817952" name="name62196a059518394f9" descr="eu_funding_250.png"/>
+            <wp:docPr id="9111934" name="name46106a2bb8069d4d0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21596a059518394f8" cstate="print"/>
+                    <a:blip r:embed="rId14326a2bb8069d4cf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11097,137 +11097,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87040661">
+  <w:abstractNum w:abstractNumId="46459214">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70508327">
+    <w:lvl w:ilvl="0" w:tplc="89292274">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70508327" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89292274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70508327" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89292274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70508327" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89292274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70508327" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89292274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70508327" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89292274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70508327" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89292274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70508327" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89292274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70508327" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89292274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87040660">
+  <w:abstractNum w:abstractNumId="46459213">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44882578">
+    <w:lvl w:ilvl="0" w:tplc="21793659">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11979,55 +11979,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87040660">
-    <w:abstractNumId w:val="87040660"/>
+  <w:num w:numId="46459213">
+    <w:abstractNumId w:val="46459213"/>
   </w:num>
-  <w:num w:numId="87040661">
-    <w:abstractNumId w:val="87040661"/>
+  <w:num w:numId="46459214">
+    <w:abstractNumId w:val="46459214"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23577,51 +23577,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId816680450" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId360843395" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18456a0595183385c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId71246a059518338c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId89476a05951833f9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId14926a05951836a09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId84286a05951836bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId35986a05951836c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId40046a05951836d52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId13566a05951836e61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId16686a05951836ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId61346a05951836fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId43826a059518374db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId81786a059518375bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId25936a0595183762e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId28706a0595183769f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId25676a05951837755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId40616a059518377c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId79536a05951837874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId56616a05951837c67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId77686a05951837e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId52616a05951837f94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId10366a059518381c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId97306a059518382ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId12026a059518383d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId74286a05951838815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId20596a05951838c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId22956a05951838e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId60816a05951838f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId35436a0595183918b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId41896a05951839371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId96336a0595183943d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63286a05951833e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63286a05951833e79.jpg"/><Relationship Id="rId81386a059518351fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81386a059518351fd.jpg"/><Relationship Id="rId21596a059518394f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21596a059518394f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId532727669" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId812679152" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39246a2bb80697a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId99066a2bb80697acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId76356a2bb80697d0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId79276a2bb8069ad44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId67366a2bb8069aebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId58376a2bb8069af7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId51446a2bb8069b032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId42576a2bb8069b144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId47786a2bb8069b1da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId57866a2bb8069b26c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId54586a2bb8069b31f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId62786a2bb8069b3fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId41186a2bb8069b512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId59716a2bb8069b58b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId34726a2bb8069b646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId37296a2bb8069b6bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId78496a2bb8069b76f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId72536a2bb8069bb58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId37976a2bb8069bd26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId49996a2bb8069be94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId63896a2bb8069c0d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId25536a2bb8069c1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId91016a2bb8069c2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId23086a2bb8069c79e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId47646a2bb8069cc47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId40756a2bb8069ce6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId78626a2bb8069cfdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId10306a2bb8069d1f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId14666a2bb8069d2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId81036a2bb8069d3c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49836a2bb80697be0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49836a2bb80697be0.jpg"/><Relationship Id="rId60916a2bb8069946d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60916a2bb8069946d.jpg"/><Relationship Id="rId14326a2bb8069d4cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14326a2bb8069d4cf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>