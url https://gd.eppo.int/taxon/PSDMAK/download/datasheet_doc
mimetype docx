--- v9 (2026-06-12)
+++ v10 (2026-07-02)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Pseudomonadales: Pseudomonadaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of kiwi fruit</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39246a2bb80697a5f" w:history="1">
+            <w:hyperlink r:id="rId16046a4661276ce5e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99066a2bb80697acc" w:history="1">
+            <w:hyperlink r:id="rId75676a4661276ced5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59680404" name="name27866a2bb80697be2" descr="19903.jpg"/>
+                  <wp:docPr id="92403859" name="name37946a4661276d43b" descr="19903.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19903.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49836a2bb80697be0" cstate="print"/>
+                          <a:blip r:embed="rId71026a4661276d43a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76356a2bb80697d0d" w:history="1">
+            <w:hyperlink r:id="rId87416a4661276d552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1739,63 +1739,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90894242" name="name71616a2bb80699473" descr="PSDMAK_distribution_map.jpg"/>
+            <wp:docPr id="55970806" name="name96836a4661276e6f2" descr="PSDMAK_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAK_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60916a2bb8069946d" cstate="print"/>
+                    <a:blip r:embed="rId59466a4661276e6ef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5130,51 +5130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 60–70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79276a2bb8069ad44" w:history="1">
+      <w:hyperlink r:id="rId85996a4661276fedc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5358,51 +5358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e57464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67366a2bb8069aebe" w:history="1">
+      <w:hyperlink r:id="rId49326a4661277004a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/0.1371/journal.pone.0057464</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1034-1044. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58376a2bb8069af7a" w:history="1">
+      <w:hyperlink r:id="rId46886a466127700f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-12-0064-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5578,51 +5578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 819–832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51446a2bb8069b032" w:history="1">
+      <w:hyperlink r:id="rId16126a466127701a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.13662</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,51 +5748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 582-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42576a2bb8069b144" w:history="1">
+      <w:hyperlink r:id="rId59806a466127702b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12297</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5838,51 +5838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1), 92–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47786a2bb8069b1da" w:history="1">
+      <w:hyperlink r:id="rId40466a46612770345" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12476</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5928,51 +5928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57866a2bb8069b26c" w:history="1">
+      <w:hyperlink r:id="rId63296a466127703d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants8080287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6038,51 +6038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54586a2bb8069b31f" w:history="1">
+      <w:hyperlink r:id="rId68636a4661277047f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-018-0058-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6168,51 +6168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62786a2bb8069b3fe" w:history="1">
+      <w:hyperlink r:id="rId15256a46612770560" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00248-019-01459-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6238,51 +6238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1986, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41186a2bb8069b512" w:history="1">
+      <w:hyperlink r:id="rId73906a466127705dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6308,51 +6308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59716a2bb8069b58b" w:history="1">
+      <w:hyperlink r:id="rId25126a4661277064e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSDMAK/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6416,51 +6416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34726a2bb8069b646" w:history="1">
+      <w:hyperlink r:id="rId88816a4661277070c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6486,51 +6486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37296a2bb8069b6bd" w:history="1">
+      <w:hyperlink r:id="rId34066a46612770780" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2020/885/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6596,51 +6596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67–71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78496a2bb8069b76f" w:history="1">
+      <w:hyperlink r:id="rId75576a4661277082e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-011-0023-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7216,51 +7216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2216–2228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72536a2bb8069bb58" w:history="1">
+      <w:hyperlink r:id="rId16456a46612770c06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00062-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7502,51 +7502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 351–361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37976a2bb8069bd26" w:history="1">
+      <w:hyperlink r:id="rId57846a46612770dd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.01.2017.0021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7728,51 +7728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 932–944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49996a2bb8069be94" w:history="1">
+      <w:hyperlink r:id="rId36576a46612770f4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/gbe/evx055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8074,51 +8074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13–23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63896a2bb8069c0d2" w:history="1">
+      <w:hyperlink r:id="rId21376a46612771183" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-014-0328-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8224,51 +8224,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25536a2bb8069c1c5" w:history="1">
+      <w:hyperlink r:id="rId31396a46612771271" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.01022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8412,51 +8412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91016a2bb8069c2f8" w:history="1">
+      <w:hyperlink r:id="rId49696a466127713aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9110,51 +9110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 631–640. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23086a2bb8069c79e" w:history="1">
+      <w:hyperlink r:id="rId88426a4661277182b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9748,51 +9748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47646a2bb8069cc47" w:history="1">
+      <w:hyperlink r:id="rId50186a46612771c4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-019-0184-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10074,51 +10074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40756a2bb8069ce6b" w:history="1">
+      <w:hyperlink r:id="rId99946a46612771e5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-015-2624-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10302,51 +10302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78626a2bb8069cfdd" w:history="1">
+      <w:hyperlink r:id="rId81426a46612771fc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-13-0667-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10628,51 +10628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10306a2bb8069d1f7" w:history="1">
+      <w:hyperlink r:id="rId67606a466127721c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-11-0195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10776,51 +10776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 316–328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14666a2bb8069d2ea" w:history="1">
+      <w:hyperlink r:id="rId33216a466127722ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/nrmicro.2018.17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10886,51 +10886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae pv. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81036a2bb8069d3c7" w:history="1">
+      <w:hyperlink r:id="rId96486a46612772367" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10943,63 +10943,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9111934" name="name46106a2bb8069d4d0" descr="eu_funding_250.png"/>
+            <wp:docPr id="32743494" name="name44786a46612772461" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14326a2bb8069d4cf" cstate="print"/>
+                    <a:blip r:embed="rId88866a46612772460" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11097,137 +11097,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46459214">
+  <w:abstractNum w:abstractNumId="85007069">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89292274">
+    <w:lvl w:ilvl="0" w:tplc="30270012">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89292274" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30270012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89292274" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30270012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89292274" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30270012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89292274" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30270012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89292274" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30270012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89292274" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30270012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89292274" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30270012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89292274" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30270012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46459213">
+  <w:abstractNum w:abstractNumId="85007068">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21793659">
+    <w:lvl w:ilvl="0" w:tplc="85639949">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11979,55 +11979,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46459213">
-    <w:abstractNumId w:val="46459213"/>
+  <w:num w:numId="85007068">
+    <w:abstractNumId w:val="85007068"/>
   </w:num>
-  <w:num w:numId="46459214">
-    <w:abstractNumId w:val="46459214"/>
+  <w:num w:numId="85007069">
+    <w:abstractNumId w:val="85007069"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23577,51 +23577,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId532727669" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId812679152" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39246a2bb80697a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId99066a2bb80697acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId76356a2bb80697d0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId79276a2bb8069ad44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId67366a2bb8069aebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId58376a2bb8069af7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId51446a2bb8069b032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId42576a2bb8069b144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId47786a2bb8069b1da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId57866a2bb8069b26c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId54586a2bb8069b31f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId62786a2bb8069b3fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId41186a2bb8069b512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId59716a2bb8069b58b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId34726a2bb8069b646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId37296a2bb8069b6bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId78496a2bb8069b76f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId72536a2bb8069bb58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId37976a2bb8069bd26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId49996a2bb8069be94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId63896a2bb8069c0d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId25536a2bb8069c1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId91016a2bb8069c2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId23086a2bb8069c79e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId47646a2bb8069cc47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId40756a2bb8069ce6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId78626a2bb8069cfdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId10306a2bb8069d1f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId14666a2bb8069d2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId81036a2bb8069d3c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49836a2bb80697be0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49836a2bb80697be0.jpg"/><Relationship Id="rId60916a2bb8069946d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60916a2bb8069946d.jpg"/><Relationship Id="rId14326a2bb8069d4cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14326a2bb8069d4cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId924847222" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId397947411" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16046a4661276ce5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId75676a4661276ced5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId87416a4661276d552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId85996a4661276fedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId49326a4661277004a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId46886a466127700f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId16126a466127701a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId59806a466127702b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId40466a46612770345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId63296a466127703d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId68636a4661277047f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId15256a46612770560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId73906a466127705dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId25126a4661277064e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId88816a4661277070c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId34066a46612770780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId75576a4661277082e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId16456a46612770c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId57846a46612770dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId36576a46612770f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId21376a46612771183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId31396a46612771271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId49696a466127713aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId88426a4661277182b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId50186a46612771c4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId99946a46612771e5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId81426a46612771fc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId67606a466127721c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId33216a466127722ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId96486a46612772367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71026a4661276d43a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71026a4661276d43a.jpg"/><Relationship Id="rId59466a4661276e6ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59466a4661276e6ef.jpg"/><Relationship Id="rId88866a46612772460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88866a46612772460.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>