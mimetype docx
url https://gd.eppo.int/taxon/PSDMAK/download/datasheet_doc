--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Pseudomonadales: Pseudomonadaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of kiwi fruit</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16046a4661276ce5e" w:history="1">
+            <w:hyperlink r:id="rId82006a60e1cc263fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75676a4661276ced5" w:history="1">
+            <w:hyperlink r:id="rId48556a60e1cc26478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92403859" name="name37946a4661276d43b" descr="19903.jpg"/>
+                  <wp:docPr id="48661219" name="name27786a60e1cc26ec3" descr="19903.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19903.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71026a4661276d43a" cstate="print"/>
+                          <a:blip r:embed="rId60616a60e1cc26ec1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId87416a4661276d552" w:history="1">
+            <w:hyperlink r:id="rId69546a60e1cc27004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1739,63 +1739,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55970806" name="name96836a4661276e6f2" descr="PSDMAK_distribution_map.jpg"/>
+            <wp:docPr id="85316397" name="name23036a60e1cc2830c" descr="PSDMAK_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAK_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59466a4661276e6ef" cstate="print"/>
+                    <a:blip r:embed="rId28126a60e1cc28309" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5130,51 +5130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 60–70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85996a4661276fedc" w:history="1">
+      <w:hyperlink r:id="rId23706a60e1cc29aa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5358,51 +5358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e57464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49326a4661277004a" w:history="1">
+      <w:hyperlink r:id="rId10766a60e1cc29c12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/0.1371/journal.pone.0057464</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1034-1044. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46886a466127700f8" w:history="1">
+      <w:hyperlink r:id="rId15956a60e1cc29cc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-12-0064-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5578,51 +5578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 819–832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16126a466127701a7" w:history="1">
+      <w:hyperlink r:id="rId28446a60e1cc29d71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.13662</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,51 +5748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 582-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59806a466127702b8" w:history="1">
+      <w:hyperlink r:id="rId28066a60e1cc29e7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12297</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5838,51 +5838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1), 92–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40466a46612770345" w:history="1">
+      <w:hyperlink r:id="rId89106a60e1cc29f0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12476</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5928,51 +5928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63296a466127703d4" w:history="1">
+      <w:hyperlink r:id="rId38286a60e1cc29ff9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants8080287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6038,51 +6038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68636a4661277047f" w:history="1">
+      <w:hyperlink r:id="rId13546a60e1cc2a0dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-018-0058-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6168,51 +6168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15256a46612770560" w:history="1">
+      <w:hyperlink r:id="rId58576a60e1cc2a206" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00248-019-01459-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6238,51 +6238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1986, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73906a466127705dd" w:history="1">
+      <w:hyperlink r:id="rId77916a60e1cc2a27b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6308,51 +6308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25126a4661277064e" w:history="1">
+      <w:hyperlink r:id="rId54806a60e1cc2a2ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSDMAK/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6416,51 +6416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88816a4661277070c" w:history="1">
+      <w:hyperlink r:id="rId19436a60e1cc2a3a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6486,51 +6486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34066a46612770780" w:history="1">
+      <w:hyperlink r:id="rId90086a60e1cc2a417" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2020/885/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6596,51 +6596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67–71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75576a4661277082e" w:history="1">
+      <w:hyperlink r:id="rId90556a60e1cc2a4c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-011-0023-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7216,51 +7216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2216–2228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16456a46612770c06" w:history="1">
+      <w:hyperlink r:id="rId76206a60e1cc2a896" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00062-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7502,51 +7502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 351–361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57846a46612770dd8" w:history="1">
+      <w:hyperlink r:id="rId41096a60e1cc2aa67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.01.2017.0021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7728,51 +7728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 932–944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36576a46612770f4e" w:history="1">
+      <w:hyperlink r:id="rId26636a60e1cc2abd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/gbe/evx055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8074,51 +8074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13–23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21376a46612771183" w:history="1">
+      <w:hyperlink r:id="rId58626a60e1cc2adf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-014-0328-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8224,51 +8224,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31396a46612771271" w:history="1">
+      <w:hyperlink r:id="rId53616a60e1cc2aedd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.01022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8412,51 +8412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49696a466127713aa" w:history="1">
+      <w:hyperlink r:id="rId12936a60e1cc2b02f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9110,51 +9110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 631–640. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88426a4661277182b" w:history="1">
+      <w:hyperlink r:id="rId68406a60e1cc2b483" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9748,51 +9748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50186a46612771c4f" w:history="1">
+      <w:hyperlink r:id="rId75876a60e1cc2b8b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-019-0184-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10074,51 +10074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99946a46612771e5c" w:history="1">
+      <w:hyperlink r:id="rId84006a60e1cc2bab6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-015-2624-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10302,51 +10302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81426a46612771fc5" w:history="1">
+      <w:hyperlink r:id="rId57986a60e1cc2bc1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-13-0667-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10628,51 +10628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67606a466127721c4" w:history="1">
+      <w:hyperlink r:id="rId77636a60e1cc2be1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-11-0195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10776,51 +10776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 316–328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33216a466127722ae" w:history="1">
+      <w:hyperlink r:id="rId14276a60e1cc2bf20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/nrmicro.2018.17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10886,51 +10886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae pv. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96486a46612772367" w:history="1">
+      <w:hyperlink r:id="rId13066a60e1cc2bff3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10943,63 +10943,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32743494" name="name44786a46612772461" descr="eu_funding_250.png"/>
+            <wp:docPr id="56298211" name="name80036a60e1cc2c0d2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88866a46612772460" cstate="print"/>
+                    <a:blip r:embed="rId62016a60e1cc2c0d1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11097,137 +11097,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85007069">
+  <w:abstractNum w:abstractNumId="86132090">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30270012">
+    <w:lvl w:ilvl="0" w:tplc="33902016">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30270012" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33902016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30270012" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33902016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30270012" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33902016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30270012" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33902016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30270012" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33902016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30270012" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33902016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30270012" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33902016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30270012" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33902016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85007068">
+  <w:abstractNum w:abstractNumId="86132089">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85639949">
+    <w:lvl w:ilvl="0" w:tplc="65978203">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11979,55 +11979,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85007068">
-    <w:abstractNumId w:val="85007068"/>
+  <w:num w:numId="86132089">
+    <w:abstractNumId w:val="86132089"/>
   </w:num>
-  <w:num w:numId="85007069">
-    <w:abstractNumId w:val="85007069"/>
+  <w:num w:numId="86132090">
+    <w:abstractNumId w:val="86132090"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23577,51 +23577,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId924847222" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId397947411" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16046a4661276ce5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId75676a4661276ced5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId87416a4661276d552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId85996a4661276fedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId49326a4661277004a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId46886a466127700f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId16126a466127701a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId59806a466127702b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId40466a46612770345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId63296a466127703d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId68636a4661277047f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId15256a46612770560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId73906a466127705dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId25126a4661277064e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId88816a4661277070c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId34066a46612770780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId75576a4661277082e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId16456a46612770c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId57846a46612770dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId36576a46612770f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId21376a46612771183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId31396a46612771271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId49696a466127713aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId88426a4661277182b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId50186a46612771c4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId99946a46612771e5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId81426a46612771fc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId67606a466127721c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId33216a466127722ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId96486a46612772367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71026a4661276d43a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71026a4661276d43a.jpg"/><Relationship Id="rId59466a4661276e6ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59466a4661276e6ef.jpg"/><Relationship Id="rId88866a46612772460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88866a46612772460.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId263034999" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId782783711" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82006a60e1cc263fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId48556a60e1cc26478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId69546a60e1cc27004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId23706a60e1cc29aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId10766a60e1cc29c12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId15956a60e1cc29cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId28446a60e1cc29d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId28066a60e1cc29e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId89106a60e1cc29f0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId38286a60e1cc29ff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId13546a60e1cc2a0dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId58576a60e1cc2a206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId77916a60e1cc2a27b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId54806a60e1cc2a2ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId19436a60e1cc2a3a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId90086a60e1cc2a417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId90556a60e1cc2a4c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId76206a60e1cc2a896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId41096a60e1cc2aa67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId26636a60e1cc2abd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId58626a60e1cc2adf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId53616a60e1cc2aedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId12936a60e1cc2b02f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId68406a60e1cc2b483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId75876a60e1cc2b8b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId84006a60e1cc2bab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId57986a60e1cc2bc1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId77636a60e1cc2be1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId14276a60e1cc2bf20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId13066a60e1cc2bff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60616a60e1cc26ec1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60616a60e1cc26ec1.jpg"/><Relationship Id="rId28126a60e1cc28309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28126a60e1cc28309.jpg"/><Relationship Id="rId62016a60e1cc2c0d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62016a60e1cc2c0d1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>