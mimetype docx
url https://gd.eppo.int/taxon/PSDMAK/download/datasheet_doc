--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Pseudomonadales: Pseudomonadaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of kiwi fruit</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82006a60e1cc263fd" w:history="1">
+            <w:hyperlink r:id="rId23346a7b613662add" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48556a60e1cc26478" w:history="1">
+            <w:hyperlink r:id="rId96206a7b613662b49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48661219" name="name27786a60e1cc26ec3" descr="19903.jpg"/>
+                  <wp:docPr id="97514159" name="name25456a7b61366360c" descr="19903.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19903.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60616a60e1cc26ec1" cstate="print"/>
+                          <a:blip r:embed="rId74716a7b613663602" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69546a60e1cc27004" w:history="1">
+            <w:hyperlink r:id="rId18536a7b6136638a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1739,63 +1739,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85316397" name="name23036a60e1cc2830c" descr="PSDMAK_distribution_map.jpg"/>
+            <wp:docPr id="33217211" name="name22806a7b613665c79" descr="PSDMAK_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAK_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28126a60e1cc28309" cstate="print"/>
+                    <a:blip r:embed="rId48046a7b613665c76" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5130,51 +5130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 60–70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23706a60e1cc29aa2" w:history="1">
+      <w:hyperlink r:id="rId49406a7b613667448" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5358,51 +5358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e57464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10766a60e1cc29c12" w:history="1">
+      <w:hyperlink r:id="rId20516a7b6136675be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/0.1371/journal.pone.0057464</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1034-1044. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15956a60e1cc29cc2" w:history="1">
+      <w:hyperlink r:id="rId79776a7b61366766f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-12-0064-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5578,51 +5578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 819–832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28446a60e1cc29d71" w:history="1">
+      <w:hyperlink r:id="rId93266a7b613667723" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.13662</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,51 +5748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 582-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28066a60e1cc29e7c" w:history="1">
+      <w:hyperlink r:id="rId48986a7b61366785b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12297</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5838,51 +5838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1), 92–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89106a60e1cc29f0b" w:history="1">
+      <w:hyperlink r:id="rId24326a7b6136678f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12476</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5928,51 +5928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38286a60e1cc29ff9" w:history="1">
+      <w:hyperlink r:id="rId32816a7b613667988" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants8080287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6038,51 +6038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13546a60e1cc2a0dd" w:history="1">
+      <w:hyperlink r:id="rId27696a7b613667a3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-018-0058-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6168,51 +6168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58576a60e1cc2a206" w:history="1">
+      <w:hyperlink r:id="rId15156a7b613667b0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00248-019-01459-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6238,51 +6238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1986, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77916a60e1cc2a27b" w:history="1">
+      <w:hyperlink r:id="rId45066a7b613667b81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6308,51 +6308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54806a60e1cc2a2ee" w:history="1">
+      <w:hyperlink r:id="rId44816a7b613667bf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSDMAK/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6416,51 +6416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19436a60e1cc2a3a5" w:history="1">
+      <w:hyperlink r:id="rId16396a7b613667cba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6486,51 +6486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90086a60e1cc2a417" w:history="1">
+      <w:hyperlink r:id="rId70516a7b613667d31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2020/885/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6596,51 +6596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67–71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90556a60e1cc2a4c5" w:history="1">
+      <w:hyperlink r:id="rId30736a7b613667de1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-011-0023-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7216,51 +7216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2216–2228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76206a60e1cc2a896" w:history="1">
+      <w:hyperlink r:id="rId38096a7b6136681c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00062-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7502,51 +7502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 351–361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41096a60e1cc2aa67" w:history="1">
+      <w:hyperlink r:id="rId19376a7b613668396" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.01.2017.0021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7728,51 +7728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 932–944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26636a60e1cc2abd1" w:history="1">
+      <w:hyperlink r:id="rId57306a7b613668502" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/gbe/evx055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8074,51 +8074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13–23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58626a60e1cc2adf2" w:history="1">
+      <w:hyperlink r:id="rId91096a7b61366872c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-014-0328-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8224,51 +8224,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53616a60e1cc2aedd" w:history="1">
+      <w:hyperlink r:id="rId40656a7b61366883e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.01022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8412,51 +8412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12936a60e1cc2b02f" w:history="1">
+      <w:hyperlink r:id="rId94486a7b613668977" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9110,51 +9110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 631–640. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68406a60e1cc2b483" w:history="1">
+      <w:hyperlink r:id="rId60186a7b613668e07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9748,51 +9748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75876a60e1cc2b8b1" w:history="1">
+      <w:hyperlink r:id="rId63896a7b613669251" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-019-0184-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10074,51 +10074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84006a60e1cc2bab6" w:history="1">
+      <w:hyperlink r:id="rId38026a7b613669475" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-015-2624-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10302,51 +10302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57986a60e1cc2bc1e" w:history="1">
+      <w:hyperlink r:id="rId14466a7b6136695e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-13-0667-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10628,51 +10628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77636a60e1cc2be1f" w:history="1">
+      <w:hyperlink r:id="rId36936a7b613669818" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-11-0195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10776,51 +10776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 316–328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14276a60e1cc2bf20" w:history="1">
+      <w:hyperlink r:id="rId47556a7b61366990e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/nrmicro.2018.17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10886,51 +10886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae pv. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13066a60e1cc2bff3" w:history="1">
+      <w:hyperlink r:id="rId79076a7b6136699cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10943,63 +10943,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56298211" name="name80036a60e1cc2c0d2" descr="eu_funding_250.png"/>
+            <wp:docPr id="90188695" name="name44456a7b613669aaa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62016a60e1cc2c0d1" cstate="print"/>
+                    <a:blip r:embed="rId19996a7b613669aa8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11097,137 +11097,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86132090">
+  <w:abstractNum w:abstractNumId="54852369">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33902016">
+    <w:lvl w:ilvl="0" w:tplc="43106547">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33902016" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43106547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33902016" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43106547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33902016" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43106547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33902016" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43106547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33902016" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43106547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33902016" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43106547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33902016" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43106547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33902016" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43106547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86132089">
+  <w:abstractNum w:abstractNumId="54852368">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65978203">
+    <w:lvl w:ilvl="0" w:tplc="90016181">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11979,55 +11979,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86132089">
-    <w:abstractNumId w:val="86132089"/>
+  <w:num w:numId="54852368">
+    <w:abstractNumId w:val="54852368"/>
   </w:num>
-  <w:num w:numId="86132090">
-    <w:abstractNumId w:val="86132090"/>
+  <w:num w:numId="54852369">
+    <w:abstractNumId w:val="54852369"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23577,51 +23577,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId263034999" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId782783711" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82006a60e1cc263fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId48556a60e1cc26478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId69546a60e1cc27004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId23706a60e1cc29aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId10766a60e1cc29c12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId15956a60e1cc29cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId28446a60e1cc29d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId28066a60e1cc29e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId89106a60e1cc29f0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId38286a60e1cc29ff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId13546a60e1cc2a0dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId58576a60e1cc2a206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId77916a60e1cc2a27b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId54806a60e1cc2a2ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId19436a60e1cc2a3a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId90086a60e1cc2a417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId90556a60e1cc2a4c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId76206a60e1cc2a896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId41096a60e1cc2aa67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId26636a60e1cc2abd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId58626a60e1cc2adf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId53616a60e1cc2aedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId12936a60e1cc2b02f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId68406a60e1cc2b483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId75876a60e1cc2b8b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId84006a60e1cc2bab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId57986a60e1cc2bc1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId77636a60e1cc2be1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId14276a60e1cc2bf20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId13066a60e1cc2bff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60616a60e1cc26ec1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60616a60e1cc26ec1.jpg"/><Relationship Id="rId28126a60e1cc28309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28126a60e1cc28309.jpg"/><Relationship Id="rId62016a60e1cc2c0d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62016a60e1cc2c0d1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId731524143" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId443920863" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23346a7b613662add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId96206a7b613662b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId18536a7b6136638a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId49406a7b613667448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId20516a7b6136675be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId79776a7b61366766f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId93266a7b613667723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId48986a7b61366785b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId24326a7b6136678f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId32816a7b613667988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId27696a7b613667a3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId15156a7b613667b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId45066a7b613667b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId44816a7b613667bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId16396a7b613667cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId70516a7b613667d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId30736a7b613667de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId38096a7b6136681c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId19376a7b613668396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId57306a7b613668502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId91096a7b61366872c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId40656a7b61366883e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId94486a7b613668977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId60186a7b613668e07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId63896a7b613669251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId38026a7b613669475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId14466a7b6136695e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId36936a7b613669818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId47556a7b61366990e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId79076a7b6136699cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74716a7b613663602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74716a7b613663602.jpg"/><Relationship Id="rId48046a7b613665c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48046a7b613665c76.jpg"/><Relationship Id="rId19996a7b613669aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19996a7b613669aa8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>