--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Bacteria: Proteobacteria: Gammaproteobacteria: Pseudomonadales: Pseudomonadaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial canker of kiwi fruit</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23346a7b613662add" w:history="1">
+            <w:hyperlink r:id="rId51076a95fa435e6cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96206a7b613662b49" w:history="1">
+            <w:hyperlink r:id="rId15586a95fa435e739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97514159" name="name25456a7b61366360c" descr="19903.jpg"/>
+                  <wp:docPr id="30954132" name="name22976a95fa435ef93" descr="19903.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19903.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74716a7b613663602" cstate="print"/>
+                          <a:blip r:embed="rId73346a95fa435ef91" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18536a7b6136638a0" w:history="1">
+            <w:hyperlink r:id="rId22516a95fa435f0f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1739,63 +1739,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33217211" name="name22806a7b613665c79" descr="PSDMAK_distribution_map.jpg"/>
+            <wp:docPr id="22538299" name="name15376a95fa43605eb" descr="PSDMAK_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAK_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48046a7b613665c76" cstate="print"/>
+                    <a:blip r:embed="rId39716a95fa43605e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5130,51 +5130,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">162</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 60–70. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49406a7b613667448" w:history="1">
+      <w:hyperlink r:id="rId15046a95fa4361fa9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5358,51 +5358,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e57464. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20516a7b6136675be" w:history="1">
+      <w:hyperlink r:id="rId69336a95fa436214e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/0.1371/journal.pone.0057464</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5468,51 +5468,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1034-1044. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79776a7b61366766f" w:history="1">
+      <w:hyperlink r:id="rId42056a95fa436221f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-03-12-0064-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5578,51 +5578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 819–832. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93266a7b613667723" w:history="1">
+      <w:hyperlink r:id="rId58876a95fa43622da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1462-2920.13662</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5748,51 +5748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 582-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48986a7b61366785b" w:history="1">
+      <w:hyperlink r:id="rId75726a95fa4362406" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12297</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5838,51 +5838,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">174(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1), 92–105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24326a7b6136678f3" w:history="1">
+      <w:hyperlink r:id="rId18586a95fa43624ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/aab.12476</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5928,51 +5928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32816a7b613667988" w:history="1">
+      <w:hyperlink r:id="rId51106a95fa4362545" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants8080287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6038,51 +6038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 56. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27696a7b613667a3a" w:history="1">
+      <w:hyperlink r:id="rId54136a95fa436260a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-018-0058-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6168,51 +6168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-102. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15156a7b613667b0d" w:history="1">
+      <w:hyperlink r:id="rId26116a95fa43626df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00248-019-01459-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6238,51 +6238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1986, 28 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45066a7b613667b81" w:history="1">
+      <w:hyperlink r:id="rId47096a95fa4362753" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1986</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6308,51 +6308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44816a7b613667bf4" w:history="1">
+      <w:hyperlink r:id="rId71186a95fa43627c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PSDMAK/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6416,51 +6416,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16396a7b613667cba" w:history="1">
+      <w:hyperlink r:id="rId21886a95fa4362880" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6486,51 +6486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Takikawa, Serizawa, Ichikawa, Tsuyumu &amp; Goto. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70516a7b613667d31" w:history="1">
+      <w:hyperlink r:id="rId26526a95fa43628f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2020/885/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6596,51 +6596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67–71. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30736a7b613667de1" w:history="1">
+      <w:hyperlink r:id="rId20026a95fa43629c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13314-011-0023-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7216,51 +7216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 2216–2228. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38096a7b6136681c8" w:history="1">
+      <w:hyperlink r:id="rId68686a95fa4362dff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/AEM.00062-14</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7502,51 +7502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 351–361. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19376a7b613668396" w:history="1">
+      <w:hyperlink r:id="rId85296a95fa4362fe7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.RW.01.2017.0021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7728,51 +7728,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 932–944. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57306a7b613668502" w:history="1">
+      <w:hyperlink r:id="rId41166a95fa436317f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/gbe/evx055</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8074,51 +8074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13–23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91096a7b61366872c" w:history="1">
+      <w:hyperlink r:id="rId74036a95fa43633c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-014-0328-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8224,51 +8224,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40656a7b61366883e" w:history="1">
+      <w:hyperlink r:id="rId40966a95fa43634bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2020.01022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8412,51 +8412,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94486a7b613668977" w:history="1">
+      <w:hyperlink r:id="rId67616a95fa43635f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2018.01563</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9110,51 +9110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 631–640. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60186a7b613668e07" w:history="1">
+      <w:hyperlink r:id="rId15976a95fa4363ac3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9748,51 +9748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63896a7b613669251" w:history="1">
+      <w:hyperlink r:id="rId83746a95fa4363ee3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41438-019-0184-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10074,51 +10074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97–106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38026a7b613669475" w:history="1">
+      <w:hyperlink r:id="rId71226a95fa4364149" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11104-015-2624-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10302,51 +10302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 418. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14466a7b6136695e8" w:history="1">
+      <w:hyperlink r:id="rId55836a95fa43642cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-13-0667-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10628,51 +10628,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1311. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36936a7b613669818" w:history="1">
+      <w:hyperlink r:id="rId79276a95fa4364521" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-11-0195</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10776,51 +10776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 316–328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47556a7b61366990e" w:history="1">
+      <w:hyperlink r:id="rId50026a95fa4364627" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/nrmicro.2018.17</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10886,51 +10886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pseudomonas syringae pv. actinidiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79076a7b6136699cf" w:history="1">
+      <w:hyperlink r:id="rId43416a95fa43646ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10943,63 +10943,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90188695" name="name44456a7b613669aaa" descr="eu_funding_250.png"/>
+            <wp:docPr id="97012854" name="name43366a95fa4364a17" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19996a7b613669aa8" cstate="print"/>
+                    <a:blip r:embed="rId64866a95fa4364a16" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11097,137 +11097,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54852369">
+  <w:abstractNum w:abstractNumId="67948926">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43106547">
+    <w:lvl w:ilvl="0" w:tplc="35668446">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43106547" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35668446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43106547" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35668446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43106547" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35668446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43106547" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35668446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43106547" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35668446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43106547" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35668446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43106547" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35668446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43106547" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35668446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54852368">
+  <w:abstractNum w:abstractNumId="67948925">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90016181">
+    <w:lvl w:ilvl="0" w:tplc="87662851">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11979,55 +11979,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54852368">
-    <w:abstractNumId w:val="54852368"/>
+  <w:num w:numId="67948925">
+    <w:abstractNumId w:val="67948925"/>
   </w:num>
-  <w:num w:numId="54852369">
-    <w:abstractNumId w:val="54852369"/>
+  <w:num w:numId="67948926">
+    <w:abstractNumId w:val="67948926"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23577,51 +23577,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId731524143" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId443920863" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23346a7b613662add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId96206a7b613662b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId18536a7b6136638a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId49406a7b613667448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId20516a7b6136675be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId79776a7b61366766f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId93266a7b613667723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId48986a7b61366785b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId24326a7b6136678f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId32816a7b613667988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId27696a7b613667a3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId15156a7b613667b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId45066a7b613667b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId44816a7b613667bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId16396a7b613667cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId70516a7b613667d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId30736a7b613667de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId38096a7b6136681c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId19376a7b613668396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId57306a7b613668502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId91096a7b61366872c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId40656a7b61366883e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId94486a7b613668977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId60186a7b613668e07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId63896a7b613669251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId38026a7b613669475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId14466a7b6136695e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId36936a7b613669818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId47556a7b61366990e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId79076a7b6136699cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74716a7b613663602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74716a7b613663602.jpg"/><Relationship Id="rId48046a7b613665c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48046a7b613665c76.jpg"/><Relationship Id="rId19996a7b613669aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19996a7b613669aa8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId735798810" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId119778339" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51076a95fa435e6cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/" TargetMode="External"/><Relationship Id="rId15586a95fa435e739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/categorization" TargetMode="External"/><Relationship Id="rId22516a95fa435f0f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/photos" TargetMode="External"/><Relationship Id="rId15046a95fa4361fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12001" TargetMode="External"/><Relationship Id="rId69336a95fa436214e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/0.1371/journal.pone.0057464" TargetMode="External"/><Relationship Id="rId42056a95fa436221f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-03-12-0064-R" TargetMode="External"/><Relationship Id="rId58876a95fa43622da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1462-2920.13662" TargetMode="External"/><Relationship Id="rId75726a95fa4362406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12297" TargetMode="External"/><Relationship Id="rId18586a95fa43624ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/aab.12476" TargetMode="External"/><Relationship Id="rId51106a95fa4362545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants8080287" TargetMode="External"/><Relationship Id="rId54136a95fa436260a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-018-0058-6" TargetMode="External"/><Relationship Id="rId26116a95fa43626df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00248-019-01459-8" TargetMode="External"/><Relationship Id="rId47096a95fa4362753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1986" TargetMode="External"/><Relationship Id="rId71186a95fa43627c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAK/documents" TargetMode="External"/><Relationship Id="rId21886a95fa4362880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2017/198/oj" TargetMode="External"/><Relationship Id="rId26526a95fa43628f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2020/885/oj" TargetMode="External"/><Relationship Id="rId20026a95fa43629c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13314-011-0023-9" TargetMode="External"/><Relationship Id="rId68686a95fa4362dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/AEM.00062-14" TargetMode="External"/><Relationship Id="rId85296a95fa4362fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.RW.01.2017.0021" TargetMode="External"/><Relationship Id="rId41166a95fa436317f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/gbe/evx055" TargetMode="External"/><Relationship Id="rId74036a95fa43633c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-014-0328-1" TargetMode="External"/><Relationship Id="rId40966a95fa43634bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2020.01022" TargetMode="External"/><Relationship Id="rId67616a95fa43635f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2018.01563" TargetMode="External"/><Relationship Id="rId15976a95fa4363ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00788.x" TargetMode="External"/><Relationship Id="rId83746a95fa4363ee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41438-019-0184-9" TargetMode="External"/><Relationship Id="rId71226a95fa4364149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11104-015-2624-0" TargetMode="External"/><Relationship Id="rId55836a95fa43642cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-13-0667-PDN" TargetMode="External"/><Relationship Id="rId79276a95fa4364521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-11-0195" TargetMode="External"/><Relationship Id="rId50026a95fa4364627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/nrmicro.2018.17" TargetMode="External"/><Relationship Id="rId43416a95fa43646ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73346a95fa435ef91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73346a95fa435ef91.jpg"/><Relationship Id="rId39716a95fa43605e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39716a95fa43605e8.jpg"/><Relationship Id="rId64866a95fa4364a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64866a95fa4364a16.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>