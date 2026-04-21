--- v0 (2025-10-19)
+++ v1 (2026-04-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PSDMAC" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CITLA</t>
   </si>
   <si>
     <t>Citrullus lanatus</t>
   </si>
   <si>
     <t>* Burdman S, Walcott R (2012) Acidovorax citrulli: generating basic and applied knowledge to tackle a global threat to the cucurbit industry. Molecular Plant Pathology 13: 805–815. DOI: 10.1111/j.1364-3703.2012.00810.x.
 * Schaad NW, Sowell G, Goth RW, Colwell RR, Webb RE (1978) Pseudomonas pseudoalcaligenes subsp. citrulli subsp. nov. International Journal of Systematic Bacteriology 28: 117–125.
 ------- confirmed host</t>
@@ -91,50 +91,59 @@
   <si>
     <t>CITLC</t>
   </si>
   <si>
     <t>Citrullus lanatus var. citroides</t>
   </si>
   <si>
     <t>* Dutta B, Sanders H, Langston DB, Booth C, Smith S, Gitaitis RD (2014) Long-term survival of Acidovorax citrulli in citron melon (Citrullus lanatus var. citroides) seeds. Plant Pathology 63, 1130–1137
 ------- confirmed host
 * Isakeit T, Black MC, Jones JB (1998) Natural infection of citronmelon with Acidovorax avenae subsp. citrulli. Plant Disease 82, 351
 ------- confirmed host</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>CUMSA</t>
   </si>
   <si>
     <t>Cucumis sativus</t>
   </si>
   <si>
     <t>* Lee S, Kim H, Beuchat LR, Ryu JH (2019) Development of a decontamination method to inactivate Acidovorax citrulli on Cucurbitaceae seeds without loss of seed viability. Journal of the Science of Food and Agriculture  99: 5734-5739. doi:10.1002/jsfa.9841
 * Martin HL, O'Brien RG, Abbott DV (1999) First report of Acidovorax avenae subsp. citrulli as a pathogen of cucumber. Plant Disease 83:965 (abstract). http://dx.doi.org/10.1094/PDIS.1999.83.10.965D
 ------- confrmed host.</t>
+  </si>
+  <si>
+    <t>CUUHY</t>
+  </si>
+  <si>
+    <t>Cucurbita maxima x Cucurbita moschata</t>
+  </si>
+  <si>
+    <t>* Murase R, Sakoda T, Masumoto M (2025) First report of Acidovorax avenae subsp. citrulli intercepted from Sseeds of Cucurbita maxima× C. moschata from China at Import Plant Quarantine Inspection in Japan. 植物防疫所調査研究報告 (61), 1-5. (in Japanese)</t>
   </si>
   <si>
     <t>CUUMO</t>
   </si>
   <si>
     <t>Cucurbita moschata</t>
   </si>
   <si>
     <t xml:space="preserve">* Hopkins DL, Thompson CM (2002) Seed transmission of Acidovorax avenae subsp. citrulli in cucurbits. HortScience 37:924–926.
 ------- as butternut squash.
 * Kubota M, Hagiwara N, Shirakawa T (2012) Disinfection of seeds of cucurbit crops infested with Acidovorax citrulli with dry heat treatment. Journal of Phytopathology, 160(7-8), 364–368. doi:10.1111/j.1439-0434.2012.01913.x 
 ------- confirmed host.
 * Martin HL, Horlock CM (2002) First report of Acidovorax avenae pv. citrulli as a pathogen of gramma in Australia. Plant Disease 86(12): 1406. DOI: 10.1094/PDIS.2002.86.12.1406A
 ------- confirmed host.
 </t>
   </si>
   <si>
     <t>CUUPE</t>
   </si>
   <si>
     <t>Cucurbita pepo</t>
   </si>
   <si>
     <t>* Langston DB Jr,  Walcott RR, Gitaitis RD, Sanders FH (1999) First report of a fruit rot of pumpkin caused by Acidovorax avenae subsp. citrulli in Georgia. Plant Disease 83, 100. http://dx.doi.org/10.1094/PDIS.1999.83.2.199B
 ------- confirmed host.</t>
@@ -531,61 +540,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D14"/>
+  <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="301.926" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
@@ -701,88 +710,102 @@
         <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>34</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" t="s">
         <v>37</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>38</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" t="s">
         <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">