--- v1 (2026-04-21)
+++ v2 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PSDMAC" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CITLA</t>
   </si>
   <si>
     <t>Citrullus lanatus</t>
   </si>
   <si>
     <t>* Burdman S, Walcott R (2012) Acidovorax citrulli: generating basic and applied knowledge to tackle a global threat to the cucurbit industry. Molecular Plant Pathology 13: 805–815. DOI: 10.1111/j.1364-3703.2012.00810.x.
 * Schaad NW, Sowell G, Goth RW, Colwell RR, Webb RE (1978) Pseudomonas pseudoalcaligenes subsp. citrulli subsp. nov. International Journal of Systematic Bacteriology 28: 117–125.
 ------- confirmed host</t>
@@ -125,50 +125,59 @@
   </si>
   <si>
     <t>CUUMO</t>
   </si>
   <si>
     <t>Cucurbita moschata</t>
   </si>
   <si>
     <t xml:space="preserve">* Hopkins DL, Thompson CM (2002) Seed transmission of Acidovorax avenae subsp. citrulli in cucurbits. HortScience 37:924–926.
 ------- as butternut squash.
 * Kubota M, Hagiwara N, Shirakawa T (2012) Disinfection of seeds of cucurbit crops infested with Acidovorax citrulli with dry heat treatment. Journal of Phytopathology, 160(7-8), 364–368. doi:10.1111/j.1439-0434.2012.01913.x 
 ------- confirmed host.
 * Martin HL, Horlock CM (2002) First report of Acidovorax avenae pv. citrulli as a pathogen of gramma in Australia. Plant Disease 86(12): 1406. DOI: 10.1094/PDIS.2002.86.12.1406A
 ------- confirmed host.
 </t>
   </si>
   <si>
     <t>CUUPE</t>
   </si>
   <si>
     <t>Cucurbita pepo</t>
   </si>
   <si>
     <t>* Langston DB Jr,  Walcott RR, Gitaitis RD, Sanders FH (1999) First report of a fruit rot of pumpkin caused by Acidovorax avenae subsp. citrulli in Georgia. Plant Disease 83, 100. http://dx.doi.org/10.1094/PDIS.1999.83.2.199B
 ------- confirmed host.</t>
+  </si>
+  <si>
+    <t>MOMCH</t>
+  </si>
+  <si>
+    <t>Momordica charantia</t>
+  </si>
+  <si>
+    <t>* Inoue Y, Nomura K (2026) First report of seed transmission of Acidovorax citrulli in bitter melon. Research Bulletin of the Plant Protection Service, Japan 62, 35–38.</t>
   </si>
   <si>
     <t>PIPBE</t>
   </si>
   <si>
     <t>Piper betle</t>
   </si>
   <si>
     <t>* Deng WL, Huang TC, Tsai YC (2010) First Report of Acidovorax avenae subsp. citrulli as the causal agent of bacterial leaf blight of betelvine in Taiwan. Plant Disease 94(8): 1065. DOI:10.1094/PDIS-94-8-1065A.
 ------ confirmed host</t>
   </si>
   <si>
     <t>LYPES</t>
   </si>
   <si>
     <t>Solanum lycopersicum</t>
   </si>
   <si>
     <t>* Assouline I, Milshtein H, Mizrahi M, Levy E, Ben-Ze’ev I (1997) Acidovorax avenae subsp. citrulli transmitted by Solanaceous seeds. Phytoparasitica 25, 117–8.
 * Chalupowicz L, Reuven M, Dror O, Sela N, Burdman S, Manulis-Sasson S (2020) Characterization of Acidovorax citrulli strains isolated from solanaceous plants. Plant Pathology 69 (9) 1787–1797. https://doi.org/10.1111/ppa.13239
 ------- confirmed host (group II). 
 * Malliarakis D, Mpalantinaki E, Pagoulatou MG, Lorenzou K, Goumas DE (2020) First report of Acidovorax citrulli causing a leaf spot disease on tomato plants in Greece. Journal of Plant Pathology. https://doi.org/10.1007/s42161-020-00677-1</t>
   </si>
   <si>
     <t>SOLME</t>
@@ -540,51 +549,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D15"/>
+  <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="301.926" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -724,88 +733,102 @@
         <v>34</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>37</v>
       </c>
       <c r="C12" t="s">
         <v>38</v>
       </c>
       <c r="D12" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" t="s">
         <v>40</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>41</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" t="s">
         <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">