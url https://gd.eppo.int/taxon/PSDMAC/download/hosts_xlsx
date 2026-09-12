--- v2 (2026-08-23)
+++ v3 (2026-09-12)
@@ -70,51 +70,51 @@
   <si>
     <t xml:space="preserve">* Hopkins DL, Thompson CM (2002) Seed transmission of Acidovorax avenae subsp. citrulli in cucurbits. HortScience 37:924–926.
 * Isakeit T, Black MC, Barnes LW, Jones JB (1997) First report of infection of honeydew with Acidovorax avenae subsp. citrulli. Plant Disease 81: 694.
 ------ confirmed host
 * Walcott RR, Fessehaie A, Castro A (2004) Differences in pathogenicity between two genetically distinct groups of Acidovorax avenae subsp. citrulli on cucurbit hosts. Journal of Phytopathology 152: 277–285. DOI: 10.1111/j.1439-0434.2004.00841.x.
 ------ confirmed host
 </t>
   </si>
   <si>
     <t>CUMMI</t>
   </si>
   <si>
     <t>Cucumis melo var. inodorus</t>
   </si>
   <si>
     <t>* Isakeit T, Black MC, Barnes LW, Jones JB (1997) First report of infection of honeydew with Acidovorax avenae subsp. citrulli. Plant Disease 81 (6), 694. https://doi.org/10.1094/PDIS.1997.81.6.694C
 ------- confirmed host.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>CITLC</t>
   </si>
   <si>
-    <t>Citrullus lanatus var. citroides</t>
+    <t>Citrullus amarus</t>
   </si>
   <si>
     <t>* Dutta B, Sanders H, Langston DB, Booth C, Smith S, Gitaitis RD (2014) Long-term survival of Acidovorax citrulli in citron melon (Citrullus lanatus var. citroides) seeds. Plant Pathology 63, 1130–1137
 ------- confirmed host
 * Isakeit T, Black MC, Jones JB (1998) Natural infection of citronmelon with Acidovorax avenae subsp. citrulli. Plant Disease 82, 351
 ------- confirmed host</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>CUMSA</t>
   </si>
   <si>
     <t>Cucumis sativus</t>
   </si>
   <si>
     <t>* Lee S, Kim H, Beuchat LR, Ryu JH (2019) Development of a decontamination method to inactivate Acidovorax citrulli on Cucurbitaceae seeds without loss of seed viability. Journal of the Science of Food and Agriculture  99: 5734-5739. doi:10.1002/jsfa.9841
 * Martin HL, O'Brien RG, Abbott DV (1999) First report of Acidovorax avenae subsp. citrulli as a pathogen of cucumber. Plant Disease 83:965 (abstract). http://dx.doi.org/10.1094/PDIS.1999.83.10.965D
 ------- confrmed host.</t>
   </si>
   <si>
     <t>CUUHY</t>
   </si>
   <si>