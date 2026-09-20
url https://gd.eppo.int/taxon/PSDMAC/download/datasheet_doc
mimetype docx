--- v14 (2026-08-31)
+++ v15 (2026-09-20)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial fruit blotch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35686a94e69b72d52" w:history="1">
+            <w:hyperlink r:id="rId35436aaf938412f3a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19366a94e69b72d98" w:history="1">
+            <w:hyperlink r:id="rId79436aaf938412f7e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75338482" name="name77836a94e69b735c7" descr="3793.jpg"/>
+                  <wp:docPr id="16796124" name="name97546aaf938413aa3" descr="3793.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3793.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51166a94e69b735c5" cstate="print"/>
+                          <a:blip r:embed="rId41766aaf938413aa1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41536a94e69b7373b" w:history="1">
+            <w:hyperlink r:id="rId58536aaf938413bc7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1160,51 +1160,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Host list:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Citrullus lanatus var. citroides</w:t>
+        <w:t xml:space="preserve">Citrullus amarus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrullus lanatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -1687,63 +1687,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008); sporadic outbreaks have also been reported from Turkey, Italy, North Macedonia and Serbia (Demir, 1996; Mirik, 2006; Mitrev &amp; Arsov, 2020; Popović &amp; Ivanović, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69284593" name="name48286a94e69b74a26" descr="PSDMAC_distribution_map.jpg"/>
+            <wp:docPr id="89647973" name="name90096aaf938414cd0" descr="PSDMAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45116a94e69b74a23" cstate="print"/>
+                    <a:blip r:embed="rId20216aaf938414cce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3705,101 +3705,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 805–815. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66066a94e69b7590f" w:history="1">
+      <w:hyperlink r:id="rId18756aaf938416221" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00810.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carvalho FCQ, Santos LA, Dias RCS, Mariano RLR, Souza EB (2012) Selection of watermelon genotypes for resistance to bacterial fruit blotch. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphytica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39996a94e69b75968" w:history="1">
+      <w:hyperlink r:id="rId42236aaf9384162aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-012-0766-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4041,51 +4041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1065. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87716a94e69b75b2e" w:history="1">
+      <w:hyperlink r:id="rId60026aaf93841648f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-8-1065A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4699,51 +4699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 529–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86176a94e69b75f3f" w:history="1">
+      <w:hyperlink r:id="rId96996aaf9384168c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-80–0529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4907,51 +4907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on cucurbits with bactericidal chemicals in irrigation water. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67966a94e69b7608d" w:history="1">
+      <w:hyperlink r:id="rId59386aaf938416a0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0129-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5233,51 +5233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67546a94e69b762b2" w:history="1">
+      <w:hyperlink r:id="rId38706aaf938416c45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.2002.86.1.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6): 694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13176a94e69b76386" w:history="1">
+      <w:hyperlink r:id="rId56406aaf938416d1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1997.81.6.694C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5473,51 +5473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 351–351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91436a94e69b76437" w:history="1">
+      <w:hyperlink r:id="rId86356aaf938416dcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1998.82.3.351D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5543,51 +5543,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citrulli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in seed of Cucurbit crops. In: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43856a94e69b764a8" w:history="1">
+      <w:hyperlink r:id="rId49176aaf938416e3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Retrieved on May 25th, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5662,51 +5662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46026a94e69b76567" w:history="1">
+      <w:hyperlink r:id="rId87396aaf938416efa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-14-0286-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5792,51 +5792,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35526a94e69b76634" w:history="1">
+      <w:hyperlink r:id="rId18326aaf938416fc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1999.83.2.199B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5958,51 +5958,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 331.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacLeod A, Anderson H, Follak S, Van Der Gaag DJ, Potting R, Pruvost O, Smith J, Steffek R, Vloutoglou I, Holt J, Karadjova O, Kehlenbeck H, Labonne G, Reynaud P, Viaene N, Anthoine G, Holeva M, Hostachy B, Ilieva Z, Karssen G, Krumov V, Limon P, Meffert J, Niere B, Petriva E, Peyre J, Pfeilstetter E, Roelofs W, Rothlisberger F, Sauvion N, Schenck N, Shrader G, Shroeder T, Steinmoller S, Tjou‐Tam‐Sin L, Ventsislavov V, Verhoeven K, Wesemael W (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31956a94e69b76746" w:history="1">
+      <w:hyperlink r:id="rId45486aaf9384170d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6068,51 +6068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43806a94e69b767f5" w:history="1">
+      <w:hyperlink r:id="rId95786aaf938417188" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2002.86.12.1406A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6198,51 +6198,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 965. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35486a94e69b768c3" w:history="1">
+      <w:hyperlink r:id="rId47576aaf938417253" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1999.83.10.965D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6386,51 +6386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Republic of North Macedonia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (published online).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94346a94e69b769ef" w:history="1">
+      <w:hyperlink r:id="rId36006aaf93841737d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-20-0204-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6672,51 +6672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 509–512. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64856a94e69b76bb2" w:history="1">
+      <w:hyperlink r:id="rId37946aaf93841754b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-76–0509</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6976,51 +6976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Walcott RR (2005) Bacterial fruit blotch of cucurbits. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71126a94e69b76da3" w:history="1">
+      <w:hyperlink r:id="rId55796aaf938417749" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2005-1025-02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7184,51 +7184,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23026a94e69b76eec" w:history="1">
+      <w:hyperlink r:id="rId70086aaf938417892" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2000-0602-01-HN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7528,51 +7528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 207-212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24656a94e69b7710d" w:history="1">
+      <w:hyperlink r:id="rId93266aaf938417ab4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.46.2.207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7876,51 +7876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171–181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11196a94e69b77345" w:history="1">
+      <w:hyperlink r:id="rId58016aaf938417cd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-012-0152-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7986,51 +7986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acidovorax citrulli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97186a94e69b773fe" w:history="1">
+      <w:hyperlink r:id="rId66266aaf938417d8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8043,63 +8043,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2968069" name="name94076a94e69b774c8" descr="eu_funding_250.png"/>
+            <wp:docPr id="873844" name="name14256aaf938417e57" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94666a94e69b774c7" cstate="print"/>
+                    <a:blip r:embed="rId11846aaf938417e56" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8197,137 +8197,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41366791">
+  <w:abstractNum w:abstractNumId="43224173">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59598645">
+    <w:lvl w:ilvl="0" w:tplc="49390676">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59598645" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49390676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59598645" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49390676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59598645" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49390676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59598645" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49390676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59598645" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49390676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59598645" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49390676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59598645" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49390676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59598645" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49390676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41366790">
+  <w:abstractNum w:abstractNumId="43224172">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69625139">
+    <w:lvl w:ilvl="0" w:tplc="37467432">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9079,55 +9079,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41366790">
-    <w:abstractNumId w:val="41366790"/>
+  <w:num w:numId="43224172">
+    <w:abstractNumId w:val="43224172"/>
   </w:num>
-  <w:num w:numId="41366791">
-    <w:abstractNumId w:val="41366791"/>
+  <w:num w:numId="43224173">
+    <w:abstractNumId w:val="43224173"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20677,51 +20677,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId865198633" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId168238179" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35686a94e69b72d52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/" TargetMode="External"/><Relationship Id="rId19366a94e69b72d98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/categorization" TargetMode="External"/><Relationship Id="rId41536a94e69b7373b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/photos" TargetMode="External"/><Relationship Id="rId66066a94e69b7590f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00810.x" TargetMode="External"/><Relationship Id="rId39996a94e69b75968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-012-0766-1" TargetMode="External"/><Relationship Id="rId87716a94e69b75b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-8-1065A" TargetMode="External"/><Relationship Id="rId86176a94e69b75f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-80%E2%80%930529" TargetMode="External"/><Relationship Id="rId67966a94e69b7608d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0129-01-RS" TargetMode="External"/><Relationship Id="rId67546a94e69b762b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.1.61" TargetMode="External"/><Relationship Id="rId13176a94e69b76386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1997.81.6.694C" TargetMode="External"/><Relationship Id="rId91436a94e69b76437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1998.82.3.351D" TargetMode="External"/><Relationship Id="rId43856a94e69b764a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf" TargetMode="External"/><Relationship Id="rId46026a94e69b76567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-14-0286-PDN" TargetMode="External"/><Relationship Id="rId35526a94e69b76634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1999.83.2.199B" TargetMode="External"/><Relationship Id="rId31956a94e69b76746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip" TargetMode="External"/><Relationship Id="rId43806a94e69b767f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.12.1406A" TargetMode="External"/><Relationship Id="rId35486a94e69b768c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.10.965D" TargetMode="External"/><Relationship Id="rId94346a94e69b769ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-20-0204-PDN" TargetMode="External"/><Relationship Id="rId64856a94e69b76bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-76%E2%80%930509" TargetMode="External"/><Relationship Id="rId71126a94e69b76da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2005-1025-02" TargetMode="External"/><Relationship Id="rId23026a94e69b76eec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2000-0602-01-HN" TargetMode="External"/><Relationship Id="rId24656a94e69b7710d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.46.2.207" TargetMode="External"/><Relationship Id="rId11196a94e69b77345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-012-0152-9" TargetMode="External"/><Relationship Id="rId97186a94e69b773fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51166a94e69b735c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51166a94e69b735c5.jpg"/><Relationship Id="rId45116a94e69b74a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45116a94e69b74a23.jpg"/><Relationship Id="rId94666a94e69b774c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94666a94e69b774c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId614877134" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId951472481" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35436aaf938412f3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/" TargetMode="External"/><Relationship Id="rId79436aaf938412f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/categorization" TargetMode="External"/><Relationship Id="rId58536aaf938413bc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/photos" TargetMode="External"/><Relationship Id="rId18756aaf938416221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00810.x" TargetMode="External"/><Relationship Id="rId42236aaf9384162aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-012-0766-1" TargetMode="External"/><Relationship Id="rId60026aaf93841648f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-8-1065A" TargetMode="External"/><Relationship Id="rId96996aaf9384168c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-80%E2%80%930529" TargetMode="External"/><Relationship Id="rId59386aaf938416a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0129-01-RS" TargetMode="External"/><Relationship Id="rId38706aaf938416c45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.1.61" TargetMode="External"/><Relationship Id="rId56406aaf938416d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1997.81.6.694C" TargetMode="External"/><Relationship Id="rId86356aaf938416dcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1998.82.3.351D" TargetMode="External"/><Relationship Id="rId49176aaf938416e3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf" TargetMode="External"/><Relationship Id="rId87396aaf938416efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-14-0286-PDN" TargetMode="External"/><Relationship Id="rId18326aaf938416fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1999.83.2.199B" TargetMode="External"/><Relationship Id="rId45486aaf9384170d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip" TargetMode="External"/><Relationship Id="rId95786aaf938417188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.12.1406A" TargetMode="External"/><Relationship Id="rId47576aaf938417253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.10.965D" TargetMode="External"/><Relationship Id="rId36006aaf93841737d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-20-0204-PDN" TargetMode="External"/><Relationship Id="rId37946aaf93841754b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-76%E2%80%930509" TargetMode="External"/><Relationship Id="rId55796aaf938417749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2005-1025-02" TargetMode="External"/><Relationship Id="rId70086aaf938417892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2000-0602-01-HN" TargetMode="External"/><Relationship Id="rId93266aaf938417ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.46.2.207" TargetMode="External"/><Relationship Id="rId58016aaf938417cd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-012-0152-9" TargetMode="External"/><Relationship Id="rId66266aaf938417d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41766aaf938413aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41766aaf938413aa1.jpg"/><Relationship Id="rId20216aaf938414cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20216aaf938414cce.jpg"/><Relationship Id="rId11846aaf938417e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11846aaf938417e56.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>