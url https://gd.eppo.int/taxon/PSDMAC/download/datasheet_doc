--- v7 (2026-03-31)
+++ v8 (2026-04-28)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial fruit blotch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708069cc08e70bf87" w:history="1">
+            <w:hyperlink r:id="rId281069f13f132eda1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId932769cc08e70bfce" w:history="1">
+            <w:hyperlink r:id="rId814269f13f132edfb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53488466" name="name121069cc08e70c578" descr="3793.jpg"/>
+                  <wp:docPr id="26259351" name="name318069f13f132f2f5" descr="3793.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3793.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId619269cc08e70c577" cstate="print"/>
+                          <a:blip r:embed="rId124769f13f132f2f3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId722669cc08e70c6a9" w:history="1">
+            <w:hyperlink r:id="rId908569f13f132f40c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1260,50 +1260,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucumis sativus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Cucurbita maxima x Cucurbita moschata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cucurbita moschata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucurbita pepo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1647,63 +1667,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008); sporadic outbreaks have also been reported from Turkey, Italy, North Macedonia and Serbia (Demir, 1996; Mirik, 2006; Mitrev &amp; Arsov, 2020; Popović &amp; Ivanović, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9397259" name="name727869cc08e70df49" descr="PSDMAC_distribution_map.jpg"/>
+            <wp:docPr id="47219310" name="name373669f13f133094b" descr="PSDMAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId813169cc08e70df45" cstate="print"/>
+                    <a:blip r:embed="rId769769f13f1330946" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1785,51 +1805,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Costa Rica, Trinidad and Tobago</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Brazil (Bahia, Ceara, Minas Gerais, Pernambuco, Rio Grande do Norte, Rio Grande do Sul, Roraima, Sao Paulo)</w:t>
+        <w:t xml:space="preserve"> Brazil (Bahia, Ceara, Minas Gerais, Pernambuco, Piaui, Rio Grande do Norte, Rio Grande do Sul, Roraima, Sao Paulo)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Oceania:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Australia (Queensland), Guam, Northern Mariana Islands</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3665,101 +3685,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 805–815. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId160369cc08e70f4fa" w:history="1">
+      <w:hyperlink r:id="rId709269f13f13319fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00810.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carvalho FCQ, Santos LA, Dias RCS, Mariano RLR, Souza EB (2012) Selection of watermelon genotypes for resistance to bacterial fruit blotch. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphytica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198669cc08e70f556" w:history="1">
+      <w:hyperlink r:id="rId886069f13f1331a6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-012-0766-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4001,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1065. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133469cc08e70f724" w:history="1">
+      <w:hyperlink r:id="rId297369f13f1331c67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-8-1065A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4679,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 529–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId185769cc08e70fb89" w:history="1">
+      <w:hyperlink r:id="rId203069f13f1332165" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-80–0529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4867,51 +4887,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on cucurbits with bactericidal chemicals in irrigation water. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId516069cc08e70fcd8" w:history="1">
+      <w:hyperlink r:id="rId947969f13f133230b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0129-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5193,51 +5213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId687969cc08e70fedd" w:history="1">
+      <w:hyperlink r:id="rId613969f13f1332558" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.2002.86.1.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5323,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6): 694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId474969cc08e70ffac" w:history="1">
+      <w:hyperlink r:id="rId445769f13f1332659" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1997.81.6.694C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5433,51 +5453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 351–351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491769cc08e710057" w:history="1">
+      <w:hyperlink r:id="rId398769f13f133270c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1998.82.3.351D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5503,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citrulli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in seed of Cucurbit crops. In: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId364369cc08e7100ca" w:history="1">
+      <w:hyperlink r:id="rId434569f13f13327ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Retrieved on May 25th, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5622,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId168669cc08e710198" w:history="1">
+      <w:hyperlink r:id="rId862769f13f1332872" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-14-0286-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5752,51 +5772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId756369cc08e710266" w:history="1">
+      <w:hyperlink r:id="rId331069f13f1332942" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1999.83.2.199B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5918,51 +5938,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 331.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacLeod A, Anderson H, Follak S, Van Der Gaag DJ, Potting R, Pruvost O, Smith J, Steffek R, Vloutoglou I, Holt J, Karadjova O, Kehlenbeck H, Labonne G, Reynaud P, Viaene N, Anthoine G, Holeva M, Hostachy B, Ilieva Z, Karssen G, Krumov V, Limon P, Meffert J, Niere B, Petriva E, Peyre J, Pfeilstetter E, Roelofs W, Rothlisberger F, Sauvion N, Schenck N, Shrader G, Shroeder T, Steinmoller S, Tjou‐Tam‐Sin L, Ventsislavov V, Verhoeven K, Wesemael W (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403569cc08e710377" w:history="1">
+      <w:hyperlink r:id="rId272469f13f1332a78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6028,51 +6048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId453269cc08e710427" w:history="1">
+      <w:hyperlink r:id="rId829069f13f1332b32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2002.86.12.1406A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6158,51 +6178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 965. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208769cc08e7104f6" w:history="1">
+      <w:hyperlink r:id="rId277569f13f1332c03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1999.83.10.965D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6346,51 +6366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Republic of North Macedonia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (published online).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId722569cc08e710620" w:history="1">
+      <w:hyperlink r:id="rId219069f13f1332d4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-20-0204-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6632,51 +6652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 509–512. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId751469cc08e7107e5" w:history="1">
+      <w:hyperlink r:id="rId739469f13f1332f37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-76–0509</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6936,51 +6956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Walcott RR (2005) Bacterial fruit blotch of cucurbits. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId782369cc08e7109e1" w:history="1">
+      <w:hyperlink r:id="rId166869f13f1333175" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2005-1025-02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7144,51 +7164,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536769cc08e710b2c" w:history="1">
+      <w:hyperlink r:id="rId453269f13f133331c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2000-0602-01-HN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7488,51 +7508,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 207-212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId444169cc08e710d5d" w:history="1">
+      <w:hyperlink r:id="rId143569f13f1333572" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.46.2.207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7836,51 +7856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171–181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId139069cc08e710f84" w:history="1">
+      <w:hyperlink r:id="rId394169f13f13337bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-012-0152-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7946,51 +7966,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acidovorax citrulli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId152069cc08e711040" w:history="1">
+      <w:hyperlink r:id="rId749269f13f133387e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8003,63 +8023,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54519366" name="name649969cc08e7110ee" descr="eu_funding_250.png"/>
+            <wp:docPr id="690666" name="name556969f13f133392d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId295369cc08e7110ed" cstate="print"/>
+                    <a:blip r:embed="rId160869f13f133392c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8157,137 +8177,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39764872">
+  <w:abstractNum w:abstractNumId="78480212">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43343528">
+    <w:lvl w:ilvl="0" w:tplc="78680024">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43343528" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78680024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43343528" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78680024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43343528" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78680024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43343528" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78680024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43343528" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78680024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43343528" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78680024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43343528" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78680024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43343528" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78680024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39764871">
+  <w:abstractNum w:abstractNumId="78480211">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63356346">
+    <w:lvl w:ilvl="0" w:tplc="71445387">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9039,55 +9059,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39764871">
-    <w:abstractNumId w:val="39764871"/>
+  <w:num w:numId="78480211">
+    <w:abstractNumId w:val="78480211"/>
   </w:num>
-  <w:num w:numId="39764872">
-    <w:abstractNumId w:val="39764872"/>
+  <w:num w:numId="78480212">
+    <w:abstractNumId w:val="78480212"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20637,51 +20657,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId740988223" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId511171772" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId708069cc08e70bf87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/" TargetMode="External"/><Relationship Id="rId932769cc08e70bfce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/categorization" TargetMode="External"/><Relationship Id="rId722669cc08e70c6a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/photos" TargetMode="External"/><Relationship Id="rId160369cc08e70f4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00810.x" TargetMode="External"/><Relationship Id="rId198669cc08e70f556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-012-0766-1" TargetMode="External"/><Relationship Id="rId133469cc08e70f724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-8-1065A" TargetMode="External"/><Relationship Id="rId185769cc08e70fb89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-80%E2%80%930529" TargetMode="External"/><Relationship Id="rId516069cc08e70fcd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0129-01-RS" TargetMode="External"/><Relationship Id="rId687969cc08e70fedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.1.61" TargetMode="External"/><Relationship Id="rId474969cc08e70ffac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1997.81.6.694C" TargetMode="External"/><Relationship Id="rId491769cc08e710057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1998.82.3.351D" TargetMode="External"/><Relationship Id="rId364369cc08e7100ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf" TargetMode="External"/><Relationship Id="rId168669cc08e710198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-14-0286-PDN" TargetMode="External"/><Relationship Id="rId756369cc08e710266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1999.83.2.199B" TargetMode="External"/><Relationship Id="rId403569cc08e710377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip" TargetMode="External"/><Relationship Id="rId453269cc08e710427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.12.1406A" TargetMode="External"/><Relationship Id="rId208769cc08e7104f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.10.965D" TargetMode="External"/><Relationship Id="rId722569cc08e710620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-20-0204-PDN" TargetMode="External"/><Relationship Id="rId751469cc08e7107e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-76%E2%80%930509" TargetMode="External"/><Relationship Id="rId782369cc08e7109e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2005-1025-02" TargetMode="External"/><Relationship Id="rId536769cc08e710b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2000-0602-01-HN" TargetMode="External"/><Relationship Id="rId444169cc08e710d5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.46.2.207" TargetMode="External"/><Relationship Id="rId139069cc08e710f84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-012-0152-9" TargetMode="External"/><Relationship Id="rId152069cc08e711040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId619269cc08e70c577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId619269cc08e70c577.jpg"/><Relationship Id="rId813169cc08e70df45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId813169cc08e70df45.jpg"/><Relationship Id="rId295369cc08e7110ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId295369cc08e7110ed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId185269254" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId609443836" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId281069f13f132eda1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/" TargetMode="External"/><Relationship Id="rId814269f13f132edfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/categorization" TargetMode="External"/><Relationship Id="rId908569f13f132f40c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/photos" TargetMode="External"/><Relationship Id="rId709269f13f13319fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00810.x" TargetMode="External"/><Relationship Id="rId886069f13f1331a6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-012-0766-1" TargetMode="External"/><Relationship Id="rId297369f13f1331c67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-8-1065A" TargetMode="External"/><Relationship Id="rId203069f13f1332165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-80%E2%80%930529" TargetMode="External"/><Relationship Id="rId947969f13f133230b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0129-01-RS" TargetMode="External"/><Relationship Id="rId613969f13f1332558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.1.61" TargetMode="External"/><Relationship Id="rId445769f13f1332659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1997.81.6.694C" TargetMode="External"/><Relationship Id="rId398769f13f133270c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1998.82.3.351D" TargetMode="External"/><Relationship Id="rId434569f13f13327ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf" TargetMode="External"/><Relationship Id="rId862769f13f1332872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-14-0286-PDN" TargetMode="External"/><Relationship Id="rId331069f13f1332942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1999.83.2.199B" TargetMode="External"/><Relationship Id="rId272469f13f1332a78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip" TargetMode="External"/><Relationship Id="rId829069f13f1332b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.12.1406A" TargetMode="External"/><Relationship Id="rId277569f13f1332c03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.10.965D" TargetMode="External"/><Relationship Id="rId219069f13f1332d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-20-0204-PDN" TargetMode="External"/><Relationship Id="rId739469f13f1332f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-76%E2%80%930509" TargetMode="External"/><Relationship Id="rId166869f13f1333175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2005-1025-02" TargetMode="External"/><Relationship Id="rId453269f13f133331c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2000-0602-01-HN" TargetMode="External"/><Relationship Id="rId143569f13f1333572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.46.2.207" TargetMode="External"/><Relationship Id="rId394169f13f13337bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-012-0152-9" TargetMode="External"/><Relationship Id="rId749269f13f133387e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId124769f13f132f2f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId124769f13f132f2f3.jpg"/><Relationship Id="rId769769f13f1330946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId769769f13f1330946.jpg"/><Relationship Id="rId160869f13f133392c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId160869f13f133392c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>