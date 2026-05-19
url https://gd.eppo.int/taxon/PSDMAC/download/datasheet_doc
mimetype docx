--- v8 (2026-04-28)
+++ v9 (2026-05-19)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial fruit blotch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281069f13f132eda1" w:history="1">
+            <w:hyperlink r:id="rId44296a0c8886dd55e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814269f13f132edfb" w:history="1">
+            <w:hyperlink r:id="rId75216a0c8886dd5b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26259351" name="name318069f13f132f2f5" descr="3793.jpg"/>
+                  <wp:docPr id="28347525" name="name70786a0c8886dde42" descr="3793.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3793.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId124769f13f132f2f3" cstate="print"/>
+                          <a:blip r:embed="rId17426a0c8886dde40" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId908569f13f132f40c" w:history="1">
+            <w:hyperlink r:id="rId93336a0c8886ddf87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1667,63 +1667,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008); sporadic outbreaks have also been reported from Turkey, Italy, North Macedonia and Serbia (Demir, 1996; Mirik, 2006; Mitrev &amp; Arsov, 2020; Popović &amp; Ivanović, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47219310" name="name373669f13f133094b" descr="PSDMAC_distribution_map.jpg"/>
+            <wp:docPr id="46305910" name="name94436a0c8886df33e" descr="PSDMAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId769769f13f1330946" cstate="print"/>
+                    <a:blip r:embed="rId29456a0c8886df33b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3685,101 +3685,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 805–815. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId709269f13f13319fc" w:history="1">
+      <w:hyperlink r:id="rId97826a0c8886e02e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00810.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carvalho FCQ, Santos LA, Dias RCS, Mariano RLR, Souza EB (2012) Selection of watermelon genotypes for resistance to bacterial fruit blotch. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphytica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId886069f13f1331a6b" w:history="1">
+      <w:hyperlink r:id="rId97366a0c8886e0341" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-012-0766-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1065. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId297369f13f1331c67" w:history="1">
+      <w:hyperlink r:id="rId54506a0c8886e050d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-8-1065A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4679,51 +4679,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 529–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203069f13f1332165" w:history="1">
+      <w:hyperlink r:id="rId61506a0c8886e0955" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-80–0529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4887,51 +4887,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on cucurbits with bactericidal chemicals in irrigation water. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId947969f13f133230b" w:history="1">
+      <w:hyperlink r:id="rId84176a0c8886e0bc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0129-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5213,51 +5213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId613969f13f1332558" w:history="1">
+      <w:hyperlink r:id="rId50386a0c8886e0dd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.2002.86.1.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6): 694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445769f13f1332659" w:history="1">
+      <w:hyperlink r:id="rId66496a0c8886e0ea4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1997.81.6.694C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5453,51 +5453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 351–351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId398769f13f133270c" w:history="1">
+      <w:hyperlink r:id="rId29636a0c8886e0f52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1998.82.3.351D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citrulli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in seed of Cucurbit crops. In: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId434569f13f13327ae" w:history="1">
+      <w:hyperlink r:id="rId28286a0c8886e0fc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Retrieved on May 25th, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862769f13f1332872" w:history="1">
+      <w:hyperlink r:id="rId19716a0c8886e1085" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-14-0286-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5772,51 +5772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId331069f13f1332942" w:history="1">
+      <w:hyperlink r:id="rId59996a0c8886e1155" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1999.83.2.199B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5938,51 +5938,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 331.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacLeod A, Anderson H, Follak S, Van Der Gaag DJ, Potting R, Pruvost O, Smith J, Steffek R, Vloutoglou I, Holt J, Karadjova O, Kehlenbeck H, Labonne G, Reynaud P, Viaene N, Anthoine G, Holeva M, Hostachy B, Ilieva Z, Karssen G, Krumov V, Limon P, Meffert J, Niere B, Petriva E, Peyre J, Pfeilstetter E, Roelofs W, Rothlisberger F, Sauvion N, Schenck N, Shrader G, Shroeder T, Steinmoller S, Tjou‐Tam‐Sin L, Ventsislavov V, Verhoeven K, Wesemael W (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId272469f13f1332a78" w:history="1">
+      <w:hyperlink r:id="rId93936a0c8886e1288" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6048,51 +6048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829069f13f1332b32" w:history="1">
+      <w:hyperlink r:id="rId20966a0c8886e134f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2002.86.12.1406A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6178,51 +6178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 965. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId277569f13f1332c03" w:history="1">
+      <w:hyperlink r:id="rId69656a0c8886e1426" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1999.83.10.965D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6366,51 +6366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Republic of North Macedonia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (published online).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId219069f13f1332d4b" w:history="1">
+      <w:hyperlink r:id="rId89786a0c8886e1555" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-20-0204-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6652,51 +6652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 509–512. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId739469f13f1332f37" w:history="1">
+      <w:hyperlink r:id="rId45296a0c8886e1741" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-76–0509</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6956,51 +6956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Walcott RR (2005) Bacterial fruit blotch of cucurbits. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId166869f13f1333175" w:history="1">
+      <w:hyperlink r:id="rId11716a0c8886e1964" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2005-1025-02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7164,51 +7164,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId453269f13f133331c" w:history="1">
+      <w:hyperlink r:id="rId68196a0c8886e1ab8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2000-0602-01-HN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7508,51 +7508,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 207-212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId143569f13f1333572" w:history="1">
+      <w:hyperlink r:id="rId69226a0c8886e1cf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.46.2.207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7856,51 +7856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171–181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId394169f13f13337bf" w:history="1">
+      <w:hyperlink r:id="rId49576a0c8886e1f30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-012-0152-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7966,51 +7966,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acidovorax citrulli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId749269f13f133387e" w:history="1">
+      <w:hyperlink r:id="rId14036a0c8886e1ff0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8023,63 +8023,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="690666" name="name556969f13f133392d" descr="eu_funding_250.png"/>
+            <wp:docPr id="90226632" name="name14076a0c8886e2170" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId160869f13f133392c" cstate="print"/>
+                    <a:blip r:embed="rId57996a0c8886e216f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8177,137 +8177,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78480212">
+  <w:abstractNum w:abstractNumId="80181026">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78680024">
+    <w:lvl w:ilvl="0" w:tplc="72056226">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78680024" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72056226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78680024" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72056226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78680024" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72056226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78680024" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72056226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78680024" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72056226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78680024" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72056226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78680024" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72056226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78680024" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72056226" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78480211">
+  <w:abstractNum w:abstractNumId="80181025">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71445387">
+    <w:lvl w:ilvl="0" w:tplc="77692609">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9059,55 +9059,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78480211">
-    <w:abstractNumId w:val="78480211"/>
+  <w:num w:numId="80181025">
+    <w:abstractNumId w:val="80181025"/>
   </w:num>
-  <w:num w:numId="78480212">
-    <w:abstractNumId w:val="78480212"/>
+  <w:num w:numId="80181026">
+    <w:abstractNumId w:val="80181026"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20657,51 +20657,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId185269254" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId609443836" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId281069f13f132eda1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/" TargetMode="External"/><Relationship Id="rId814269f13f132edfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/categorization" TargetMode="External"/><Relationship Id="rId908569f13f132f40c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/photos" TargetMode="External"/><Relationship Id="rId709269f13f13319fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00810.x" TargetMode="External"/><Relationship Id="rId886069f13f1331a6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-012-0766-1" TargetMode="External"/><Relationship Id="rId297369f13f1331c67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-8-1065A" TargetMode="External"/><Relationship Id="rId203069f13f1332165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-80%E2%80%930529" TargetMode="External"/><Relationship Id="rId947969f13f133230b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0129-01-RS" TargetMode="External"/><Relationship Id="rId613969f13f1332558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.1.61" TargetMode="External"/><Relationship Id="rId445769f13f1332659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1997.81.6.694C" TargetMode="External"/><Relationship Id="rId398769f13f133270c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1998.82.3.351D" TargetMode="External"/><Relationship Id="rId434569f13f13327ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf" TargetMode="External"/><Relationship Id="rId862769f13f1332872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-14-0286-PDN" TargetMode="External"/><Relationship Id="rId331069f13f1332942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1999.83.2.199B" TargetMode="External"/><Relationship Id="rId272469f13f1332a78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip" TargetMode="External"/><Relationship Id="rId829069f13f1332b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.12.1406A" TargetMode="External"/><Relationship Id="rId277569f13f1332c03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.10.965D" TargetMode="External"/><Relationship Id="rId219069f13f1332d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-20-0204-PDN" TargetMode="External"/><Relationship Id="rId739469f13f1332f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-76%E2%80%930509" TargetMode="External"/><Relationship Id="rId166869f13f1333175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2005-1025-02" TargetMode="External"/><Relationship Id="rId453269f13f133331c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2000-0602-01-HN" TargetMode="External"/><Relationship Id="rId143569f13f1333572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.46.2.207" TargetMode="External"/><Relationship Id="rId394169f13f13337bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-012-0152-9" TargetMode="External"/><Relationship Id="rId749269f13f133387e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId124769f13f132f2f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId124769f13f132f2f3.jpg"/><Relationship Id="rId769769f13f1330946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId769769f13f1330946.jpg"/><Relationship Id="rId160869f13f133392c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId160869f13f133392c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId163614827" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId552624478" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44296a0c8886dd55e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/" TargetMode="External"/><Relationship Id="rId75216a0c8886dd5b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/categorization" TargetMode="External"/><Relationship Id="rId93336a0c8886ddf87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/photos" TargetMode="External"/><Relationship Id="rId97826a0c8886e02e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00810.x" TargetMode="External"/><Relationship Id="rId97366a0c8886e0341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-012-0766-1" TargetMode="External"/><Relationship Id="rId54506a0c8886e050d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-8-1065A" TargetMode="External"/><Relationship Id="rId61506a0c8886e0955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-80%E2%80%930529" TargetMode="External"/><Relationship Id="rId84176a0c8886e0bc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0129-01-RS" TargetMode="External"/><Relationship Id="rId50386a0c8886e0dd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.1.61" TargetMode="External"/><Relationship Id="rId66496a0c8886e0ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1997.81.6.694C" TargetMode="External"/><Relationship Id="rId29636a0c8886e0f52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1998.82.3.351D" TargetMode="External"/><Relationship Id="rId28286a0c8886e0fc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf" TargetMode="External"/><Relationship Id="rId19716a0c8886e1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-14-0286-PDN" TargetMode="External"/><Relationship Id="rId59996a0c8886e1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1999.83.2.199B" TargetMode="External"/><Relationship Id="rId93936a0c8886e1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip" TargetMode="External"/><Relationship Id="rId20966a0c8886e134f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.12.1406A" TargetMode="External"/><Relationship Id="rId69656a0c8886e1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.10.965D" TargetMode="External"/><Relationship Id="rId89786a0c8886e1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-20-0204-PDN" TargetMode="External"/><Relationship Id="rId45296a0c8886e1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-76%E2%80%930509" TargetMode="External"/><Relationship Id="rId11716a0c8886e1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2005-1025-02" TargetMode="External"/><Relationship Id="rId68196a0c8886e1ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2000-0602-01-HN" TargetMode="External"/><Relationship Id="rId69226a0c8886e1cf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.46.2.207" TargetMode="External"/><Relationship Id="rId49576a0c8886e1f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-012-0152-9" TargetMode="External"/><Relationship Id="rId14036a0c8886e1ff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17426a0c8886dde40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17426a0c8886dde40.jpg"/><Relationship Id="rId29456a0c8886df33b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29456a0c8886df33b.jpg"/><Relationship Id="rId57996a0c8886e216f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57996a0c8886e216f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>