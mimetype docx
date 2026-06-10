--- v9 (2026-05-19)
+++ v10 (2026-06-10)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial fruit blotch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44296a0c8886dd55e" w:history="1">
+            <w:hyperlink r:id="rId40086a28e8904a7e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75216a0c8886dd5b3" w:history="1">
+            <w:hyperlink r:id="rId78176a28e8904a82c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28347525" name="name70786a0c8886dde42" descr="3793.jpg"/>
+                  <wp:docPr id="48243382" name="name31366a28e8904b10a" descr="3793.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3793.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17426a0c8886dde40" cstate="print"/>
+                          <a:blip r:embed="rId15816a28e8904b108" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId93336a0c8886ddf87" w:history="1">
+            <w:hyperlink r:id="rId75526a28e8904b279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1667,63 +1667,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008); sporadic outbreaks have also been reported from Turkey, Italy, North Macedonia and Serbia (Demir, 1996; Mirik, 2006; Mitrev &amp; Arsov, 2020; Popović &amp; Ivanović, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46305910" name="name94436a0c8886df33e" descr="PSDMAC_distribution_map.jpg"/>
+            <wp:docPr id="66254427" name="name92176a28e8904c9ed" descr="PSDMAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29456a0c8886df33b" cstate="print"/>
+                    <a:blip r:embed="rId56656a28e8904c9ea" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3685,101 +3685,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 805–815. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97826a0c8886e02e6" w:history="1">
+      <w:hyperlink r:id="rId20616a28e8904d99c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00810.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carvalho FCQ, Santos LA, Dias RCS, Mariano RLR, Souza EB (2012) Selection of watermelon genotypes for resistance to bacterial fruit blotch. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphytica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97366a0c8886e0341" w:history="1">
+      <w:hyperlink r:id="rId65976a28e8904d9f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-012-0766-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1065. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54506a0c8886e050d" w:history="1">
+      <w:hyperlink r:id="rId42216a28e8904dbc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-8-1065A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4679,51 +4679,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 529–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61506a0c8886e0955" w:history="1">
+      <w:hyperlink r:id="rId30226a28e8904dfd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-80–0529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4887,51 +4887,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on cucurbits with bactericidal chemicals in irrigation water. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84176a0c8886e0bc2" w:history="1">
+      <w:hyperlink r:id="rId18956a28e8904e12d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0129-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5213,51 +5213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50386a0c8886e0dd2" w:history="1">
+      <w:hyperlink r:id="rId67786a28e8904e351" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.2002.86.1.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6): 694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66496a0c8886e0ea4" w:history="1">
+      <w:hyperlink r:id="rId37916a28e8904e41e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1997.81.6.694C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5453,51 +5453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 351–351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29636a0c8886e0f52" w:history="1">
+      <w:hyperlink r:id="rId75106a28e8904e4da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1998.82.3.351D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citrulli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in seed of Cucurbit crops. In: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28286a0c8886e0fc5" w:history="1">
+      <w:hyperlink r:id="rId84716a28e8904e54b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Retrieved on May 25th, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19716a0c8886e1085" w:history="1">
+      <w:hyperlink r:id="rId55156a28e8904e609" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-14-0286-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5772,51 +5772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59996a0c8886e1155" w:history="1">
+      <w:hyperlink r:id="rId96936a28e8904e6d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1999.83.2.199B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5938,51 +5938,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 331.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacLeod A, Anderson H, Follak S, Van Der Gaag DJ, Potting R, Pruvost O, Smith J, Steffek R, Vloutoglou I, Holt J, Karadjova O, Kehlenbeck H, Labonne G, Reynaud P, Viaene N, Anthoine G, Holeva M, Hostachy B, Ilieva Z, Karssen G, Krumov V, Limon P, Meffert J, Niere B, Petriva E, Peyre J, Pfeilstetter E, Roelofs W, Rothlisberger F, Sauvion N, Schenck N, Shrader G, Shroeder T, Steinmoller S, Tjou‐Tam‐Sin L, Ventsislavov V, Verhoeven K, Wesemael W (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93936a0c8886e1288" w:history="1">
+      <w:hyperlink r:id="rId45916a28e8904e7e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6048,51 +6048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20966a0c8886e134f" w:history="1">
+      <w:hyperlink r:id="rId29116a28e8904e893" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2002.86.12.1406A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6178,51 +6178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 965. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69656a0c8886e1426" w:history="1">
+      <w:hyperlink r:id="rId23696a28e8904e95f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1999.83.10.965D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6366,51 +6366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Republic of North Macedonia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (published online).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89786a0c8886e1555" w:history="1">
+      <w:hyperlink r:id="rId24126a28e8904ea87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-20-0204-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6652,51 +6652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 509–512. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45296a0c8886e1741" w:history="1">
+      <w:hyperlink r:id="rId80216a28e8904ec58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-76–0509</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6956,51 +6956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Walcott RR (2005) Bacterial fruit blotch of cucurbits. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11716a0c8886e1964" w:history="1">
+      <w:hyperlink r:id="rId44766a28e8904ee44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2005-1025-02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7164,51 +7164,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68196a0c8886e1ab8" w:history="1">
+      <w:hyperlink r:id="rId46306a28e8904efa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2000-0602-01-HN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7508,51 +7508,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 207-212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69226a0c8886e1cf8" w:history="1">
+      <w:hyperlink r:id="rId96976a28e8904f1e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.46.2.207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7856,51 +7856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171–181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49576a0c8886e1f30" w:history="1">
+      <w:hyperlink r:id="rId61836a28e8904f40a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-012-0152-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7966,51 +7966,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acidovorax citrulli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14036a0c8886e1ff0" w:history="1">
+      <w:hyperlink r:id="rId66516a28e8904f4c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8023,63 +8023,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90226632" name="name14076a0c8886e2170" descr="eu_funding_250.png"/>
+            <wp:docPr id="1191941" name="name62776a28e8904f886" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57996a0c8886e216f" cstate="print"/>
+                    <a:blip r:embed="rId48886a28e8904f884" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8177,137 +8177,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80181026">
+  <w:abstractNum w:abstractNumId="36490940">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72056226">
+    <w:lvl w:ilvl="0" w:tplc="36311858">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72056226" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36311858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72056226" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36311858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72056226" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36311858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72056226" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36311858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72056226" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36311858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72056226" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36311858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72056226" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36311858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72056226" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36311858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80181025">
+  <w:abstractNum w:abstractNumId="36490939">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77692609">
+    <w:lvl w:ilvl="0" w:tplc="80566282">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9059,55 +9059,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80181025">
-    <w:abstractNumId w:val="80181025"/>
+  <w:num w:numId="36490939">
+    <w:abstractNumId w:val="36490939"/>
   </w:num>
-  <w:num w:numId="80181026">
-    <w:abstractNumId w:val="80181026"/>
+  <w:num w:numId="36490940">
+    <w:abstractNumId w:val="36490940"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20657,51 +20657,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId163614827" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId552624478" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44296a0c8886dd55e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/" TargetMode="External"/><Relationship Id="rId75216a0c8886dd5b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/categorization" TargetMode="External"/><Relationship Id="rId93336a0c8886ddf87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/photos" TargetMode="External"/><Relationship Id="rId97826a0c8886e02e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00810.x" TargetMode="External"/><Relationship Id="rId97366a0c8886e0341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-012-0766-1" TargetMode="External"/><Relationship Id="rId54506a0c8886e050d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-8-1065A" TargetMode="External"/><Relationship Id="rId61506a0c8886e0955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-80%E2%80%930529" TargetMode="External"/><Relationship Id="rId84176a0c8886e0bc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0129-01-RS" TargetMode="External"/><Relationship Id="rId50386a0c8886e0dd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.1.61" TargetMode="External"/><Relationship Id="rId66496a0c8886e0ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1997.81.6.694C" TargetMode="External"/><Relationship Id="rId29636a0c8886e0f52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1998.82.3.351D" TargetMode="External"/><Relationship Id="rId28286a0c8886e0fc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf" TargetMode="External"/><Relationship Id="rId19716a0c8886e1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-14-0286-PDN" TargetMode="External"/><Relationship Id="rId59996a0c8886e1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1999.83.2.199B" TargetMode="External"/><Relationship Id="rId93936a0c8886e1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip" TargetMode="External"/><Relationship Id="rId20966a0c8886e134f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.12.1406A" TargetMode="External"/><Relationship Id="rId69656a0c8886e1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.10.965D" TargetMode="External"/><Relationship Id="rId89786a0c8886e1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-20-0204-PDN" TargetMode="External"/><Relationship Id="rId45296a0c8886e1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-76%E2%80%930509" TargetMode="External"/><Relationship Id="rId11716a0c8886e1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2005-1025-02" TargetMode="External"/><Relationship Id="rId68196a0c8886e1ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2000-0602-01-HN" TargetMode="External"/><Relationship Id="rId69226a0c8886e1cf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.46.2.207" TargetMode="External"/><Relationship Id="rId49576a0c8886e1f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-012-0152-9" TargetMode="External"/><Relationship Id="rId14036a0c8886e1ff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17426a0c8886dde40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17426a0c8886dde40.jpg"/><Relationship Id="rId29456a0c8886df33b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29456a0c8886df33b.jpg"/><Relationship Id="rId57996a0c8886e216f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57996a0c8886e216f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId916063243" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId309453407" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40086a28e8904a7e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/" TargetMode="External"/><Relationship Id="rId78176a28e8904a82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/categorization" TargetMode="External"/><Relationship Id="rId75526a28e8904b279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/photos" TargetMode="External"/><Relationship Id="rId20616a28e8904d99c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00810.x" TargetMode="External"/><Relationship Id="rId65976a28e8904d9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-012-0766-1" TargetMode="External"/><Relationship Id="rId42216a28e8904dbc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-8-1065A" TargetMode="External"/><Relationship Id="rId30226a28e8904dfd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-80%E2%80%930529" TargetMode="External"/><Relationship Id="rId18956a28e8904e12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0129-01-RS" TargetMode="External"/><Relationship Id="rId67786a28e8904e351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.1.61" TargetMode="External"/><Relationship Id="rId37916a28e8904e41e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1997.81.6.694C" TargetMode="External"/><Relationship Id="rId75106a28e8904e4da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1998.82.3.351D" TargetMode="External"/><Relationship Id="rId84716a28e8904e54b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf" TargetMode="External"/><Relationship Id="rId55156a28e8904e609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-14-0286-PDN" TargetMode="External"/><Relationship Id="rId96936a28e8904e6d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1999.83.2.199B" TargetMode="External"/><Relationship Id="rId45916a28e8904e7e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip" TargetMode="External"/><Relationship Id="rId29116a28e8904e893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.12.1406A" TargetMode="External"/><Relationship Id="rId23696a28e8904e95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.10.965D" TargetMode="External"/><Relationship Id="rId24126a28e8904ea87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-20-0204-PDN" TargetMode="External"/><Relationship Id="rId80216a28e8904ec58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-76%E2%80%930509" TargetMode="External"/><Relationship Id="rId44766a28e8904ee44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2005-1025-02" TargetMode="External"/><Relationship Id="rId46306a28e8904efa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2000-0602-01-HN" TargetMode="External"/><Relationship Id="rId96976a28e8904f1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.46.2.207" TargetMode="External"/><Relationship Id="rId61836a28e8904f40a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-012-0152-9" TargetMode="External"/><Relationship Id="rId66516a28e8904f4c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15816a28e8904b108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15816a28e8904b108.jpg"/><Relationship Id="rId56656a28e8904c9ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56656a28e8904c9ea.jpg"/><Relationship Id="rId48886a28e8904f884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48886a28e8904f884.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>