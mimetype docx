--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial fruit blotch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40086a28e8904a7e6" w:history="1">
+            <w:hyperlink r:id="rId45106a43ce553c305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78176a28e8904a82c" w:history="1">
+            <w:hyperlink r:id="rId73726a43ce553c353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48243382" name="name31366a28e8904b10a" descr="3793.jpg"/>
+                  <wp:docPr id="2392231" name="name66776a43ce553ca2c" descr="3793.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3793.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15816a28e8904b108" cstate="print"/>
+                          <a:blip r:embed="rId10116a43ce553ca2a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75526a28e8904b279" w:history="1">
+            <w:hyperlink r:id="rId80776a43ce553cb76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1667,63 +1667,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008); sporadic outbreaks have also been reported from Turkey, Italy, North Macedonia and Serbia (Demir, 1996; Mirik, 2006; Mitrev &amp; Arsov, 2020; Popović &amp; Ivanović, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66254427" name="name92176a28e8904c9ed" descr="PSDMAC_distribution_map.jpg"/>
+            <wp:docPr id="32861601" name="name78416a43ce553dec3" descr="PSDMAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56656a28e8904c9ea" cstate="print"/>
+                    <a:blip r:embed="rId57676a43ce553debf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3685,101 +3685,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 805–815. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20616a28e8904d99c" w:history="1">
+      <w:hyperlink r:id="rId14356a43ce553edce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00810.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carvalho FCQ, Santos LA, Dias RCS, Mariano RLR, Souza EB (2012) Selection of watermelon genotypes for resistance to bacterial fruit blotch. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphytica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65976a28e8904d9f9" w:history="1">
+      <w:hyperlink r:id="rId37486a43ce553ee25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-012-0766-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1065. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42216a28e8904dbc1" w:history="1">
+      <w:hyperlink r:id="rId44456a43ce553efe4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-8-1065A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4679,51 +4679,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 529–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30226a28e8904dfd3" w:history="1">
+      <w:hyperlink r:id="rId73536a43ce553f3e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-80–0529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4887,51 +4887,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on cucurbits with bactericidal chemicals in irrigation water. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18956a28e8904e12d" w:history="1">
+      <w:hyperlink r:id="rId95146a43ce553f543" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0129-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5213,51 +5213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67786a28e8904e351" w:history="1">
+      <w:hyperlink r:id="rId75886a43ce553f74c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.2002.86.1.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6): 694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37916a28e8904e41e" w:history="1">
+      <w:hyperlink r:id="rId17886a43ce553f82b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1997.81.6.694C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5453,51 +5453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 351–351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75106a28e8904e4da" w:history="1">
+      <w:hyperlink r:id="rId31916a43ce553f8d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1998.82.3.351D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citrulli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in seed of Cucurbit crops. In: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84716a28e8904e54b" w:history="1">
+      <w:hyperlink r:id="rId43096a43ce553f946" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Retrieved on May 25th, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55156a28e8904e609" w:history="1">
+      <w:hyperlink r:id="rId24156a43ce553f9ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-14-0286-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5772,51 +5772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96936a28e8904e6d7" w:history="1">
+      <w:hyperlink r:id="rId13326a43ce553fac8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1999.83.2.199B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5938,51 +5938,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 331.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacLeod A, Anderson H, Follak S, Van Der Gaag DJ, Potting R, Pruvost O, Smith J, Steffek R, Vloutoglou I, Holt J, Karadjova O, Kehlenbeck H, Labonne G, Reynaud P, Viaene N, Anthoine G, Holeva M, Hostachy B, Ilieva Z, Karssen G, Krumov V, Limon P, Meffert J, Niere B, Petriva E, Peyre J, Pfeilstetter E, Roelofs W, Rothlisberger F, Sauvion N, Schenck N, Shrader G, Shroeder T, Steinmoller S, Tjou‐Tam‐Sin L, Ventsislavov V, Verhoeven K, Wesemael W (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45916a28e8904e7e4" w:history="1">
+      <w:hyperlink r:id="rId34396a43ce553fbed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6048,51 +6048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29116a28e8904e893" w:history="1">
+      <w:hyperlink r:id="rId31666a43ce553fc9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2002.86.12.1406A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6178,51 +6178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 965. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23696a28e8904e95f" w:history="1">
+      <w:hyperlink r:id="rId26426a43ce553fd63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1999.83.10.965D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6366,51 +6366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Republic of North Macedonia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (published online).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24126a28e8904ea87" w:history="1">
+      <w:hyperlink r:id="rId68136a43ce553fe88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-20-0204-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6652,51 +6652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 509–512. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80216a28e8904ec58" w:history="1">
+      <w:hyperlink r:id="rId52606a43ce554004f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-76–0509</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6956,51 +6956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Walcott RR (2005) Bacterial fruit blotch of cucurbits. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44766a28e8904ee44" w:history="1">
+      <w:hyperlink r:id="rId56926a43ce554023a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2005-1025-02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7164,51 +7164,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46306a28e8904efa4" w:history="1">
+      <w:hyperlink r:id="rId86626a43ce554038b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2000-0602-01-HN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7508,51 +7508,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 207-212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96976a28e8904f1e2" w:history="1">
+      <w:hyperlink r:id="rId48746a43ce55405a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.46.2.207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7856,51 +7856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171–181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61836a28e8904f40a" w:history="1">
+      <w:hyperlink r:id="rId18256a43ce55407fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-012-0152-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7966,51 +7966,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acidovorax citrulli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66516a28e8904f4c6" w:history="1">
+      <w:hyperlink r:id="rId26596a43ce55408b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8023,63 +8023,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1191941" name="name62776a28e8904f886" descr="eu_funding_250.png"/>
+            <wp:docPr id="57209018" name="name91116a43ce5540c9f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48886a28e8904f884" cstate="print"/>
+                    <a:blip r:embed="rId52976a43ce5540c9d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8177,137 +8177,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36490940">
+  <w:abstractNum w:abstractNumId="73792884">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36311858">
+    <w:lvl w:ilvl="0" w:tplc="32977096">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36311858" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32977096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36311858" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32977096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36311858" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32977096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36311858" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32977096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36311858" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32977096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36311858" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32977096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36311858" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32977096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36311858" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32977096" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36490939">
+  <w:abstractNum w:abstractNumId="73792883">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80566282">
+    <w:lvl w:ilvl="0" w:tplc="41234251">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9059,55 +9059,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36490939">
-    <w:abstractNumId w:val="36490939"/>
+  <w:num w:numId="73792883">
+    <w:abstractNumId w:val="73792883"/>
   </w:num>
-  <w:num w:numId="36490940">
-    <w:abstractNumId w:val="36490940"/>
+  <w:num w:numId="73792884">
+    <w:abstractNumId w:val="73792884"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20657,51 +20657,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId916063243" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId309453407" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40086a28e8904a7e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/" TargetMode="External"/><Relationship Id="rId78176a28e8904a82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/categorization" TargetMode="External"/><Relationship Id="rId75526a28e8904b279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/photos" TargetMode="External"/><Relationship Id="rId20616a28e8904d99c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00810.x" TargetMode="External"/><Relationship Id="rId65976a28e8904d9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-012-0766-1" TargetMode="External"/><Relationship Id="rId42216a28e8904dbc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-8-1065A" TargetMode="External"/><Relationship Id="rId30226a28e8904dfd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-80%E2%80%930529" TargetMode="External"/><Relationship Id="rId18956a28e8904e12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0129-01-RS" TargetMode="External"/><Relationship Id="rId67786a28e8904e351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.1.61" TargetMode="External"/><Relationship Id="rId37916a28e8904e41e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1997.81.6.694C" TargetMode="External"/><Relationship Id="rId75106a28e8904e4da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1998.82.3.351D" TargetMode="External"/><Relationship Id="rId84716a28e8904e54b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf" TargetMode="External"/><Relationship Id="rId55156a28e8904e609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-14-0286-PDN" TargetMode="External"/><Relationship Id="rId96936a28e8904e6d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1999.83.2.199B" TargetMode="External"/><Relationship Id="rId45916a28e8904e7e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip" TargetMode="External"/><Relationship Id="rId29116a28e8904e893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.12.1406A" TargetMode="External"/><Relationship Id="rId23696a28e8904e95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.10.965D" TargetMode="External"/><Relationship Id="rId24126a28e8904ea87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-20-0204-PDN" TargetMode="External"/><Relationship Id="rId80216a28e8904ec58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-76%E2%80%930509" TargetMode="External"/><Relationship Id="rId44766a28e8904ee44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2005-1025-02" TargetMode="External"/><Relationship Id="rId46306a28e8904efa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2000-0602-01-HN" TargetMode="External"/><Relationship Id="rId96976a28e8904f1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.46.2.207" TargetMode="External"/><Relationship Id="rId61836a28e8904f40a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-012-0152-9" TargetMode="External"/><Relationship Id="rId66516a28e8904f4c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15816a28e8904b108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15816a28e8904b108.jpg"/><Relationship Id="rId56656a28e8904c9ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56656a28e8904c9ea.jpg"/><Relationship Id="rId48886a28e8904f884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48886a28e8904f884.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId219214680" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId521312745" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45106a43ce553c305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/" TargetMode="External"/><Relationship Id="rId73726a43ce553c353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/categorization" TargetMode="External"/><Relationship Id="rId80776a43ce553cb76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/photos" TargetMode="External"/><Relationship Id="rId14356a43ce553edce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00810.x" TargetMode="External"/><Relationship Id="rId37486a43ce553ee25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-012-0766-1" TargetMode="External"/><Relationship Id="rId44456a43ce553efe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-8-1065A" TargetMode="External"/><Relationship Id="rId73536a43ce553f3e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-80%E2%80%930529" TargetMode="External"/><Relationship Id="rId95146a43ce553f543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0129-01-RS" TargetMode="External"/><Relationship Id="rId75886a43ce553f74c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.1.61" TargetMode="External"/><Relationship Id="rId17886a43ce553f82b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1997.81.6.694C" TargetMode="External"/><Relationship Id="rId31916a43ce553f8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1998.82.3.351D" TargetMode="External"/><Relationship Id="rId43096a43ce553f946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf" TargetMode="External"/><Relationship Id="rId24156a43ce553f9ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-14-0286-PDN" TargetMode="External"/><Relationship Id="rId13326a43ce553fac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1999.83.2.199B" TargetMode="External"/><Relationship Id="rId34396a43ce553fbed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip" TargetMode="External"/><Relationship Id="rId31666a43ce553fc9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.12.1406A" TargetMode="External"/><Relationship Id="rId26426a43ce553fd63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.10.965D" TargetMode="External"/><Relationship Id="rId68136a43ce553fe88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-20-0204-PDN" TargetMode="External"/><Relationship Id="rId52606a43ce554004f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-76%E2%80%930509" TargetMode="External"/><Relationship Id="rId56926a43ce554023a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2005-1025-02" TargetMode="External"/><Relationship Id="rId86626a43ce554038b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2000-0602-01-HN" TargetMode="External"/><Relationship Id="rId48746a43ce55405a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.46.2.207" TargetMode="External"/><Relationship Id="rId18256a43ce55407fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-012-0152-9" TargetMode="External"/><Relationship Id="rId26596a43ce55408b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10116a43ce553ca2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10116a43ce553ca2a.jpg"/><Relationship Id="rId57676a43ce553debf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57676a43ce553debf.jpg"/><Relationship Id="rId52976a43ce5540c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52976a43ce5540c9d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>