--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial fruit blotch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45106a43ce553c305" w:history="1">
+            <w:hyperlink r:id="rId90156a5fa3ad03ec1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73726a43ce553c353" w:history="1">
+            <w:hyperlink r:id="rId77336a5fa3ad03f11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2392231" name="name66776a43ce553ca2c" descr="3793.jpg"/>
+                  <wp:docPr id="14243802" name="name51496a5fa3ad04664" descr="3793.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3793.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10116a43ce553ca2a" cstate="print"/>
+                          <a:blip r:embed="rId57746a5fa3ad04662" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80776a43ce553cb76" w:history="1">
+            <w:hyperlink r:id="rId53566a5fa3ad04782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1667,63 +1667,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008); sporadic outbreaks have also been reported from Turkey, Italy, North Macedonia and Serbia (Demir, 1996; Mirik, 2006; Mitrev &amp; Arsov, 2020; Popović &amp; Ivanović, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32861601" name="name78416a43ce553dec3" descr="PSDMAC_distribution_map.jpg"/>
+            <wp:docPr id="74080989" name="name39996a5fa3ad05857" descr="PSDMAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57676a43ce553debf" cstate="print"/>
+                    <a:blip r:embed="rId98056a5fa3ad05854" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3685,101 +3685,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 805–815. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14356a43ce553edce" w:history="1">
+      <w:hyperlink r:id="rId38576a5fa3ad0670f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00810.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carvalho FCQ, Santos LA, Dias RCS, Mariano RLR, Souza EB (2012) Selection of watermelon genotypes for resistance to bacterial fruit blotch. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphytica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37486a43ce553ee25" w:history="1">
+      <w:hyperlink r:id="rId33956a5fa3ad06766" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-012-0766-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1065. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44456a43ce553efe4" w:history="1">
+      <w:hyperlink r:id="rId95776a5fa3ad06926" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-8-1065A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4679,51 +4679,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 529–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73536a43ce553f3e1" w:history="1">
+      <w:hyperlink r:id="rId98626a5fa3ad06d44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-80–0529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4887,51 +4887,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on cucurbits with bactericidal chemicals in irrigation water. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95146a43ce553f543" w:history="1">
+      <w:hyperlink r:id="rId36096a5fa3ad06e91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0129-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5213,51 +5213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75886a43ce553f74c" w:history="1">
+      <w:hyperlink r:id="rId17256a5fa3ad0709c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.2002.86.1.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6): 694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17886a43ce553f82b" w:history="1">
+      <w:hyperlink r:id="rId65816a5fa3ad0716a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1997.81.6.694C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5453,51 +5453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 351–351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31916a43ce553f8d7" w:history="1">
+      <w:hyperlink r:id="rId14226a5fa3ad07217" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1998.82.3.351D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citrulli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in seed of Cucurbit crops. In: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43096a43ce553f946" w:history="1">
+      <w:hyperlink r:id="rId26826a5fa3ad07287" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Retrieved on May 25th, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24156a43ce553f9ff" w:history="1">
+      <w:hyperlink r:id="rId36356a5fa3ad07342" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-14-0286-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5772,51 +5772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13326a43ce553fac8" w:history="1">
+      <w:hyperlink r:id="rId61016a5fa3ad0740c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1999.83.2.199B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5938,51 +5938,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 331.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacLeod A, Anderson H, Follak S, Van Der Gaag DJ, Potting R, Pruvost O, Smith J, Steffek R, Vloutoglou I, Holt J, Karadjova O, Kehlenbeck H, Labonne G, Reynaud P, Viaene N, Anthoine G, Holeva M, Hostachy B, Ilieva Z, Karssen G, Krumov V, Limon P, Meffert J, Niere B, Petriva E, Peyre J, Pfeilstetter E, Roelofs W, Rothlisberger F, Sauvion N, Schenck N, Shrader G, Shroeder T, Steinmoller S, Tjou‐Tam‐Sin L, Ventsislavov V, Verhoeven K, Wesemael W (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34396a43ce553fbed" w:history="1">
+      <w:hyperlink r:id="rId84836a5fa3ad07517" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6048,51 +6048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31666a43ce553fc9a" w:history="1">
+      <w:hyperlink r:id="rId64926a5fa3ad075c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2002.86.12.1406A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6178,51 +6178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 965. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26426a43ce553fd63" w:history="1">
+      <w:hyperlink r:id="rId96476a5fa3ad0768e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1999.83.10.965D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6366,51 +6366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Republic of North Macedonia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (published online).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68136a43ce553fe88" w:history="1">
+      <w:hyperlink r:id="rId16406a5fa3ad077b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-20-0204-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6652,51 +6652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 509–512. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52606a43ce554004f" w:history="1">
+      <w:hyperlink r:id="rId43306a5fa3ad07975" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-76–0509</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6956,51 +6956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Walcott RR (2005) Bacterial fruit blotch of cucurbits. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56926a43ce554023a" w:history="1">
+      <w:hyperlink r:id="rId62116a5fa3ad07b52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2005-1025-02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7164,51 +7164,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86626a43ce554038b" w:history="1">
+      <w:hyperlink r:id="rId16016a5fa3ad07ca2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2000-0602-01-HN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7508,51 +7508,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 207-212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48746a43ce55405a5" w:history="1">
+      <w:hyperlink r:id="rId30536a5fa3ad07ed9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.46.2.207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7856,51 +7856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171–181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18256a43ce55407fd" w:history="1">
+      <w:hyperlink r:id="rId72996a5fa3ad080f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-012-0152-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7966,51 +7966,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acidovorax citrulli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26596a43ce55408b6" w:history="1">
+      <w:hyperlink r:id="rId26496a5fa3ad081ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8023,63 +8023,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57209018" name="name91116a43ce5540c9f" descr="eu_funding_250.png"/>
+            <wp:docPr id="53700266" name="name91836a5fa3ad083f5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52976a43ce5540c9d" cstate="print"/>
+                    <a:blip r:embed="rId94996a5fa3ad083f3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8177,137 +8177,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73792884">
+  <w:abstractNum w:abstractNumId="39400952">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32977096">
+    <w:lvl w:ilvl="0" w:tplc="95002857">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32977096" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95002857" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32977096" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95002857" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32977096" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95002857" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32977096" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95002857" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32977096" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95002857" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32977096" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95002857" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32977096" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95002857" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32977096" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95002857" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73792883">
+  <w:abstractNum w:abstractNumId="39400951">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41234251">
+    <w:lvl w:ilvl="0" w:tplc="78934709">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9059,55 +9059,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73792883">
-    <w:abstractNumId w:val="73792883"/>
+  <w:num w:numId="39400951">
+    <w:abstractNumId w:val="39400951"/>
   </w:num>
-  <w:num w:numId="73792884">
-    <w:abstractNumId w:val="73792884"/>
+  <w:num w:numId="39400952">
+    <w:abstractNumId w:val="39400952"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20657,51 +20657,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId219214680" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId521312745" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45106a43ce553c305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/" TargetMode="External"/><Relationship Id="rId73726a43ce553c353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/categorization" TargetMode="External"/><Relationship Id="rId80776a43ce553cb76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/photos" TargetMode="External"/><Relationship Id="rId14356a43ce553edce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00810.x" TargetMode="External"/><Relationship Id="rId37486a43ce553ee25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-012-0766-1" TargetMode="External"/><Relationship Id="rId44456a43ce553efe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-8-1065A" TargetMode="External"/><Relationship Id="rId73536a43ce553f3e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-80%E2%80%930529" TargetMode="External"/><Relationship Id="rId95146a43ce553f543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0129-01-RS" TargetMode="External"/><Relationship Id="rId75886a43ce553f74c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.1.61" TargetMode="External"/><Relationship Id="rId17886a43ce553f82b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1997.81.6.694C" TargetMode="External"/><Relationship Id="rId31916a43ce553f8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1998.82.3.351D" TargetMode="External"/><Relationship Id="rId43096a43ce553f946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf" TargetMode="External"/><Relationship Id="rId24156a43ce553f9ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-14-0286-PDN" TargetMode="External"/><Relationship Id="rId13326a43ce553fac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1999.83.2.199B" TargetMode="External"/><Relationship Id="rId34396a43ce553fbed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip" TargetMode="External"/><Relationship Id="rId31666a43ce553fc9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.12.1406A" TargetMode="External"/><Relationship Id="rId26426a43ce553fd63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.10.965D" TargetMode="External"/><Relationship Id="rId68136a43ce553fe88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-20-0204-PDN" TargetMode="External"/><Relationship Id="rId52606a43ce554004f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-76%E2%80%930509" TargetMode="External"/><Relationship Id="rId56926a43ce554023a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2005-1025-02" TargetMode="External"/><Relationship Id="rId86626a43ce554038b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2000-0602-01-HN" TargetMode="External"/><Relationship Id="rId48746a43ce55405a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.46.2.207" TargetMode="External"/><Relationship Id="rId18256a43ce55407fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-012-0152-9" TargetMode="External"/><Relationship Id="rId26596a43ce55408b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10116a43ce553ca2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10116a43ce553ca2a.jpg"/><Relationship Id="rId57676a43ce553debf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57676a43ce553debf.jpg"/><Relationship Id="rId52976a43ce5540c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52976a43ce5540c9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId466722366" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId822219300" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90156a5fa3ad03ec1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/" TargetMode="External"/><Relationship Id="rId77336a5fa3ad03f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/categorization" TargetMode="External"/><Relationship Id="rId53566a5fa3ad04782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/photos" TargetMode="External"/><Relationship Id="rId38576a5fa3ad0670f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00810.x" TargetMode="External"/><Relationship Id="rId33956a5fa3ad06766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-012-0766-1" TargetMode="External"/><Relationship Id="rId95776a5fa3ad06926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-8-1065A" TargetMode="External"/><Relationship Id="rId98626a5fa3ad06d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-80%E2%80%930529" TargetMode="External"/><Relationship Id="rId36096a5fa3ad06e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0129-01-RS" TargetMode="External"/><Relationship Id="rId17256a5fa3ad0709c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.1.61" TargetMode="External"/><Relationship Id="rId65816a5fa3ad0716a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1997.81.6.694C" TargetMode="External"/><Relationship Id="rId14226a5fa3ad07217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1998.82.3.351D" TargetMode="External"/><Relationship Id="rId26826a5fa3ad07287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf" TargetMode="External"/><Relationship Id="rId36356a5fa3ad07342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-14-0286-PDN" TargetMode="External"/><Relationship Id="rId61016a5fa3ad0740c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1999.83.2.199B" TargetMode="External"/><Relationship Id="rId84836a5fa3ad07517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip" TargetMode="External"/><Relationship Id="rId64926a5fa3ad075c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.12.1406A" TargetMode="External"/><Relationship Id="rId96476a5fa3ad0768e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.10.965D" TargetMode="External"/><Relationship Id="rId16406a5fa3ad077b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-20-0204-PDN" TargetMode="External"/><Relationship Id="rId43306a5fa3ad07975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-76%E2%80%930509" TargetMode="External"/><Relationship Id="rId62116a5fa3ad07b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2005-1025-02" TargetMode="External"/><Relationship Id="rId16016a5fa3ad07ca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2000-0602-01-HN" TargetMode="External"/><Relationship Id="rId30536a5fa3ad07ed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.46.2.207" TargetMode="External"/><Relationship Id="rId72996a5fa3ad080f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-012-0152-9" TargetMode="External"/><Relationship Id="rId26496a5fa3ad081ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57746a5fa3ad04662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57746a5fa3ad04662.jpg"/><Relationship Id="rId98056a5fa3ad05854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98056a5fa3ad05854.jpg"/><Relationship Id="rId94996a5fa3ad083f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94996a5fa3ad083f3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>