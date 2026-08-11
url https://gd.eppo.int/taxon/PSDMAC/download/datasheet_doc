--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial fruit blotch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90156a5fa3ad03ec1" w:history="1">
+            <w:hyperlink r:id="rId82666a7a69b5a3653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77336a5fa3ad03f11" w:history="1">
+            <w:hyperlink r:id="rId47126a7a69b5a3698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14243802" name="name51496a5fa3ad04664" descr="3793.jpg"/>
+                  <wp:docPr id="62773833" name="name93386a7a69b5a3fc1" descr="3793.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3793.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId57746a5fa3ad04662" cstate="print"/>
+                          <a:blip r:embed="rId46436a7a69b5a3fbf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53566a5fa3ad04782" w:history="1">
+            <w:hyperlink r:id="rId45396a7a69b5a40fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1667,63 +1667,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008); sporadic outbreaks have also been reported from Turkey, Italy, North Macedonia and Serbia (Demir, 1996; Mirik, 2006; Mitrev &amp; Arsov, 2020; Popović &amp; Ivanović, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74080989" name="name39996a5fa3ad05857" descr="PSDMAC_distribution_map.jpg"/>
+            <wp:docPr id="98468646" name="name66236a7a69b5a5590" descr="PSDMAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98056a5fa3ad05854" cstate="print"/>
+                    <a:blip r:embed="rId70896a7a69b5a558e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3685,101 +3685,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 805–815. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38576a5fa3ad0670f" w:history="1">
+      <w:hyperlink r:id="rId69756a7a69b5a6406" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00810.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carvalho FCQ, Santos LA, Dias RCS, Mariano RLR, Souza EB (2012) Selection of watermelon genotypes for resistance to bacterial fruit blotch. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphytica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33956a5fa3ad06766" w:history="1">
+      <w:hyperlink r:id="rId63466a7a69b5a645e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-012-0766-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4021,51 +4021,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1065. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95776a5fa3ad06926" w:history="1">
+      <w:hyperlink r:id="rId61476a7a69b5a6620" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-8-1065A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4679,51 +4679,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 529–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98626a5fa3ad06d44" w:history="1">
+      <w:hyperlink r:id="rId76716a7a69b5a6a28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-80–0529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4887,51 +4887,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on cucurbits with bactericidal chemicals in irrigation water. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36096a5fa3ad06e91" w:history="1">
+      <w:hyperlink r:id="rId98266a7a69b5a6b7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0129-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5213,51 +5213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17256a5fa3ad0709c" w:history="1">
+      <w:hyperlink r:id="rId25966a7a69b5a6d82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.2002.86.1.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5343,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6): 694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65816a5fa3ad0716a" w:history="1">
+      <w:hyperlink r:id="rId53176a7a69b5a6e51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1997.81.6.694C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5453,51 +5453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 351–351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14226a5fa3ad07217" w:history="1">
+      <w:hyperlink r:id="rId55636a7a69b5a6eff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1998.82.3.351D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citrulli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in seed of Cucurbit crops. In: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26826a5fa3ad07287" w:history="1">
+      <w:hyperlink r:id="rId76936a7a69b5a6f86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Retrieved on May 25th, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36356a5fa3ad07342" w:history="1">
+      <w:hyperlink r:id="rId27846a7a69b5a7045" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-14-0286-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5772,51 +5772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61016a5fa3ad0740c" w:history="1">
+      <w:hyperlink r:id="rId91546a7a69b5a7111" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1999.83.2.199B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5938,51 +5938,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 331.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacLeod A, Anderson H, Follak S, Van Der Gaag DJ, Potting R, Pruvost O, Smith J, Steffek R, Vloutoglou I, Holt J, Karadjova O, Kehlenbeck H, Labonne G, Reynaud P, Viaene N, Anthoine G, Holeva M, Hostachy B, Ilieva Z, Karssen G, Krumov V, Limon P, Meffert J, Niere B, Petriva E, Peyre J, Pfeilstetter E, Roelofs W, Rothlisberger F, Sauvion N, Schenck N, Shrader G, Shroeder T, Steinmoller S, Tjou‐Tam‐Sin L, Ventsislavov V, Verhoeven K, Wesemael W (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84836a5fa3ad07517" w:history="1">
+      <w:hyperlink r:id="rId31876a7a69b5a721c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6048,51 +6048,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64926a5fa3ad075c5" w:history="1">
+      <w:hyperlink r:id="rId80706a7a69b5a72cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2002.86.12.1406A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6178,51 +6178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 965. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96476a5fa3ad0768e" w:history="1">
+      <w:hyperlink r:id="rId60296a7a69b5a7397" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1999.83.10.965D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6366,51 +6366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Republic of North Macedonia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (published online).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16406a5fa3ad077b6" w:history="1">
+      <w:hyperlink r:id="rId51636a7a69b5a74c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-20-0204-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6652,51 +6652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 509–512. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43306a5fa3ad07975" w:history="1">
+      <w:hyperlink r:id="rId96836a7a69b5a767e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-76–0509</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6956,51 +6956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Walcott RR (2005) Bacterial fruit blotch of cucurbits. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62116a5fa3ad07b52" w:history="1">
+      <w:hyperlink r:id="rId56366a7a69b5a785f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2005-1025-02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7164,51 +7164,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16016a5fa3ad07ca2" w:history="1">
+      <w:hyperlink r:id="rId74096a7a69b5a79b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2000-0602-01-HN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7508,51 +7508,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 207-212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30536a5fa3ad07ed9" w:history="1">
+      <w:hyperlink r:id="rId68586a7a69b5a7bd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.46.2.207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7856,51 +7856,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171–181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72996a5fa3ad080f8" w:history="1">
+      <w:hyperlink r:id="rId80186a7a69b5a7def" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-012-0152-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7966,51 +7966,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acidovorax citrulli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26496a5fa3ad081ab" w:history="1">
+      <w:hyperlink r:id="rId99416a7a69b5a7ea4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8023,63 +8023,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53700266" name="name91836a5fa3ad083f5" descr="eu_funding_250.png"/>
+            <wp:docPr id="45239497" name="name98056a7a69b5a8279" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94996a5fa3ad083f3" cstate="print"/>
+                    <a:blip r:embed="rId22226a7a69b5a8278" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8177,137 +8177,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39400952">
+  <w:abstractNum w:abstractNumId="32271410">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95002857">
+    <w:lvl w:ilvl="0" w:tplc="94222361">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95002857" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94222361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95002857" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94222361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95002857" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94222361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95002857" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94222361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95002857" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94222361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95002857" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94222361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95002857" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94222361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95002857" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94222361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39400951">
+  <w:abstractNum w:abstractNumId="32271409">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78934709">
+    <w:lvl w:ilvl="0" w:tplc="91374139">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9059,55 +9059,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39400951">
-    <w:abstractNumId w:val="39400951"/>
+  <w:num w:numId="32271409">
+    <w:abstractNumId w:val="32271409"/>
   </w:num>
-  <w:num w:numId="39400952">
-    <w:abstractNumId w:val="39400952"/>
+  <w:num w:numId="32271410">
+    <w:abstractNumId w:val="32271410"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20657,51 +20657,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId466722366" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId822219300" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90156a5fa3ad03ec1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/" TargetMode="External"/><Relationship Id="rId77336a5fa3ad03f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/categorization" TargetMode="External"/><Relationship Id="rId53566a5fa3ad04782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/photos" TargetMode="External"/><Relationship Id="rId38576a5fa3ad0670f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00810.x" TargetMode="External"/><Relationship Id="rId33956a5fa3ad06766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-012-0766-1" TargetMode="External"/><Relationship Id="rId95776a5fa3ad06926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-8-1065A" TargetMode="External"/><Relationship Id="rId98626a5fa3ad06d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-80%E2%80%930529" TargetMode="External"/><Relationship Id="rId36096a5fa3ad06e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0129-01-RS" TargetMode="External"/><Relationship Id="rId17256a5fa3ad0709c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.1.61" TargetMode="External"/><Relationship Id="rId65816a5fa3ad0716a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1997.81.6.694C" TargetMode="External"/><Relationship Id="rId14226a5fa3ad07217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1998.82.3.351D" TargetMode="External"/><Relationship Id="rId26826a5fa3ad07287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf" TargetMode="External"/><Relationship Id="rId36356a5fa3ad07342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-14-0286-PDN" TargetMode="External"/><Relationship Id="rId61016a5fa3ad0740c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1999.83.2.199B" TargetMode="External"/><Relationship Id="rId84836a5fa3ad07517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip" TargetMode="External"/><Relationship Id="rId64926a5fa3ad075c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.12.1406A" TargetMode="External"/><Relationship Id="rId96476a5fa3ad0768e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.10.965D" TargetMode="External"/><Relationship Id="rId16406a5fa3ad077b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-20-0204-PDN" TargetMode="External"/><Relationship Id="rId43306a5fa3ad07975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-76%E2%80%930509" TargetMode="External"/><Relationship Id="rId62116a5fa3ad07b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2005-1025-02" TargetMode="External"/><Relationship Id="rId16016a5fa3ad07ca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2000-0602-01-HN" TargetMode="External"/><Relationship Id="rId30536a5fa3ad07ed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.46.2.207" TargetMode="External"/><Relationship Id="rId72996a5fa3ad080f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-012-0152-9" TargetMode="External"/><Relationship Id="rId26496a5fa3ad081ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57746a5fa3ad04662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57746a5fa3ad04662.jpg"/><Relationship Id="rId98056a5fa3ad05854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98056a5fa3ad05854.jpg"/><Relationship Id="rId94996a5fa3ad083f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94996a5fa3ad083f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId401051772" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId284507948" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82666a7a69b5a3653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/" TargetMode="External"/><Relationship Id="rId47126a7a69b5a3698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/categorization" TargetMode="External"/><Relationship Id="rId45396a7a69b5a40fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/photos" TargetMode="External"/><Relationship Id="rId69756a7a69b5a6406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00810.x" TargetMode="External"/><Relationship Id="rId63466a7a69b5a645e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-012-0766-1" TargetMode="External"/><Relationship Id="rId61476a7a69b5a6620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-8-1065A" TargetMode="External"/><Relationship Id="rId76716a7a69b5a6a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-80%E2%80%930529" TargetMode="External"/><Relationship Id="rId98266a7a69b5a6b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0129-01-RS" TargetMode="External"/><Relationship Id="rId25966a7a69b5a6d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.1.61" TargetMode="External"/><Relationship Id="rId53176a7a69b5a6e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1997.81.6.694C" TargetMode="External"/><Relationship Id="rId55636a7a69b5a6eff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1998.82.3.351D" TargetMode="External"/><Relationship Id="rId76936a7a69b5a6f86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf" TargetMode="External"/><Relationship Id="rId27846a7a69b5a7045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-14-0286-PDN" TargetMode="External"/><Relationship Id="rId91546a7a69b5a7111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1999.83.2.199B" TargetMode="External"/><Relationship Id="rId31876a7a69b5a721c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip" TargetMode="External"/><Relationship Id="rId80706a7a69b5a72cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.12.1406A" TargetMode="External"/><Relationship Id="rId60296a7a69b5a7397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.10.965D" TargetMode="External"/><Relationship Id="rId51636a7a69b5a74c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-20-0204-PDN" TargetMode="External"/><Relationship Id="rId96836a7a69b5a767e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-76%E2%80%930509" TargetMode="External"/><Relationship Id="rId56366a7a69b5a785f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2005-1025-02" TargetMode="External"/><Relationship Id="rId74096a7a69b5a79b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2000-0602-01-HN" TargetMode="External"/><Relationship Id="rId68586a7a69b5a7bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.46.2.207" TargetMode="External"/><Relationship Id="rId80186a7a69b5a7def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-012-0152-9" TargetMode="External"/><Relationship Id="rId99416a7a69b5a7ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46436a7a69b5a3fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46436a7a69b5a3fbf.jpg"/><Relationship Id="rId70896a7a69b5a558e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70896a7a69b5a558e.jpg"/><Relationship Id="rId22226a7a69b5a8278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22226a7a69b5a8278.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>