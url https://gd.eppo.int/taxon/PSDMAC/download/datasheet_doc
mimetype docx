--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Schaad et al.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial fruit blotch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82666a7a69b5a3653" w:history="1">
+            <w:hyperlink r:id="rId35686a94e69b72d52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47126a7a69b5a3698" w:history="1">
+            <w:hyperlink r:id="rId19366a94e69b72d98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PSDMAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62773833" name="name93386a7a69b5a3fc1" descr="3793.jpg"/>
+                  <wp:docPr id="75338482" name="name77836a94e69b735c7" descr="3793.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3793.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46436a7a69b5a3fbf" cstate="print"/>
+                          <a:blip r:embed="rId51166a94e69b735c5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45396a7a69b5a40fc" w:history="1">
+            <w:hyperlink r:id="rId41536a94e69b7373b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1320,50 +1320,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cucurbita pepo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Momordica charantia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Piper betle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum lycopersicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1667,63 +1687,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008); sporadic outbreaks have also been reported from Turkey, Italy, North Macedonia and Serbia (Demir, 1996; Mirik, 2006; Mitrev &amp; Arsov, 2020; Popović &amp; Ivanović, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98468646" name="name66236a7a69b5a5590" descr="PSDMAC_distribution_map.jpg"/>
+            <wp:docPr id="69284593" name="name48286a94e69b74a26" descr="PSDMAC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PSDMAC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70896a7a69b5a558e" cstate="print"/>
+                    <a:blip r:embed="rId45116a94e69b74a23" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3685,101 +3705,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 805–815. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69756a7a69b5a6406" w:history="1">
+      <w:hyperlink r:id="rId66066a94e69b7590f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1364-3703.2012.00810.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carvalho FCQ, Santos LA, Dias RCS, Mariano RLR, Souza EB (2012) Selection of watermelon genotypes for resistance to bacterial fruit blotch. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphytica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63466a7a69b5a645e" w:history="1">
+      <w:hyperlink r:id="rId39996a94e69b75968" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10681-012-0766-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4021,51 +4041,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1065. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61476a7a69b5a6620" w:history="1">
+      <w:hyperlink r:id="rId87716a94e69b75b2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-8-1065A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4679,51 +4699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 529–532. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76716a7a69b5a6a28" w:history="1">
+      <w:hyperlink r:id="rId86176a94e69b75f3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-80–0529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4887,51 +4907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on cucurbits with bactericidal chemicals in irrigation water. Online. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98266a7a69b5a6b7a" w:history="1">
+      <w:hyperlink r:id="rId67966a94e69b7608d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0129-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5213,51 +5233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61–64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25966a7a69b5a6d82" w:history="1">
+      <w:hyperlink r:id="rId67546a94e69b762b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.2002.86.1.61</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5343,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6): 694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53176a7a69b5a6e51" w:history="1">
+      <w:hyperlink r:id="rId13176a94e69b76386" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1997.81.6.694C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5453,51 +5473,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 351–351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55636a7a69b5a6eff" w:history="1">
+      <w:hyperlink r:id="rId91436a94e69b76437" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1998.82.3.351D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5523,51 +5543,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citrulli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in seed of Cucurbit crops. In: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76936a7a69b5a6f86" w:history="1">
+      <w:hyperlink r:id="rId43856a94e69b764a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Retrieved on May 25th, 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5642,51 +5662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27846a7a69b5a7045" w:history="1">
+      <w:hyperlink r:id="rId46026a94e69b76567" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-14-0286-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5772,51 +5792,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 199. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91546a7a69b5a7111" w:history="1">
+      <w:hyperlink r:id="rId35526a94e69b76634" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1094/PDIS.1999.83.2.199B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5938,51 +5958,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 331.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MacLeod A, Anderson H, Follak S, Van Der Gaag DJ, Potting R, Pruvost O, Smith J, Steffek R, Vloutoglou I, Holt J, Karadjova O, Kehlenbeck H, Labonne G, Reynaud P, Viaene N, Anthoine G, Holeva M, Hostachy B, Ilieva Z, Karssen G, Krumov V, Limon P, Meffert J, Niere B, Petriva E, Peyre J, Pfeilstetter E, Roelofs W, Rothlisberger F, Sauvion N, Schenck N, Shrader G, Shroeder T, Steinmoller S, Tjou‐Tam‐Sin L, Ventsislavov V, Verhoeven K, Wesemael W (2012) Pest risk assessment for the European Community plant health: A comparative approach with case studies. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31876a7a69b5a721c" w:history="1">
+      <w:hyperlink r:id="rId31956a94e69b76746" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6048,51 +6068,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 1406. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80706a7a69b5a72cb" w:history="1">
+      <w:hyperlink r:id="rId43806a94e69b767f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2002.86.12.1406A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6178,51 +6198,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 965. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60296a7a69b5a7397" w:history="1">
+      <w:hyperlink r:id="rId35486a94e69b768c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.1999.83.10.965D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6366,51 +6386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Republic of North Macedonia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (published online).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51636a7a69b5a74c0" w:history="1">
+      <w:hyperlink r:id="rId94346a94e69b769ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-20-0204-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6652,51 +6672,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 509–512. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96836a7a69b5a767e" w:history="1">
+      <w:hyperlink r:id="rId64856a94e69b76bb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-76–0509</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6956,51 +6976,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Walcott RR (2005) Bacterial fruit blotch of cucurbits. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Plant Health Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56366a7a69b5a785f" w:history="1">
+      <w:hyperlink r:id="rId71126a94e69b76da3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHI-I-2005-1025-02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7164,51 +7184,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74096a7a69b5a79b4" w:history="1">
+      <w:hyperlink r:id="rId23026a94e69b76eec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2000-0602-01-HN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7508,51 +7528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 207-212. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68586a7a69b5a7bd3" w:history="1">
+      <w:hyperlink r:id="rId24656a94e69b7710d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21273/HORTSCI.46.2.207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7856,51 +7876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171–181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80186a7a69b5a7def" w:history="1">
+      <w:hyperlink r:id="rId11196a94e69b77345" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-012-0152-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7966,51 +7986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acidovorax citrulli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99416a7a69b5a7ea4" w:history="1">
+      <w:hyperlink r:id="rId97186a94e69b773fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8023,63 +8043,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45239497" name="name98056a7a69b5a8279" descr="eu_funding_250.png"/>
+            <wp:docPr id="2968069" name="name94076a94e69b774c8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22226a7a69b5a8278" cstate="print"/>
+                    <a:blip r:embed="rId94666a94e69b774c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8177,137 +8197,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32271410">
+  <w:abstractNum w:abstractNumId="41366791">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94222361">
+    <w:lvl w:ilvl="0" w:tplc="59598645">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94222361" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59598645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94222361" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59598645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94222361" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59598645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94222361" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59598645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94222361" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59598645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94222361" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59598645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94222361" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59598645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94222361" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59598645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32271409">
+  <w:abstractNum w:abstractNumId="41366790">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91374139">
+    <w:lvl w:ilvl="0" w:tplc="69625139">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9059,55 +9079,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32271409">
-    <w:abstractNumId w:val="32271409"/>
+  <w:num w:numId="41366790">
+    <w:abstractNumId w:val="41366790"/>
   </w:num>
-  <w:num w:numId="32271410">
-    <w:abstractNumId w:val="32271410"/>
+  <w:num w:numId="41366791">
+    <w:abstractNumId w:val="41366791"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20657,51 +20677,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId401051772" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId284507948" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82666a7a69b5a3653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/" TargetMode="External"/><Relationship Id="rId47126a7a69b5a3698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/categorization" TargetMode="External"/><Relationship Id="rId45396a7a69b5a40fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/photos" TargetMode="External"/><Relationship Id="rId69756a7a69b5a6406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00810.x" TargetMode="External"/><Relationship Id="rId63466a7a69b5a645e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-012-0766-1" TargetMode="External"/><Relationship Id="rId61476a7a69b5a6620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-8-1065A" TargetMode="External"/><Relationship Id="rId76716a7a69b5a6a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-80%E2%80%930529" TargetMode="External"/><Relationship Id="rId98266a7a69b5a6b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0129-01-RS" TargetMode="External"/><Relationship Id="rId25966a7a69b5a6d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.1.61" TargetMode="External"/><Relationship Id="rId53176a7a69b5a6e51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1997.81.6.694C" TargetMode="External"/><Relationship Id="rId55636a7a69b5a6eff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1998.82.3.351D" TargetMode="External"/><Relationship Id="rId76936a7a69b5a6f86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf" TargetMode="External"/><Relationship Id="rId27846a7a69b5a7045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-14-0286-PDN" TargetMode="External"/><Relationship Id="rId91546a7a69b5a7111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1999.83.2.199B" TargetMode="External"/><Relationship Id="rId31876a7a69b5a721c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip" TargetMode="External"/><Relationship Id="rId80706a7a69b5a72cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.12.1406A" TargetMode="External"/><Relationship Id="rId60296a7a69b5a7397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.10.965D" TargetMode="External"/><Relationship Id="rId51636a7a69b5a74c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-20-0204-PDN" TargetMode="External"/><Relationship Id="rId96836a7a69b5a767e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-76%E2%80%930509" TargetMode="External"/><Relationship Id="rId56366a7a69b5a785f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2005-1025-02" TargetMode="External"/><Relationship Id="rId74096a7a69b5a79b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2000-0602-01-HN" TargetMode="External"/><Relationship Id="rId68586a7a69b5a7bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.46.2.207" TargetMode="External"/><Relationship Id="rId80186a7a69b5a7def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-012-0152-9" TargetMode="External"/><Relationship Id="rId99416a7a69b5a7ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46436a7a69b5a3fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46436a7a69b5a3fbf.jpg"/><Relationship Id="rId70896a7a69b5a558e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70896a7a69b5a558e.jpg"/><Relationship Id="rId22226a7a69b5a8278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22226a7a69b5a8278.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId865198633" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId168238179" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35686a94e69b72d52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/" TargetMode="External"/><Relationship Id="rId19366a94e69b72d98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/categorization" TargetMode="External"/><Relationship Id="rId41536a94e69b7373b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDMAC/photos" TargetMode="External"/><Relationship Id="rId66066a94e69b7590f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1364-3703.2012.00810.x" TargetMode="External"/><Relationship Id="rId39996a94e69b75968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10681-012-0766-1" TargetMode="External"/><Relationship Id="rId87716a94e69b75b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-8-1065A" TargetMode="External"/><Relationship Id="rId86176a94e69b75f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-80%E2%80%930529" TargetMode="External"/><Relationship Id="rId67966a94e69b7608d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0129-01-RS" TargetMode="External"/><Relationship Id="rId67546a94e69b762b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.2002.86.1.61" TargetMode="External"/><Relationship Id="rId13176a94e69b76386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1997.81.6.694C" TargetMode="External"/><Relationship Id="rId91436a94e69b76437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1998.82.3.351D" TargetMode="External"/><Relationship Id="rId43856a94e69b764a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/wp-content/uploads/2018/08/Cucurbits_Ac_Aug2018.pdf" TargetMode="External"/><Relationship Id="rId46026a94e69b76567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-14-0286-PDN" TargetMode="External"/><Relationship Id="rId35526a94e69b76634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1094/PDIS.1999.83.2.199B" TargetMode="External"/><Relationship Id="rId31956a94e69b76746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efsa.europa.eu/sites/default/files/scientific_output/files/main_documents/319eax8.zip" TargetMode="External"/><Relationship Id="rId43806a94e69b767f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.12.1406A" TargetMode="External"/><Relationship Id="rId35486a94e69b768c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.1999.83.10.965D" TargetMode="External"/><Relationship Id="rId94346a94e69b769ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-20-0204-PDN" TargetMode="External"/><Relationship Id="rId64856a94e69b76bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-76%E2%80%930509" TargetMode="External"/><Relationship Id="rId71126a94e69b76da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHI-I-2005-1025-02" TargetMode="External"/><Relationship Id="rId23026a94e69b76eec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2000-0602-01-HN" TargetMode="External"/><Relationship Id="rId24656a94e69b7710d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21273/HORTSCI.46.2.207" TargetMode="External"/><Relationship Id="rId11196a94e69b77345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-012-0152-9" TargetMode="External"/><Relationship Id="rId97186a94e69b773fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51166a94e69b735c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51166a94e69b735c5.jpg"/><Relationship Id="rId45116a94e69b74a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45116a94e69b74a23.jpg"/><Relationship Id="rId94666a94e69b774c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94666a94e69b774c7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>