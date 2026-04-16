--- v0 (2025-10-04)
+++ v1 (2026-04-16)
@@ -224,51 +224,51 @@
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Europe</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
-    <t>Present, few occurrences</t>
+    <t>Absent, pest no longer present</t>
   </si>
   <si>
     <t>England</t>
   </si>
   <si>
     <t>en</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">