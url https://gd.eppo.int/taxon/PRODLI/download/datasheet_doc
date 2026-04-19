--- v8 (2026-03-28)
+++ v9 (2026-04-19)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cluster caterpillar, cotton leafworm, cotton worm, rice cutworm, tobacco caterpillar, tobacco cutworm, tobacco leaf caterpillar, tropical armyworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339069c763a2a5440" w:history="1">
+            <w:hyperlink r:id="rId162369e49e964e550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134369c763a2a54a9" w:history="1">
+            <w:hyperlink r:id="rId887769e49e964e5b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRODLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11144897" name="name416169c763a2a59a4" descr="1366.jpg"/>
+                  <wp:docPr id="89403963" name="name962169e49e964eb20" descr="1366.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1366.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId929869c763a2a59a2" cstate="print"/>
+                          <a:blip r:embed="rId239069e49e964eb1e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId859869c763a2a5ad1" w:history="1">
+            <w:hyperlink r:id="rId707969e49e964ec46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2088,63 +2088,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cannot survive freezing temperatures and it is considered unlikely that the few occurrences reported from Russia are related to establishment outdoors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16876424" name="name252769c763a2a70aa" descr="PRODLI_distribution_map.jpg"/>
+            <wp:docPr id="87653781" name="name170369e49e965031b" descr="PRODLI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRODLI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId745869c763a2a70a7" cstate="print"/>
+                    <a:blip r:embed="rId771169e49e9650318" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5249,51 +5249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0124682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821869c763a2a86b1" w:history="1">
+      <w:hyperlink r:id="rId593569e49e965193d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0124682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7581,101 +7581,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId468769c763a2a9568" w:history="1">
+      <w:hyperlink r:id="rId668569e49e96527db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/44520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId370069c763a2a95bc" w:history="1">
+      <w:hyperlink r:id="rId633769e49e965282e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7741,51 +7741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId206069c763a2a9672" w:history="1">
+      <w:hyperlink r:id="rId482169e49e96528e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7976,90 +7976,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 142-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId626469c763a2a9801" w:history="1">
+      <w:hyperlink r:id="rId226769e49e9652a72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02463.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17228873" name="name714569c763a2a9872" descr="eu_funding_250.png"/>
+            <wp:docPr id="61833523" name="name572069e49e9652ae2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId144069c763a2a9871" cstate="print"/>
+                    <a:blip r:embed="rId662169e49e9652ae1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8157,137 +8157,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44510700">
+  <w:abstractNum w:abstractNumId="48763017">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53804712">
+    <w:lvl w:ilvl="0" w:tplc="83155375">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53804712" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83155375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53804712" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83155375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53804712" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83155375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53804712" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83155375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53804712" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83155375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53804712" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83155375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53804712" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83155375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53804712" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83155375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44510699">
+  <w:abstractNum w:abstractNumId="48763016">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26235249">
+    <w:lvl w:ilvl="0" w:tplc="23872256">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9039,55 +9039,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44510699">
-    <w:abstractNumId w:val="44510699"/>
+  <w:num w:numId="48763016">
+    <w:abstractNumId w:val="48763016"/>
   </w:num>
-  <w:num w:numId="44510700">
-    <w:abstractNumId w:val="44510700"/>
+  <w:num w:numId="48763017">
+    <w:abstractNumId w:val="48763017"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20637,51 +20637,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId310002499" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId268598880" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId339069c763a2a5440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/" TargetMode="External"/><Relationship Id="rId134369c763a2a54a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/categorization" TargetMode="External"/><Relationship Id="rId859869c763a2a5ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/photos" TargetMode="External"/><Relationship Id="rId821869c763a2a86b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0124682" TargetMode="External"/><Relationship Id="rId468769c763a2a9568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/44520" TargetMode="External"/><Relationship Id="rId370069c763a2a95bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765" TargetMode="External"/><Relationship Id="rId206069c763a2a9672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId626469c763a2a9801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02463.x" TargetMode="External"/><Relationship Id="rId929869c763a2a59a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId929869c763a2a59a2.jpg"/><Relationship Id="rId745869c763a2a70a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId745869c763a2a70a7.jpg"/><Relationship Id="rId144069c763a2a9871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId144069c763a2a9871.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId581753970" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId342402588" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId162369e49e964e550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/" TargetMode="External"/><Relationship Id="rId887769e49e964e5b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/categorization" TargetMode="External"/><Relationship Id="rId707969e49e964ec46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/photos" TargetMode="External"/><Relationship Id="rId593569e49e965193d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0124682" TargetMode="External"/><Relationship Id="rId668569e49e96527db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/44520" TargetMode="External"/><Relationship Id="rId633769e49e965282e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765" TargetMode="External"/><Relationship Id="rId482169e49e96528e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId226769e49e9652a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02463.x" TargetMode="External"/><Relationship Id="rId239069e49e964eb1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId239069e49e964eb1e.jpg"/><Relationship Id="rId771169e49e9650318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId771169e49e9650318.jpg"/><Relationship Id="rId662169e49e9652ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId662169e49e9652ae1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>