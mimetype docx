--- v9 (2026-04-19)
+++ v10 (2026-05-26)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cluster caterpillar, cotton leafworm, cotton worm, rice cutworm, tobacco caterpillar, tobacco cutworm, tobacco leaf caterpillar, tropical armyworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162369e49e964e550" w:history="1">
+            <w:hyperlink r:id="rId26696a15d25896735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887769e49e964e5b9" w:history="1">
+            <w:hyperlink r:id="rId98146a15d258967a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRODLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89403963" name="name962169e49e964eb20" descr="1366.jpg"/>
+                  <wp:docPr id="77468630" name="name84166a15d25896eb8" descr="1366.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1366.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId239069e49e964eb1e" cstate="print"/>
+                          <a:blip r:embed="rId90196a15d25896eb6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId707969e49e964ec46" w:history="1">
+            <w:hyperlink r:id="rId83476a15d25896fe9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2088,63 +2088,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cannot survive freezing temperatures and it is considered unlikely that the few occurrences reported from Russia are related to establishment outdoors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87653781" name="name170369e49e965031b" descr="PRODLI_distribution_map.jpg"/>
+            <wp:docPr id="9810008" name="name34986a15d258988cf" descr="PRODLI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRODLI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId771169e49e9650318" cstate="print"/>
+                    <a:blip r:embed="rId51056a15d258988cb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5249,51 +5249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0124682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId593569e49e965193d" w:history="1">
+      <w:hyperlink r:id="rId19136a15d2589a1c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0124682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7581,101 +7581,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId668569e49e96527db" w:history="1">
+      <w:hyperlink r:id="rId34486a15d2589b2d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/44520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId633769e49e965282e" w:history="1">
+      <w:hyperlink r:id="rId42256a15d2589b334" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7741,51 +7741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId482169e49e96528e6" w:history="1">
+      <w:hyperlink r:id="rId72556a15d2589b3ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7976,90 +7976,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 142-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId226769e49e9652a72" w:history="1">
+      <w:hyperlink r:id="rId88226a15d2589b5a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02463.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61833523" name="name572069e49e9652ae2" descr="eu_funding_250.png"/>
+            <wp:docPr id="6923038" name="name63996a15d2589b616" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId662169e49e9652ae1" cstate="print"/>
+                    <a:blip r:embed="rId54906a15d2589b615" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8157,137 +8157,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48763017">
+  <w:abstractNum w:abstractNumId="12269468">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83155375">
+    <w:lvl w:ilvl="0" w:tplc="16438987">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83155375" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16438987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83155375" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16438987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83155375" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16438987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83155375" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16438987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83155375" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16438987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83155375" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16438987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83155375" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16438987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83155375" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16438987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48763016">
+  <w:abstractNum w:abstractNumId="12269467">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23872256">
+    <w:lvl w:ilvl="0" w:tplc="84181355">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9039,55 +9039,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48763016">
-    <w:abstractNumId w:val="48763016"/>
+  <w:num w:numId="12269467">
+    <w:abstractNumId w:val="12269467"/>
   </w:num>
-  <w:num w:numId="48763017">
-    <w:abstractNumId w:val="48763017"/>
+  <w:num w:numId="12269468">
+    <w:abstractNumId w:val="12269468"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20637,51 +20637,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId581753970" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId342402588" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId162369e49e964e550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/" TargetMode="External"/><Relationship Id="rId887769e49e964e5b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/categorization" TargetMode="External"/><Relationship Id="rId707969e49e964ec46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/photos" TargetMode="External"/><Relationship Id="rId593569e49e965193d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0124682" TargetMode="External"/><Relationship Id="rId668569e49e96527db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/44520" TargetMode="External"/><Relationship Id="rId633769e49e965282e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765" TargetMode="External"/><Relationship Id="rId482169e49e96528e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId226769e49e9652a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02463.x" TargetMode="External"/><Relationship Id="rId239069e49e964eb1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId239069e49e964eb1e.jpg"/><Relationship Id="rId771169e49e9650318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId771169e49e9650318.jpg"/><Relationship Id="rId662169e49e9652ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId662169e49e9652ae1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId533680542" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId387719784" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26696a15d25896735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/" TargetMode="External"/><Relationship Id="rId98146a15d258967a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/categorization" TargetMode="External"/><Relationship Id="rId83476a15d25896fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/photos" TargetMode="External"/><Relationship Id="rId19136a15d2589a1c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0124682" TargetMode="External"/><Relationship Id="rId34486a15d2589b2d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/44520" TargetMode="External"/><Relationship Id="rId42256a15d2589b334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765" TargetMode="External"/><Relationship Id="rId72556a15d2589b3ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88226a15d2589b5a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02463.x" TargetMode="External"/><Relationship Id="rId90196a15d25896eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90196a15d25896eb6.jpg"/><Relationship Id="rId51056a15d258988cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51056a15d258988cb.jpg"/><Relationship Id="rId54906a15d2589b615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54906a15d2589b615.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>