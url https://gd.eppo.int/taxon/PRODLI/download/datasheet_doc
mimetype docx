--- v10 (2026-05-26)
+++ v11 (2026-06-23)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cluster caterpillar, cotton leafworm, cotton worm, rice cutworm, tobacco caterpillar, tobacco cutworm, tobacco leaf caterpillar, tropical armyworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26696a15d25896735" w:history="1">
+            <w:hyperlink r:id="rId11916a3b1a8fecd49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98146a15d258967a1" w:history="1">
+            <w:hyperlink r:id="rId93716a3b1a8fecdb5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRODLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77468630" name="name84166a15d25896eb8" descr="1366.jpg"/>
+                  <wp:docPr id="24601651" name="name47456a3b1a8fed543" descr="1366.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1366.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90196a15d25896eb6" cstate="print"/>
+                          <a:blip r:embed="rId29476a3b1a8fed542" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83476a15d25896fe9" w:history="1">
+            <w:hyperlink r:id="rId69836a3b1a8fed69d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2088,63 +2088,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cannot survive freezing temperatures and it is considered unlikely that the few occurrences reported from Russia are related to establishment outdoors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9810008" name="name34986a15d258988cf" descr="PRODLI_distribution_map.jpg"/>
+            <wp:docPr id="74325484" name="name25786a3b1a8fee97a" descr="PRODLI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRODLI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51056a15d258988cb" cstate="print"/>
+                    <a:blip r:embed="rId77606a3b1a8fee978" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5249,51 +5249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0124682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19136a15d2589a1c6" w:history="1">
+      <w:hyperlink r:id="rId29376a3b1a8feff80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0124682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7581,101 +7581,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34486a15d2589b2d9" w:history="1">
+      <w:hyperlink r:id="rId85016a3b1a8ff0e3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/44520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42256a15d2589b334" w:history="1">
+      <w:hyperlink r:id="rId23516a3b1a8ff0e8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7741,51 +7741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72556a15d2589b3ef" w:history="1">
+      <w:hyperlink r:id="rId38026a3b1a8ff0f44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7976,90 +7976,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 142-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88226a15d2589b5a3" w:history="1">
+      <w:hyperlink r:id="rId20946a3b1a8ff10d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02463.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6923038" name="name63996a15d2589b616" descr="eu_funding_250.png"/>
+            <wp:docPr id="24640223" name="name10816a3b1a8ff1140" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54906a15d2589b615" cstate="print"/>
+                    <a:blip r:embed="rId27216a3b1a8ff113f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8157,137 +8157,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12269468">
+  <w:abstractNum w:abstractNumId="99567683">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16438987">
+    <w:lvl w:ilvl="0" w:tplc="82422332">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16438987" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82422332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16438987" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82422332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16438987" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82422332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16438987" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82422332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16438987" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82422332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16438987" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82422332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16438987" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82422332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16438987" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82422332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12269467">
+  <w:abstractNum w:abstractNumId="99567682">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84181355">
+    <w:lvl w:ilvl="0" w:tplc="48510006">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9039,55 +9039,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12269467">
-    <w:abstractNumId w:val="12269467"/>
+  <w:num w:numId="99567682">
+    <w:abstractNumId w:val="99567682"/>
   </w:num>
-  <w:num w:numId="12269468">
-    <w:abstractNumId w:val="12269468"/>
+  <w:num w:numId="99567683">
+    <w:abstractNumId w:val="99567683"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20637,51 +20637,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId533680542" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId387719784" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26696a15d25896735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/" TargetMode="External"/><Relationship Id="rId98146a15d258967a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/categorization" TargetMode="External"/><Relationship Id="rId83476a15d25896fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/photos" TargetMode="External"/><Relationship Id="rId19136a15d2589a1c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0124682" TargetMode="External"/><Relationship Id="rId34486a15d2589b2d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/44520" TargetMode="External"/><Relationship Id="rId42256a15d2589b334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765" TargetMode="External"/><Relationship Id="rId72556a15d2589b3ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88226a15d2589b5a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02463.x" TargetMode="External"/><Relationship Id="rId90196a15d25896eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90196a15d25896eb6.jpg"/><Relationship Id="rId51056a15d258988cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51056a15d258988cb.jpg"/><Relationship Id="rId54906a15d2589b615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54906a15d2589b615.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId760418944" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId653169273" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11916a3b1a8fecd49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/" TargetMode="External"/><Relationship Id="rId93716a3b1a8fecdb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/categorization" TargetMode="External"/><Relationship Id="rId69836a3b1a8fed69d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/photos" TargetMode="External"/><Relationship Id="rId29376a3b1a8feff80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0124682" TargetMode="External"/><Relationship Id="rId85016a3b1a8ff0e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/44520" TargetMode="External"/><Relationship Id="rId23516a3b1a8ff0e8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765" TargetMode="External"/><Relationship Id="rId38026a3b1a8ff0f44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20946a3b1a8ff10d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02463.x" TargetMode="External"/><Relationship Id="rId29476a3b1a8fed542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29476a3b1a8fed542.jpg"/><Relationship Id="rId77606a3b1a8fee978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77606a3b1a8fee978.jpg"/><Relationship Id="rId27216a3b1a8ff113f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27216a3b1a8ff113f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>