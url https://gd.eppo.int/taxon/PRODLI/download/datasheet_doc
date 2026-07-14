--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cluster caterpillar, cotton leafworm, cotton worm, rice cutworm, tobacco caterpillar, tobacco cutworm, tobacco leaf caterpillar, tropical armyworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11916a3b1a8fecd49" w:history="1">
+            <w:hyperlink r:id="rId75596a5694cfb60e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93716a3b1a8fecdb5" w:history="1">
+            <w:hyperlink r:id="rId61546a5694cfb6150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRODLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24601651" name="name47456a3b1a8fed543" descr="1366.jpg"/>
+                  <wp:docPr id="72166308" name="name58716a5694cfb6825" descr="1366.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1366.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29476a3b1a8fed542" cstate="print"/>
+                          <a:blip r:embed="rId70866a5694cfb6824" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69836a3b1a8fed69d" w:history="1">
+            <w:hyperlink r:id="rId93676a5694cfb6915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2088,63 +2088,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cannot survive freezing temperatures and it is considered unlikely that the few occurrences reported from Russia are related to establishment outdoors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74325484" name="name25786a3b1a8fee97a" descr="PRODLI_distribution_map.jpg"/>
+            <wp:docPr id="88464958" name="name70996a5694cfb8bdc" descr="PRODLI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRODLI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77606a3b1a8fee978" cstate="print"/>
+                    <a:blip r:embed="rId15166a5694cfb8bda" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5249,51 +5249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0124682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29376a3b1a8feff80" w:history="1">
+      <w:hyperlink r:id="rId98706a5694cfba5be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0124682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7581,101 +7581,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85016a3b1a8ff0e3a" w:history="1">
+      <w:hyperlink r:id="rId73536a5694cfbb53e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/44520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23516a3b1a8ff0e8d" w:history="1">
+      <w:hyperlink r:id="rId50966a5694cfbb5b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7741,51 +7741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38026a3b1a8ff0f44" w:history="1">
+      <w:hyperlink r:id="rId38286a5694cfbb671" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7976,90 +7976,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 142-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20946a3b1a8ff10d3" w:history="1">
+      <w:hyperlink r:id="rId20136a5694cfbb9f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02463.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24640223" name="name10816a3b1a8ff1140" descr="eu_funding_250.png"/>
+            <wp:docPr id="81048179" name="name81876a5694cfbbbcb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27216a3b1a8ff113f" cstate="print"/>
+                    <a:blip r:embed="rId63946a5694cfbbbc9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8157,137 +8157,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99567683">
+  <w:abstractNum w:abstractNumId="38567795">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82422332">
+    <w:lvl w:ilvl="0" w:tplc="97976353">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82422332" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97976353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82422332" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97976353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82422332" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97976353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82422332" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97976353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82422332" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97976353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82422332" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97976353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82422332" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97976353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82422332" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97976353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99567682">
+  <w:abstractNum w:abstractNumId="38567794">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48510006">
+    <w:lvl w:ilvl="0" w:tplc="91585970">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9039,55 +9039,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99567682">
-    <w:abstractNumId w:val="99567682"/>
+  <w:num w:numId="38567794">
+    <w:abstractNumId w:val="38567794"/>
   </w:num>
-  <w:num w:numId="99567683">
-    <w:abstractNumId w:val="99567683"/>
+  <w:num w:numId="38567795">
+    <w:abstractNumId w:val="38567795"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20637,51 +20637,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId760418944" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId653169273" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11916a3b1a8fecd49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/" TargetMode="External"/><Relationship Id="rId93716a3b1a8fecdb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/categorization" TargetMode="External"/><Relationship Id="rId69836a3b1a8fed69d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/photos" TargetMode="External"/><Relationship Id="rId29376a3b1a8feff80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0124682" TargetMode="External"/><Relationship Id="rId85016a3b1a8ff0e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/44520" TargetMode="External"/><Relationship Id="rId23516a3b1a8ff0e8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765" TargetMode="External"/><Relationship Id="rId38026a3b1a8ff0f44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20946a3b1a8ff10d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02463.x" TargetMode="External"/><Relationship Id="rId29476a3b1a8fed542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29476a3b1a8fed542.jpg"/><Relationship Id="rId77606a3b1a8fee978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77606a3b1a8fee978.jpg"/><Relationship Id="rId27216a3b1a8ff113f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27216a3b1a8ff113f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId170246305" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId903732169" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75596a5694cfb60e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/" TargetMode="External"/><Relationship Id="rId61546a5694cfb6150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/categorization" TargetMode="External"/><Relationship Id="rId93676a5694cfb6915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/photos" TargetMode="External"/><Relationship Id="rId98706a5694cfba5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0124682" TargetMode="External"/><Relationship Id="rId73536a5694cfbb53e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/44520" TargetMode="External"/><Relationship Id="rId50966a5694cfbb5b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765" TargetMode="External"/><Relationship Id="rId38286a5694cfbb671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20136a5694cfbb9f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02463.x" TargetMode="External"/><Relationship Id="rId70866a5694cfb6824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70866a5694cfb6824.jpg"/><Relationship Id="rId15166a5694cfb8bda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15166a5694cfb8bda.jpg"/><Relationship Id="rId63946a5694cfbbbc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63946a5694cfbbbc9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>