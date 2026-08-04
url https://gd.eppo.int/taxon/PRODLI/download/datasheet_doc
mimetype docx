--- v12 (2026-07-14)
+++ v13 (2026-08-04)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cluster caterpillar, cotton leafworm, cotton worm, rice cutworm, tobacco caterpillar, tobacco cutworm, tobacco leaf caterpillar, tropical armyworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75596a5694cfb60e6" w:history="1">
+            <w:hyperlink r:id="rId47796a713f4347e6d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61546a5694cfb6150" w:history="1">
+            <w:hyperlink r:id="rId37846a713f4347f41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRODLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72166308" name="name58716a5694cfb6825" descr="1366.jpg"/>
+                  <wp:docPr id="32194283" name="name20136a713f43489c5" descr="1366.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1366.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70866a5694cfb6824" cstate="print"/>
+                          <a:blip r:embed="rId60576a713f43489c2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId93676a5694cfb6915" w:history="1">
+            <w:hyperlink r:id="rId96156a713f4348b45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2088,63 +2088,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cannot survive freezing temperatures and it is considered unlikely that the few occurrences reported from Russia are related to establishment outdoors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88464958" name="name70996a5694cfb8bdc" descr="PRODLI_distribution_map.jpg"/>
+            <wp:docPr id="27766779" name="name18476a713f434a4a7" descr="PRODLI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRODLI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15166a5694cfb8bda" cstate="print"/>
+                    <a:blip r:embed="rId21556a713f434a4a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5249,51 +5249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0124682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98706a5694cfba5be" w:history="1">
+      <w:hyperlink r:id="rId43346a713f434bb50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0124682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7581,101 +7581,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73536a5694cfbb53e" w:history="1">
+      <w:hyperlink r:id="rId51466a713f434ca00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/44520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50966a5694cfbb5b2" w:history="1">
+      <w:hyperlink r:id="rId46726a713f434ca53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7741,51 +7741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38286a5694cfbb671" w:history="1">
+      <w:hyperlink r:id="rId52886a713f434cb13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7976,90 +7976,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 142-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20136a5694cfbb9f8" w:history="1">
+      <w:hyperlink r:id="rId28506a713f434cca2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02463.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81048179" name="name81876a5694cfbbbcb" descr="eu_funding_250.png"/>
+            <wp:docPr id="38697047" name="name18486a713f434cd4a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63946a5694cfbbbc9" cstate="print"/>
+                    <a:blip r:embed="rId41106a713f434cd49" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8157,137 +8157,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38567795">
+  <w:abstractNum w:abstractNumId="91875639">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97976353">
+    <w:lvl w:ilvl="0" w:tplc="55116135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97976353" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55116135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97976353" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55116135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97976353" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55116135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97976353" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55116135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97976353" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55116135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97976353" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55116135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97976353" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55116135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97976353" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55116135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38567794">
+  <w:abstractNum w:abstractNumId="91875638">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91585970">
+    <w:lvl w:ilvl="0" w:tplc="96165022">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9039,55 +9039,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38567794">
-    <w:abstractNumId w:val="38567794"/>
+  <w:num w:numId="91875638">
+    <w:abstractNumId w:val="91875638"/>
   </w:num>
-  <w:num w:numId="38567795">
-    <w:abstractNumId w:val="38567795"/>
+  <w:num w:numId="91875639">
+    <w:abstractNumId w:val="91875639"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20637,51 +20637,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId170246305" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId903732169" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75596a5694cfb60e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/" TargetMode="External"/><Relationship Id="rId61546a5694cfb6150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/categorization" TargetMode="External"/><Relationship Id="rId93676a5694cfb6915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/photos" TargetMode="External"/><Relationship Id="rId98706a5694cfba5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0124682" TargetMode="External"/><Relationship Id="rId73536a5694cfbb53e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/44520" TargetMode="External"/><Relationship Id="rId50966a5694cfbb5b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765" TargetMode="External"/><Relationship Id="rId38286a5694cfbb671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20136a5694cfbb9f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02463.x" TargetMode="External"/><Relationship Id="rId70866a5694cfb6824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70866a5694cfb6824.jpg"/><Relationship Id="rId15166a5694cfb8bda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15166a5694cfb8bda.jpg"/><Relationship Id="rId63946a5694cfbbbc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63946a5694cfbbbc9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId809659818" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId834439726" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47796a713f4347e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/" TargetMode="External"/><Relationship Id="rId37846a713f4347f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/categorization" TargetMode="External"/><Relationship Id="rId96156a713f4348b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/photos" TargetMode="External"/><Relationship Id="rId43346a713f434bb50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0124682" TargetMode="External"/><Relationship Id="rId51466a713f434ca00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/44520" TargetMode="External"/><Relationship Id="rId46726a713f434ca53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765" TargetMode="External"/><Relationship Id="rId52886a713f434cb13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28506a713f434cca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02463.x" TargetMode="External"/><Relationship Id="rId60576a713f43489c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60576a713f43489c2.jpg"/><Relationship Id="rId21556a713f434a4a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21556a713f434a4a4.jpg"/><Relationship Id="rId41106a713f434cd49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41106a713f434cd49.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>