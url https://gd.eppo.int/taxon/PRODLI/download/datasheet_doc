--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cluster caterpillar, cotton leafworm, cotton worm, rice cutworm, tobacco caterpillar, tobacco cutworm, tobacco leaf caterpillar, tropical armyworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47796a713f4347e6d" w:history="1">
+            <w:hyperlink r:id="rId63856a8bdc793adfd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37846a713f4347f41" w:history="1">
+            <w:hyperlink r:id="rId76766a8bdc793ae66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRODLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32194283" name="name20136a713f43489c5" descr="1366.jpg"/>
+                  <wp:docPr id="14766050" name="name59216a8bdc793af1f" descr="1366.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1366.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60576a713f43489c2" cstate="print"/>
+                          <a:blip r:embed="rId34296a8bdc793af1d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96156a713f4348b45" w:history="1">
+            <w:hyperlink r:id="rId55216a8bdc793b019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2088,63 +2088,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cannot survive freezing temperatures and it is considered unlikely that the few occurrences reported from Russia are related to establishment outdoors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27766779" name="name18476a713f434a4a7" descr="PRODLI_distribution_map.jpg"/>
+            <wp:docPr id="91424471" name="name88466a8bdc793c4ed" descr="PRODLI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRODLI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21556a713f434a4a4" cstate="print"/>
+                    <a:blip r:embed="rId67816a8bdc793c4ea" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5249,51 +5249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0124682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43346a713f434bb50" w:history="1">
+      <w:hyperlink r:id="rId93336a8bdc793dae7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0124682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7581,101 +7581,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51466a713f434ca00" w:history="1">
+      <w:hyperlink r:id="rId90726a8bdc793e9ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/44520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46726a713f434ca53" w:history="1">
+      <w:hyperlink r:id="rId80076a8bdc793ea10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7741,51 +7741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52886a713f434cb13" w:history="1">
+      <w:hyperlink r:id="rId19996a8bdc793eaca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7976,90 +7976,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 142-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28506a713f434cca2" w:history="1">
+      <w:hyperlink r:id="rId33656a8bdc793ec5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02463.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38697047" name="name18486a713f434cd4a" descr="eu_funding_250.png"/>
+            <wp:docPr id="57240480" name="name52256a8bdc793ecb9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41106a713f434cd49" cstate="print"/>
+                    <a:blip r:embed="rId39996a8bdc793ecb8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8157,137 +8157,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91875639">
+  <w:abstractNum w:abstractNumId="65018869">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55116135">
+    <w:lvl w:ilvl="0" w:tplc="21686013">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55116135" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21686013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55116135" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21686013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55116135" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21686013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55116135" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21686013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55116135" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21686013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55116135" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21686013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55116135" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21686013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55116135" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21686013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91875638">
+  <w:abstractNum w:abstractNumId="65018868">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96165022">
+    <w:lvl w:ilvl="0" w:tplc="28178366">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9039,55 +9039,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91875638">
-    <w:abstractNumId w:val="91875638"/>
+  <w:num w:numId="65018868">
+    <w:abstractNumId w:val="65018868"/>
   </w:num>
-  <w:num w:numId="91875639">
-    <w:abstractNumId w:val="91875639"/>
+  <w:num w:numId="65018869">
+    <w:abstractNumId w:val="65018869"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20637,51 +20637,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId809659818" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId834439726" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47796a713f4347e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/" TargetMode="External"/><Relationship Id="rId37846a713f4347f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/categorization" TargetMode="External"/><Relationship Id="rId96156a713f4348b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/photos" TargetMode="External"/><Relationship Id="rId43346a713f434bb50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0124682" TargetMode="External"/><Relationship Id="rId51466a713f434ca00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/44520" TargetMode="External"/><Relationship Id="rId46726a713f434ca53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765" TargetMode="External"/><Relationship Id="rId52886a713f434cb13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28506a713f434cca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02463.x" TargetMode="External"/><Relationship Id="rId60576a713f43489c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60576a713f43489c2.jpg"/><Relationship Id="rId21556a713f434a4a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21556a713f434a4a4.jpg"/><Relationship Id="rId41106a713f434cd49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41106a713f434cd49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId337863069" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId581889548" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63856a8bdc793adfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/" TargetMode="External"/><Relationship Id="rId76766a8bdc793ae66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/categorization" TargetMode="External"/><Relationship Id="rId55216a8bdc793b019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/photos" TargetMode="External"/><Relationship Id="rId93336a8bdc793dae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0124682" TargetMode="External"/><Relationship Id="rId90726a8bdc793e9ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/44520" TargetMode="External"/><Relationship Id="rId80076a8bdc793ea10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765" TargetMode="External"/><Relationship Id="rId19996a8bdc793eaca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33656a8bdc793ec5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02463.x" TargetMode="External"/><Relationship Id="rId34296a8bdc793af1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34296a8bdc793af1d.jpg"/><Relationship Id="rId67816a8bdc793c4ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67816a8bdc793c4ea.jpg"/><Relationship Id="rId39996a8bdc793ecb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39996a8bdc793ecb8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>