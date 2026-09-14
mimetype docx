--- v14 (2026-08-24)
+++ v15 (2026-09-14)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cluster caterpillar, cotton leafworm, cotton worm, rice cutworm, tobacco caterpillar, tobacco cutworm, tobacco leaf caterpillar, tropical armyworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63856a8bdc793adfd" w:history="1">
+            <w:hyperlink r:id="rId62836aa7e377c762e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76766a8bdc793ae66" w:history="1">
+            <w:hyperlink r:id="rId18666aa7e377c7698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRODLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14766050" name="name59216a8bdc793af1f" descr="1366.jpg"/>
+                  <wp:docPr id="34623591" name="name56946aa7e377c7f4b" descr="1366.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1366.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34296a8bdc793af1d" cstate="print"/>
+                          <a:blip r:embed="rId86256aa7e377c7f49" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId55216a8bdc793b019" w:history="1">
+            <w:hyperlink r:id="rId10346aa7e377c8089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2088,63 +2088,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cannot survive freezing temperatures and it is considered unlikely that the few occurrences reported from Russia are related to establishment outdoors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91424471" name="name88466a8bdc793c4ed" descr="PRODLI_distribution_map.jpg"/>
+            <wp:docPr id="45690154" name="name63606aa7e377c980d" descr="PRODLI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRODLI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67816a8bdc793c4ea" cstate="print"/>
+                    <a:blip r:embed="rId97396aa7e377c9809" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5249,51 +5249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0124682. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93336a8bdc793dae7" w:history="1">
+      <w:hyperlink r:id="rId52516aa7e377cae5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0124682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7581,101 +7581,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90726a8bdc793e9ba" w:history="1">
+      <w:hyperlink r:id="rId77206aa7e377cbd70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/44520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80076a8bdc793ea10" w:history="1">
+      <w:hyperlink r:id="rId54676aa7e377cbdc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7741,51 +7741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera litura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19996a8bdc793eaca" w:history="1">
+      <w:hyperlink r:id="rId64536aa7e377cbe81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7976,90 +7976,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 142-146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33656a8bdc793ec5d" w:history="1">
+      <w:hyperlink r:id="rId25096aa7e377cc016" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02463.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57240480" name="name52256a8bdc793ecb9" descr="eu_funding_250.png"/>
+            <wp:docPr id="5427937" name="name41446aa7e377cc0b0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39996a8bdc793ecb8" cstate="print"/>
+                    <a:blip r:embed="rId29806aa7e377cc0af" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8157,137 +8157,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65018869">
+  <w:abstractNum w:abstractNumId="20971875">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21686013">
+    <w:lvl w:ilvl="0" w:tplc="59190676">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21686013" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59190676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21686013" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59190676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21686013" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59190676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21686013" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59190676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21686013" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59190676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21686013" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59190676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21686013" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59190676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21686013" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59190676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65018868">
+  <w:abstractNum w:abstractNumId="20971874">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28178366">
+    <w:lvl w:ilvl="0" w:tplc="79236066">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9039,55 +9039,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65018868">
-    <w:abstractNumId w:val="65018868"/>
+  <w:num w:numId="20971874">
+    <w:abstractNumId w:val="20971874"/>
   </w:num>
-  <w:num w:numId="65018869">
-    <w:abstractNumId w:val="65018869"/>
+  <w:num w:numId="20971875">
+    <w:abstractNumId w:val="20971875"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20637,51 +20637,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId337863069" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId581889548" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63856a8bdc793adfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/" TargetMode="External"/><Relationship Id="rId76766a8bdc793ae66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/categorization" TargetMode="External"/><Relationship Id="rId55216a8bdc793b019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/photos" TargetMode="External"/><Relationship Id="rId93336a8bdc793dae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0124682" TargetMode="External"/><Relationship Id="rId90726a8bdc793e9ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/44520" TargetMode="External"/><Relationship Id="rId80076a8bdc793ea10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765" TargetMode="External"/><Relationship Id="rId19996a8bdc793eaca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33656a8bdc793ec5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02463.x" TargetMode="External"/><Relationship Id="rId34296a8bdc793af1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34296a8bdc793af1d.jpg"/><Relationship Id="rId67816a8bdc793c4ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67816a8bdc793c4ea.jpg"/><Relationship Id="rId39996a8bdc793ecb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39996a8bdc793ecb8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId426197191" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId781841294" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62836aa7e377c762e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/" TargetMode="External"/><Relationship Id="rId18666aa7e377c7698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/categorization" TargetMode="External"/><Relationship Id="rId10346aa7e377c8089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODLI/photos" TargetMode="External"/><Relationship Id="rId52516aa7e377cae5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0124682" TargetMode="External"/><Relationship Id="rId77206aa7e377cbd70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/44520" TargetMode="External"/><Relationship Id="rId54676aa7e377cbdc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5765" TargetMode="External"/><Relationship Id="rId64536aa7e377cbe81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25096aa7e377cc016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02463.x" TargetMode="External"/><Relationship Id="rId86256aa7e377c7f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86256aa7e377c7f49.jpg"/><Relationship Id="rId97396aa7e377c9809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97396aa7e377c9809.jpg"/><Relationship Id="rId29806aa7e377cc0af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29806aa7e377cc0af.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>