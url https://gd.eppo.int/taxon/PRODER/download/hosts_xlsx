--- v1 (2026-02-09)
+++ v2 (2026-07-25)
@@ -1225,51 +1225,51 @@
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gomez DR, Roque-Specht VF &amp; de Barros NM (2014) Immature stages of Spodoptera eridania (Lepidoptera: Noctuidae): developmental parameters and host plants. Journal of Insect Science 14, 238. https://doi.org/10.1093/jisesa/ieu235</t>
   </si>
   <si>
     <t>POLSE</t>
   </si>
   <si>
     <t>Persicaria segetum</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gomez DR, Roque-Specht VF &amp; de Barros NM (2014) Immature stages of Spodoptera eridania (Lepidoptera: Noctuidae): developmental parameters and host plants. Journal of Insect Science 14, 238. https://doi.org/10.1093/jisesa/ieu248</t>
   </si>
   <si>
     <t>PHSLU</t>
   </si>
   <si>
     <t>Phaseolus lunatus</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gomez DR, Roque-Specht VF &amp; de Barros NM (2014) Immature stages of Spodoptera eridania (Lepidoptera: Noctuidae): developmental parameters and host plants. Journal of Insect Science 14, 238. https://doi.org/10.1093/jisesa/ieu236</t>
   </si>
   <si>
     <t>PHSPO</t>
   </si>
   <si>
-    <t>Phaseolus polystachyus</t>
+    <t>Phaseolus polystachios</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gomez DR, Roque-Specht VF &amp; de Barros NM (2014) Immature stages of Spodoptera eridania (Lepidoptera: Noctuidae): developmental parameters and host plants. Journal of Insect Science 14, 238. https://doi.org/10.1093/jisesa/ieu237</t>
   </si>
   <si>
     <t>PHSVX</t>
   </si>
   <si>
     <t>Phaseolus vulgaris</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gomez DR, Roque-Specht VF &amp; de Barros NM (2014) Immature stages of Spodoptera eridania (Lepidoptera: Noctuidae): developmental parameters and host plants. Journal of Insect Science 14, 238. https://doi.org/10.1093/jisesa/ieu238</t>
   </si>
   <si>
     <t>PYLUR</t>
   </si>
   <si>
     <t>Phyllanthus urinaria</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gomez DR, Roque-Specht VF &amp; de Barros NM (2014) Immature stages of Spodoptera eridania (Lepidoptera: Noctuidae): developmental parameters and host plants. Journal of Insect Science 14, 238. https://doi.org/10.1093/jisesa/ieu239</t>
   </si>
   <si>
     <t>PHTAM</t>
   </si>