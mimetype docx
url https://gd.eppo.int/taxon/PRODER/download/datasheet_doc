--- v7 (2026-03-28)
+++ v8 (2026-04-27)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Stoll)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> semitropical armyworm, southern armyworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857769c722d82387a" w:history="1">
+            <w:hyperlink r:id="rId815369eecf3d712f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784669c722d8238e4" w:history="1">
+            <w:hyperlink r:id="rId758869eecf3d71362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRODER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24119297" name="name199269c722d823f0e" descr="1364.jpg"/>
+                  <wp:docPr id="24961028" name="name123769eecf3d71b29" descr="1364.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1364.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId396369c722d823f0c" cstate="print"/>
+                          <a:blip r:embed="rId868769eecf3d71b27" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId638069c722d824035" w:history="1">
+            <w:hyperlink r:id="rId467369eecf3d71c61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4801,63 +4801,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species already present (Goergen, 2018). The species is also reported from India where it was found on soybean in 2019. However, it was no longer found in the area in 2020 and 2021 (Gaikwad, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83665907" name="name673169c722d8266b5" descr="PRODER_distribution_map.jpg"/>
+            <wp:docPr id="21003727" name="name767369eecf3d748d4" descr="PRODER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRODER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId537269c722d8266b2" cstate="print"/>
+                    <a:blip r:embed="rId758569eecf3d748d1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7336,51 +7336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Montezano DG &amp; Specht A (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera eridania (southern armyworm)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255369c722d8278d1" w:history="1">
+      <w:hyperlink r:id="rId182969eecf3d75b6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7426,51 +7426,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258469c722d82796d" w:history="1">
+      <w:hyperlink r:id="rId184969eecf3d75c16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/ieu100</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8169,51 +8169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId615269c722d827e1c" w:history="1">
+      <w:hyperlink r:id="rId522969eecf3d760d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iev134 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8787,51 +8787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera eridania</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId911469c722d828206" w:history="1">
+      <w:hyperlink r:id="rId253169eecf3d764da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8906,63 +8906,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62847222" name="name531469c722d82834e" descr="eu_funding_250.png"/>
+            <wp:docPr id="66196106" name="name194669eecf3d7662f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId779869c722d82834d" cstate="print"/>
+                    <a:blip r:embed="rId462669eecf3d7662d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9060,137 +9060,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80184612">
+  <w:abstractNum w:abstractNumId="99127166">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57309066">
+    <w:lvl w:ilvl="0" w:tplc="59701090">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57309066" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59701090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57309066" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59701090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57309066" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59701090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57309066" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59701090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57309066" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59701090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57309066" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59701090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57309066" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59701090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57309066" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59701090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80184611">
+  <w:abstractNum w:abstractNumId="99127165">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97081345">
+    <w:lvl w:ilvl="0" w:tplc="62825484">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9942,55 +9942,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80184611">
-    <w:abstractNumId w:val="80184611"/>
+  <w:num w:numId="99127165">
+    <w:abstractNumId w:val="99127165"/>
   </w:num>
-  <w:num w:numId="80184612">
-    <w:abstractNumId w:val="80184612"/>
+  <w:num w:numId="99127166">
+    <w:abstractNumId w:val="99127166"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21540,51 +21540,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId250371688" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId782926618" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId857769c722d82387a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/" TargetMode="External"/><Relationship Id="rId784669c722d8238e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/categorization" TargetMode="External"/><Relationship Id="rId638069c722d824035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/photos" TargetMode="External"/><Relationship Id="rId255369c722d8278d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518" TargetMode="External"/><Relationship Id="rId258469c722d82796d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieu100" TargetMode="External"/><Relationship Id="rId615269c722d827e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iev134" TargetMode="External"/><Relationship Id="rId911469c722d828206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId396369c722d823f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId396369c722d823f0c.jpg"/><Relationship Id="rId537269c722d8266b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId537269c722d8266b2.jpg"/><Relationship Id="rId779869c722d82834d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId779869c722d82834d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId705179034" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId807121882" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId815369eecf3d712f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/" TargetMode="External"/><Relationship Id="rId758869eecf3d71362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/categorization" TargetMode="External"/><Relationship Id="rId467369eecf3d71c61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/photos" TargetMode="External"/><Relationship Id="rId182969eecf3d75b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518" TargetMode="External"/><Relationship Id="rId184969eecf3d75c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieu100" TargetMode="External"/><Relationship Id="rId522969eecf3d760d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iev134" TargetMode="External"/><Relationship Id="rId253169eecf3d764da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId868769eecf3d71b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId868769eecf3d71b27.jpg"/><Relationship Id="rId758569eecf3d748d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId758569eecf3d748d1.jpg"/><Relationship Id="rId462669eecf3d7662d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId462669eecf3d7662d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>