--- v8 (2026-04-27)
+++ v9 (2026-06-06)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Stoll)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> semitropical armyworm, southern armyworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815369eecf3d712f6" w:history="1">
+            <w:hyperlink r:id="rId11756a23b526da819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758869eecf3d71362" w:history="1">
+            <w:hyperlink r:id="rId44696a23b526da885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRODER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24961028" name="name123769eecf3d71b29" descr="1364.jpg"/>
+                  <wp:docPr id="20222112" name="name63016a23b526daedb" descr="1364.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1364.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId868769eecf3d71b27" cstate="print"/>
+                          <a:blip r:embed="rId55976a23b526daed9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId467369eecf3d71c61" w:history="1">
+            <w:hyperlink r:id="rId75356a23b526db012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4801,63 +4801,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species already present (Goergen, 2018). The species is also reported from India where it was found on soybean in 2019. However, it was no longer found in the area in 2020 and 2021 (Gaikwad, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21003727" name="name767369eecf3d748d4" descr="PRODER_distribution_map.jpg"/>
+            <wp:docPr id="7735458" name="name12666a23b526dd752" descr="PRODER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRODER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId758569eecf3d748d1" cstate="print"/>
+                    <a:blip r:embed="rId17906a23b526dd74e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7336,51 +7336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Montezano DG &amp; Specht A (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera eridania (southern armyworm)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId182969eecf3d75b6f" w:history="1">
+      <w:hyperlink r:id="rId72296a23b526de9d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7426,51 +7426,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184969eecf3d75c16" w:history="1">
+      <w:hyperlink r:id="rId74016a23b526dea7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/ieu100</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8169,51 +8169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522969eecf3d760d2" w:history="1">
+      <w:hyperlink r:id="rId22806a23b526df029" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iev134 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8787,51 +8787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera eridania</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId253169eecf3d764da" w:history="1">
+      <w:hyperlink r:id="rId67346a23b526df40f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8906,63 +8906,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66196106" name="name194669eecf3d7662f" descr="eu_funding_250.png"/>
+            <wp:docPr id="84745622" name="name93026a23b526df8c2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId462669eecf3d7662d" cstate="print"/>
+                    <a:blip r:embed="rId58276a23b526df8c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9060,137 +9060,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99127166">
+  <w:abstractNum w:abstractNumId="37738135">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59701090">
+    <w:lvl w:ilvl="0" w:tplc="22647523">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59701090" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22647523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59701090" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22647523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59701090" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22647523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59701090" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22647523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59701090" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22647523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59701090" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22647523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59701090" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22647523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59701090" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22647523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99127165">
+  <w:abstractNum w:abstractNumId="37738134">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62825484">
+    <w:lvl w:ilvl="0" w:tplc="62564935">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9942,55 +9942,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99127165">
-    <w:abstractNumId w:val="99127165"/>
+  <w:num w:numId="37738134">
+    <w:abstractNumId w:val="37738134"/>
   </w:num>
-  <w:num w:numId="99127166">
-    <w:abstractNumId w:val="99127166"/>
+  <w:num w:numId="37738135">
+    <w:abstractNumId w:val="37738135"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21540,51 +21540,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId705179034" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId807121882" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId815369eecf3d712f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/" TargetMode="External"/><Relationship Id="rId758869eecf3d71362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/categorization" TargetMode="External"/><Relationship Id="rId467369eecf3d71c61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/photos" TargetMode="External"/><Relationship Id="rId182969eecf3d75b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518" TargetMode="External"/><Relationship Id="rId184969eecf3d75c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieu100" TargetMode="External"/><Relationship Id="rId522969eecf3d760d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iev134" TargetMode="External"/><Relationship Id="rId253169eecf3d764da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId868769eecf3d71b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId868769eecf3d71b27.jpg"/><Relationship Id="rId758569eecf3d748d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId758569eecf3d748d1.jpg"/><Relationship Id="rId462669eecf3d7662d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId462669eecf3d7662d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId973523232" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId879417567" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11756a23b526da819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/" TargetMode="External"/><Relationship Id="rId44696a23b526da885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/categorization" TargetMode="External"/><Relationship Id="rId75356a23b526db012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/photos" TargetMode="External"/><Relationship Id="rId72296a23b526de9d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518" TargetMode="External"/><Relationship Id="rId74016a23b526dea7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieu100" TargetMode="External"/><Relationship Id="rId22806a23b526df029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iev134" TargetMode="External"/><Relationship Id="rId67346a23b526df40f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55976a23b526daed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55976a23b526daed9.jpg"/><Relationship Id="rId17906a23b526dd74e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17906a23b526dd74e.jpg"/><Relationship Id="rId58276a23b526df8c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58276a23b526df8c0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>