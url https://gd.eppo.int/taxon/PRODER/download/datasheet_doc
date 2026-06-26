--- v9 (2026-06-06)
+++ v10 (2026-06-26)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Stoll)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> semitropical armyworm, southern armyworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11756a23b526da819" w:history="1">
+            <w:hyperlink r:id="rId44536a3e38bf4b30b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44696a23b526da885" w:history="1">
+            <w:hyperlink r:id="rId81196a3e38bf4b37a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRODER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20222112" name="name63016a23b526daedb" descr="1364.jpg"/>
+                  <wp:docPr id="8743051" name="name18956a3e38bf4bc3b" descr="1364.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1364.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55976a23b526daed9" cstate="print"/>
+                          <a:blip r:embed="rId62816a3e38bf4bc38" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75356a23b526db012" w:history="1">
+            <w:hyperlink r:id="rId98236a3e38bf4bd9c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4801,63 +4801,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species already present (Goergen, 2018). The species is also reported from India where it was found on soybean in 2019. However, it was no longer found in the area in 2020 and 2021 (Gaikwad, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7735458" name="name12666a23b526dd752" descr="PRODER_distribution_map.jpg"/>
+            <wp:docPr id="28295715" name="name71986a3e38bf4e987" descr="PRODER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRODER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17906a23b526dd74e" cstate="print"/>
+                    <a:blip r:embed="rId93786a3e38bf4e983" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7336,51 +7336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Montezano DG &amp; Specht A (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera eridania (southern armyworm)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72296a23b526de9d5" w:history="1">
+      <w:hyperlink r:id="rId16606a3e38bf4fd7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7426,51 +7426,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74016a23b526dea7f" w:history="1">
+      <w:hyperlink r:id="rId18636a3e38bf4fe14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/ieu100</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8169,51 +8169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22806a23b526df029" w:history="1">
+      <w:hyperlink r:id="rId77306a3e38bf502bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iev134 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8787,51 +8787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera eridania</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67346a23b526df40f" w:history="1">
+      <w:hyperlink r:id="rId35406a3e38bf506dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8906,63 +8906,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84745622" name="name93026a23b526df8c2" descr="eu_funding_250.png"/>
+            <wp:docPr id="20517706" name="name97756a3e38bf50835" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58276a23b526df8c0" cstate="print"/>
+                    <a:blip r:embed="rId31556a3e38bf50834" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9060,137 +9060,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37738135">
+  <w:abstractNum w:abstractNumId="51643410">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22647523">
+    <w:lvl w:ilvl="0" w:tplc="99860327">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22647523" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99860327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22647523" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99860327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22647523" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99860327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22647523" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99860327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22647523" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99860327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22647523" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99860327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22647523" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99860327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22647523" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99860327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37738134">
+  <w:abstractNum w:abstractNumId="51643409">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62564935">
+    <w:lvl w:ilvl="0" w:tplc="79639234">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9942,55 +9942,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37738134">
-    <w:abstractNumId w:val="37738134"/>
+  <w:num w:numId="51643409">
+    <w:abstractNumId w:val="51643409"/>
   </w:num>
-  <w:num w:numId="37738135">
-    <w:abstractNumId w:val="37738135"/>
+  <w:num w:numId="51643410">
+    <w:abstractNumId w:val="51643410"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21540,51 +21540,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId973523232" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId879417567" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11756a23b526da819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/" TargetMode="External"/><Relationship Id="rId44696a23b526da885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/categorization" TargetMode="External"/><Relationship Id="rId75356a23b526db012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/photos" TargetMode="External"/><Relationship Id="rId72296a23b526de9d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518" TargetMode="External"/><Relationship Id="rId74016a23b526dea7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieu100" TargetMode="External"/><Relationship Id="rId22806a23b526df029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iev134" TargetMode="External"/><Relationship Id="rId67346a23b526df40f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55976a23b526daed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55976a23b526daed9.jpg"/><Relationship Id="rId17906a23b526dd74e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17906a23b526dd74e.jpg"/><Relationship Id="rId58276a23b526df8c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58276a23b526df8c0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId523321131" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId416984520" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44536a3e38bf4b30b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/" TargetMode="External"/><Relationship Id="rId81196a3e38bf4b37a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/categorization" TargetMode="External"/><Relationship Id="rId98236a3e38bf4bd9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/photos" TargetMode="External"/><Relationship Id="rId16606a3e38bf4fd7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518" TargetMode="External"/><Relationship Id="rId18636a3e38bf4fe14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieu100" TargetMode="External"/><Relationship Id="rId77306a3e38bf502bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iev134" TargetMode="External"/><Relationship Id="rId35406a3e38bf506dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62816a3e38bf4bc38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62816a3e38bf4bc38.jpg"/><Relationship Id="rId93786a3e38bf4e983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93786a3e38bf4e983.jpg"/><Relationship Id="rId31556a3e38bf50834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31556a3e38bf50834.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>