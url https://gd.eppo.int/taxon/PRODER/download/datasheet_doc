--- v10 (2026-06-26)
+++ v11 (2026-07-20)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Stoll)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> semitropical armyworm, southern armyworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44536a3e38bf4b30b" w:history="1">
+            <w:hyperlink r:id="rId33176a5e7c344a894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81196a3e38bf4b37a" w:history="1">
+            <w:hyperlink r:id="rId21196a5e7c344a8fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRODER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8743051" name="name18956a3e38bf4bc3b" descr="1364.jpg"/>
+                  <wp:docPr id="45358348" name="name69426a5e7c344aedc" descr="1364.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1364.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62816a3e38bf4bc38" cstate="print"/>
+                          <a:blip r:embed="rId66536a5e7c344aeda" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98236a3e38bf4bd9c" w:history="1">
+            <w:hyperlink r:id="rId36466a5e7c344aff9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3423,51 +3423,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phaseolus lunatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Phaseolus polystachyus</w:t>
+        <w:t xml:space="preserve">Phaseolus polystachios</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phaseolus vulgaris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -4801,63 +4801,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species already present (Goergen, 2018). The species is also reported from India where it was found on soybean in 2019. However, it was no longer found in the area in 2020 and 2021 (Gaikwad, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28295715" name="name71986a3e38bf4e987" descr="PRODER_distribution_map.jpg"/>
+            <wp:docPr id="61008948" name="name31636a5e7c344d551" descr="PRODER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRODER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93786a3e38bf4e983" cstate="print"/>
+                    <a:blip r:embed="rId68816a5e7c344d54d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7336,51 +7336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Montezano DG &amp; Specht A (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera eridania (southern armyworm)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16606a3e38bf4fd7b" w:history="1">
+      <w:hyperlink r:id="rId39596a5e7c344e7ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7426,51 +7426,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18636a3e38bf4fe14" w:history="1">
+      <w:hyperlink r:id="rId46096a5e7c344e845" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/ieu100</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8169,51 +8169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77306a3e38bf502bf" w:history="1">
+      <w:hyperlink r:id="rId95536a5e7c344ed01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iev134 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8787,51 +8787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera eridania</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35406a3e38bf506dd" w:history="1">
+      <w:hyperlink r:id="rId90586a5e7c344f0d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8906,63 +8906,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20517706" name="name97756a3e38bf50835" descr="eu_funding_250.png"/>
+            <wp:docPr id="98719245" name="name62206a5e7c344f249" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31556a3e38bf50834" cstate="print"/>
+                    <a:blip r:embed="rId97966a5e7c344f248" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9060,137 +9060,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51643410">
+  <w:abstractNum w:abstractNumId="11580655">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99860327">
+    <w:lvl w:ilvl="0" w:tplc="68084864">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99860327" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68084864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99860327" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68084864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99860327" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68084864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99860327" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68084864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99860327" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68084864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99860327" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68084864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99860327" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68084864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99860327" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68084864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51643409">
+  <w:abstractNum w:abstractNumId="11580654">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79639234">
+    <w:lvl w:ilvl="0" w:tplc="29563637">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9942,55 +9942,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51643409">
-    <w:abstractNumId w:val="51643409"/>
+  <w:num w:numId="11580654">
+    <w:abstractNumId w:val="11580654"/>
   </w:num>
-  <w:num w:numId="51643410">
-    <w:abstractNumId w:val="51643410"/>
+  <w:num w:numId="11580655">
+    <w:abstractNumId w:val="11580655"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21540,51 +21540,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId523321131" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId416984520" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44536a3e38bf4b30b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/" TargetMode="External"/><Relationship Id="rId81196a3e38bf4b37a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/categorization" TargetMode="External"/><Relationship Id="rId98236a3e38bf4bd9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/photos" TargetMode="External"/><Relationship Id="rId16606a3e38bf4fd7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518" TargetMode="External"/><Relationship Id="rId18636a3e38bf4fe14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieu100" TargetMode="External"/><Relationship Id="rId77306a3e38bf502bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iev134" TargetMode="External"/><Relationship Id="rId35406a3e38bf506dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62816a3e38bf4bc38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62816a3e38bf4bc38.jpg"/><Relationship Id="rId93786a3e38bf4e983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93786a3e38bf4e983.jpg"/><Relationship Id="rId31556a3e38bf50834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31556a3e38bf50834.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId506237598" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId744650524" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33176a5e7c344a894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/" TargetMode="External"/><Relationship Id="rId21196a5e7c344a8fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/categorization" TargetMode="External"/><Relationship Id="rId36466a5e7c344aff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/photos" TargetMode="External"/><Relationship Id="rId39596a5e7c344e7ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518" TargetMode="External"/><Relationship Id="rId46096a5e7c344e845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieu100" TargetMode="External"/><Relationship Id="rId95536a5e7c344ed01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iev134" TargetMode="External"/><Relationship Id="rId90586a5e7c344f0d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66536a5e7c344aeda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66536a5e7c344aeda.jpg"/><Relationship Id="rId68816a5e7c344d54d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68816a5e7c344d54d.jpg"/><Relationship Id="rId97966a5e7c344f248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97966a5e7c344f248.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>