--- v11 (2026-07-20)
+++ v12 (2026-08-11)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Stoll)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> semitropical armyworm, southern armyworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33176a5e7c344a894" w:history="1">
+            <w:hyperlink r:id="rId30686a7b7f98c20d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21196a5e7c344a8fd" w:history="1">
+            <w:hyperlink r:id="rId43626a7b7f98c213e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRODER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45358348" name="name69426a5e7c344aedc" descr="1364.jpg"/>
+                  <wp:docPr id="32379981" name="name28156a7b7f98c2a7b" descr="1364.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1364.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66536a5e7c344aeda" cstate="print"/>
+                          <a:blip r:embed="rId50076a7b7f98c2a79" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36466a5e7c344aff9" w:history="1">
+            <w:hyperlink r:id="rId54876a7b7f98c2bf2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4801,63 +4801,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species already present (Goergen, 2018). The species is also reported from India where it was found on soybean in 2019. However, it was no longer found in the area in 2020 and 2021 (Gaikwad, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61008948" name="name31636a5e7c344d551" descr="PRODER_distribution_map.jpg"/>
+            <wp:docPr id="86396593" name="name46546a7b7f98c56f1" descr="PRODER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRODER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68816a5e7c344d54d" cstate="print"/>
+                    <a:blip r:embed="rId95396a7b7f98c56ee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7336,51 +7336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Montezano DG &amp; Specht A (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera eridania (southern armyworm)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39596a5e7c344e7ae" w:history="1">
+      <w:hyperlink r:id="rId68696a7b7f98c6a58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7426,51 +7426,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46096a5e7c344e845" w:history="1">
+      <w:hyperlink r:id="rId45666a7b7f98c6af8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/ieu100</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8169,51 +8169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95536a5e7c344ed01" w:history="1">
+      <w:hyperlink r:id="rId43306a7b7f98c6fc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iev134 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8787,51 +8787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera eridania</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90586a5e7c344f0d8" w:history="1">
+      <w:hyperlink r:id="rId11716a7b7f98c73cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8906,63 +8906,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98719245" name="name62206a5e7c344f249" descr="eu_funding_250.png"/>
+            <wp:docPr id="91877996" name="name21566a7b7f98c751d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97966a5e7c344f248" cstate="print"/>
+                    <a:blip r:embed="rId52576a7b7f98c751c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9060,137 +9060,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11580655">
+  <w:abstractNum w:abstractNumId="55790903">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68084864">
+    <w:lvl w:ilvl="0" w:tplc="25446842">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68084864" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25446842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68084864" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25446842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68084864" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25446842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68084864" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25446842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68084864" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25446842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68084864" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25446842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68084864" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25446842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68084864" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25446842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11580654">
+  <w:abstractNum w:abstractNumId="55790902">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29563637">
+    <w:lvl w:ilvl="0" w:tplc="79779935">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9942,55 +9942,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11580654">
-    <w:abstractNumId w:val="11580654"/>
+  <w:num w:numId="55790902">
+    <w:abstractNumId w:val="55790902"/>
   </w:num>
-  <w:num w:numId="11580655">
-    <w:abstractNumId w:val="11580655"/>
+  <w:num w:numId="55790903">
+    <w:abstractNumId w:val="55790903"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21540,51 +21540,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId506237598" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId744650524" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33176a5e7c344a894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/" TargetMode="External"/><Relationship Id="rId21196a5e7c344a8fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/categorization" TargetMode="External"/><Relationship Id="rId36466a5e7c344aff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/photos" TargetMode="External"/><Relationship Id="rId39596a5e7c344e7ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518" TargetMode="External"/><Relationship Id="rId46096a5e7c344e845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieu100" TargetMode="External"/><Relationship Id="rId95536a5e7c344ed01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iev134" TargetMode="External"/><Relationship Id="rId90586a5e7c344f0d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66536a5e7c344aeda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66536a5e7c344aeda.jpg"/><Relationship Id="rId68816a5e7c344d54d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68816a5e7c344d54d.jpg"/><Relationship Id="rId97966a5e7c344f248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97966a5e7c344f248.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId607501906" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId903201313" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30686a7b7f98c20d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/" TargetMode="External"/><Relationship Id="rId43626a7b7f98c213e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/categorization" TargetMode="External"/><Relationship Id="rId54876a7b7f98c2bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/photos" TargetMode="External"/><Relationship Id="rId68696a7b7f98c6a58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518" TargetMode="External"/><Relationship Id="rId45666a7b7f98c6af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieu100" TargetMode="External"/><Relationship Id="rId43306a7b7f98c6fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iev134" TargetMode="External"/><Relationship Id="rId11716a7b7f98c73cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50076a7b7f98c2a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50076a7b7f98c2a79.jpg"/><Relationship Id="rId95396a7b7f98c56ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95396a7b7f98c56ee.jpg"/><Relationship Id="rId52576a7b7f98c751c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52576a7b7f98c751c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>