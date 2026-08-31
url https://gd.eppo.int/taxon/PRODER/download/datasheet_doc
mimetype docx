--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (Stoll)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> semitropical armyworm, southern armyworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30686a7b7f98c20d2" w:history="1">
+            <w:hyperlink r:id="rId28906a960b9bb1e6b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43626a7b7f98c213e" w:history="1">
+            <w:hyperlink r:id="rId10696a960b9bb1ed8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRODER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32379981" name="name28156a7b7f98c2a7b" descr="1364.jpg"/>
+                  <wp:docPr id="29863074" name="name39016a960b9bb26a3" descr="1364.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1364.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50076a7b7f98c2a79" cstate="print"/>
+                          <a:blip r:embed="rId95696a960b9bb26a1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54876a7b7f98c2bf2" w:history="1">
+            <w:hyperlink r:id="rId64866a960b9bb27c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4801,63 +4801,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species already present (Goergen, 2018). The species is also reported from India where it was found on soybean in 2019. However, it was no longer found in the area in 2020 and 2021 (Gaikwad, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86396593" name="name46546a7b7f98c56f1" descr="PRODER_distribution_map.jpg"/>
+            <wp:docPr id="65334199" name="name30686a960b9bb4ca6" descr="PRODER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRODER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95396a7b7f98c56ee" cstate="print"/>
+                    <a:blip r:embed="rId68046a960b9bb4ca2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7336,51 +7336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Montezano DG &amp; Specht A (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera eridania (southern armyworm)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CABI Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68696a7b7f98c6a58" w:history="1">
+      <w:hyperlink r:id="rId61386a960b9bb5f53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7426,51 +7426,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 238. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45666a7b7f98c6af8" w:history="1">
+      <w:hyperlink r:id="rId67496a960b9bb5ffe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/ieu100</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8169,51 +8169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 152. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43306a7b7f98c6fc3" w:history="1">
+      <w:hyperlink r:id="rId70676a960b9bb64c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/iev134 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8787,51 +8787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera eridania</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11716a7b7f98c73cd" w:history="1">
+      <w:hyperlink r:id="rId10936a960b9bb6b5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8906,63 +8906,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91877996" name="name21566a7b7f98c751d" descr="eu_funding_250.png"/>
+            <wp:docPr id="44648562" name="name30746a960b9bb6f2f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52576a7b7f98c751c" cstate="print"/>
+                    <a:blip r:embed="rId45526a960b9bb6f2d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9060,137 +9060,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55790903">
+  <w:abstractNum w:abstractNumId="85959618">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25446842">
+    <w:lvl w:ilvl="0" w:tplc="67568310">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25446842" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67568310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25446842" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67568310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25446842" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67568310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25446842" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67568310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25446842" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67568310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25446842" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67568310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25446842" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67568310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25446842" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67568310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55790902">
+  <w:abstractNum w:abstractNumId="85959617">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79779935">
+    <w:lvl w:ilvl="0" w:tplc="62567622">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9942,55 +9942,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55790902">
-    <w:abstractNumId w:val="55790902"/>
+  <w:num w:numId="85959617">
+    <w:abstractNumId w:val="85959617"/>
   </w:num>
-  <w:num w:numId="55790903">
-    <w:abstractNumId w:val="55790903"/>
+  <w:num w:numId="85959618">
+    <w:abstractNumId w:val="85959618"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21540,51 +21540,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId607501906" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId903201313" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30686a7b7f98c20d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/" TargetMode="External"/><Relationship Id="rId43626a7b7f98c213e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/categorization" TargetMode="External"/><Relationship Id="rId54876a7b7f98c2bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/photos" TargetMode="External"/><Relationship Id="rId68696a7b7f98c6a58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518" TargetMode="External"/><Relationship Id="rId45666a7b7f98c6af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieu100" TargetMode="External"/><Relationship Id="rId43306a7b7f98c6fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iev134" TargetMode="External"/><Relationship Id="rId11716a7b7f98c73cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50076a7b7f98c2a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50076a7b7f98c2a79.jpg"/><Relationship Id="rId95396a7b7f98c56ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95396a7b7f98c56ee.jpg"/><Relationship Id="rId52576a7b7f98c751c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52576a7b7f98c751c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId781734684" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId260762574" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28906a960b9bb1e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/" TargetMode="External"/><Relationship Id="rId10696a960b9bb1ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/categorization" TargetMode="External"/><Relationship Id="rId64866a960b9bb27c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRODER/photos" TargetMode="External"/><Relationship Id="rId61386a960b9bb5f53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.44518" TargetMode="External"/><Relationship Id="rId67496a960b9bb5ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieu100" TargetMode="External"/><Relationship Id="rId70676a960b9bb64c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/iev134" TargetMode="External"/><Relationship Id="rId10936a960b9bb6b5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95696a960b9bb26a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95696a960b9bb26a1.jpg"/><Relationship Id="rId68046a960b9bb4ca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68046a960b9bb4ca2.jpg"/><Relationship Id="rId45526a960b9bb6f2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45526a960b9bb6f2d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>