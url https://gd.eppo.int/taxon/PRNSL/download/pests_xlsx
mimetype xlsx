--- v1 (2026-02-22)
+++ v2 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PRNSL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>PHYPPR</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma prunorum' (as Prunus)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
@@ -227,50 +227,53 @@
   </si>
   <si>
     <t>Helicoverpa zea (as Prunus)</t>
   </si>
   <si>
     <t>* Matthews M (1991) Classification of the Heliothinae. Bulletin of the Natural Resources Institute No. 44. Natural Resources Institute, Chatham, UK.</t>
   </si>
   <si>
     <t>HYPHCU</t>
   </si>
   <si>
     <t>Hyphantria cunea (as Prunus)</t>
   </si>
   <si>
     <t>APLPV0</t>
   </si>
   <si>
     <t>Ilarvirus APLPV</t>
   </si>
   <si>
     <t>* Candresse T, Faure C, Theil S, Marais A (2017) First report of American plum line pattern virus infecting flowering cherry (Prunus serrulata) in Japan. Plant Disease 101(8), p 1561.
 * Myrta A, Sanchez-Navarro, Potere O, Boscia D, Pallás V (2009) First report of American plum line pattern virus in flowering cherry in Italy. Journal of Plant Pathology 91(4 suppl.), S4.75.</t>
   </si>
   <si>
     <t>Ilarvirus APLPV (as Prunus)</t>
+  </si>
+  <si>
+    <t>* Fulton RW (1982) Ilar-Like Characteristics of American Plum Line Pattern Virus and Its Serological Detection in Prunus. Phytopathology 72, 1345–1348</t>
   </si>
   <si>
     <t>APMV00</t>
   </si>
   <si>
     <t>Ilarvirus ApMV</t>
   </si>
   <si>
     <t>LOPLJA</t>
   </si>
   <si>
     <t>Lopholeucaspis japonica</t>
   </si>
   <si>
     <t>* Shrewsbury PM, Harding NM, Rojas MS &amp; Gill S (2013) Japanese maple scale: Woody ornamental host plants. UMD Extension Publication EBR-18 2013. https://extension.umd.edu/sites/extension.umd.edu/files/publications/Japanese%20Maple%20Scale%20%282%29.pdf [Accessed February 15, 2023].</t>
   </si>
   <si>
     <t>LYCMDE</t>
   </si>
   <si>
     <t>Lycorma delicatula</t>
   </si>
   <si>
     <t>* Barringer L, Ciafré CM (2020) Worldwide feeding host plants of spotted lanternfly, with significant additions from North America. Environmental Entomology 49(5), 999–1011.</t>
   </si>
@@ -496,50 +499,59 @@
   <si>
     <t>* EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Subspecies unknown.</t>
   </si>
   <si>
     <t>XYLBCR</t>
   </si>
   <si>
     <t>Xylosandrus crassiusculus</t>
   </si>
   <si>
     <t>* Horn S, Horn GN (2006) New host record of the Asian Ambrosia beetle, Xylosandrus crassiusculus (Motschulsky) (Coleoptera: Curculionidae). Journal of Entomological Science 10(1), 90-91.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis (as Prunus)</t>
   </si>
   <si>
     <t>* Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.
 * Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
+  </si>
+  <si>
+    <t>AROMBU</t>
+  </si>
+  <si>
+    <t>Aromia bungii</t>
+  </si>
+  <si>
+    <t>* Horrocks KJ, Zhang J, Haye T, Seehausen ML, Maggini R, Xian X, Chen J, Nugnes F, Collatz J, Gruber A, Gariepy TD (2024) Biology, impact, management and potential distribution of Aromia bungii, a major threat to fruit crops around the world. Journal of Pest Science 97(4), 1725-1747.</t>
   </si>
   <si>
     <t>PSECOB</t>
   </si>
   <si>
     <t>Pseudococcus viburni (as Prunus)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -849,51 +861,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D64"/>
+  <dimension ref="A1:D65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="588.571" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1221,517 +1233,533 @@
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>66</v>
       </c>
       <c r="C27" t="s">
         <v>67</v>
       </c>
       <c r="D27" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" t="s">
         <v>66</v>
       </c>
       <c r="C28" t="s">
         <v>69</v>
       </c>
-      <c r="D28"/>
+      <c r="D28" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C31" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D31" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C32" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C33" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D33" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C34" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C35" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D35" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>7</v>
       </c>
       <c r="B37" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C37" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C38" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>7</v>
       </c>
       <c r="B39" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C39" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C40" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D40" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>7</v>
       </c>
       <c r="B41" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C41" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>7</v>
       </c>
       <c r="B42" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C42" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D42" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C43" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>7</v>
       </c>
       <c r="B44" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C44" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D44" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>7</v>
       </c>
       <c r="B45" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C45" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D45" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C46" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D46" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>7</v>
       </c>
       <c r="B47" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C47" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D47" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>7</v>
       </c>
       <c r="B48" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C48" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D48" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C49" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C50" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>7</v>
       </c>
       <c r="B51" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C51" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C52" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>7</v>
       </c>
       <c r="B53" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C53" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>7</v>
       </c>
       <c r="B54" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C54" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>7</v>
       </c>
       <c r="B55" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C55" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D55" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>7</v>
       </c>
       <c r="B56" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C56" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D56" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>7</v>
       </c>
       <c r="B57" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C57" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C58" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>7</v>
       </c>
       <c r="B59" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C59" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>7</v>
       </c>
       <c r="B60" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C60" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D60" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>7</v>
       </c>
       <c r="B61" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C61" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D61" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C62" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D62" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B63" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C63" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D63" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B64" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C64" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="D64"/>
+        <v>158</v>
+      </c>
+      <c r="D64" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" t="s">
+        <v>153</v>
+      </c>
+      <c r="B65" t="s">
+        <v>160</v>
+      </c>
+      <c r="C65" t="s">
+        <v>161</v>
+      </c>
+      <c r="D65"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>