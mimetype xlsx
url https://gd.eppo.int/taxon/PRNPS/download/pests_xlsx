--- v2 (2026-03-27)
+++ v3 (2026-04-16)
@@ -340,51 +340,51 @@
   </si>
   <si>
     <t>CERTCO</t>
   </si>
   <si>
     <t>Ceratitis cosyra</t>
   </si>
   <si>
     <t>CERTFA</t>
   </si>
   <si>
     <t>Ceratitis fasciventris</t>
   </si>
   <si>
     <t>* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis fasciventris. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=63
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CERTMA</t>
   </si>
   <si>
     <t>Ceratitis malgassa</t>
   </si>
   <si>
-    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2021) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 1–12. https://doi.org/10.1017/ S0007485321000511</t>
+    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2022) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 112, 1–12. https://doi.org/10.1017/S0007485321000511</t>
   </si>
   <si>
     <t>CERTQI</t>
   </si>
   <si>
     <t>Ceratitis quilicii</t>
   </si>
   <si>
     <t>* De Meyer M, Mwatawala M, Copeland RS, Virgilio M (2016) Description of new Ceratitis species (Diptera: Tephritidae) from Africa, or how morphological and DNA data are complementary in discovering unknown species and matching sexes. European Journal of Taxonomy 233, 1-23. 
 ------- Confirmed host.
 * Tsatsu SK, Sutton GF, Serfontein L, Addison P, De Meyer M, Virgilio M, Manrakhan A (2024) Distribution and host ranges of Ceratitis rosa and Ceratitis quilicii (Diptera: Tephritidae) in South Africa. Bulletin of Entomological Research 1–11. https://doi.org/10.1017/S0007485324000294</t>
   </si>
   <si>
     <t>CERTRO</t>
   </si>
   <si>
     <t>Ceratitis rosa</t>
   </si>
   <si>
     <t>* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis rosa. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=62
 ------- Confirmed host.
 * Tsatsu SK, Sutton GF, Serfontein L, Addison P, De Meyer M, Virgilio M, Manrakhan A (2024) Distribution and host ranges of Ceratitis rosa and Ceratitis quilicii (Diptera: Tephritidae) in South Africa. Bulletin of Entomological Research 1–11. https://doi.org/10.1017/S0007485324000294</t>
   </si>
   <si>