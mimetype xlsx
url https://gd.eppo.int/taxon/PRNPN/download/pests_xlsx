--- v3 (2026-08-07)
+++ v4 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PRNPN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>PHYPPR</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma prunorum' (as Prunus)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
@@ -437,50 +437,59 @@
     <t>RHAGFA</t>
   </si>
   <si>
     <t>Rhagoletis fausta (as Prunus)</t>
   </si>
   <si>
     <t>SCOLMU</t>
   </si>
   <si>
     <t>Scolytus multistriatus (as Prunus)</t>
   </si>
   <si>
     <t>* Tezcan S, Sarıkaya O (2024) New locality records for some bark beetles (Coleoptera: Curculionidae: Scolytinae) of Türkiye along with updated checklist. Munis Entomology &amp; Zoology 19(1), 175-187.</t>
   </si>
   <si>
     <t>SCOLSH</t>
   </si>
   <si>
     <t>Scolytus schevyrewi (as Prunus)</t>
   </si>
   <si>
     <t>LCHV10</t>
   </si>
   <si>
     <t>Velarivirus nanoavii (as Prunus)</t>
+  </si>
+  <si>
+    <t>XANTPC</t>
+  </si>
+  <si>
+    <t>Xanthomonas prunicola</t>
+  </si>
+  <si>
+    <t>* López MM, Lopez-Soriano P, Garita-Cambronero J, Beltrán C, Taghouti G, Portier P, Cubero J, Fischer-Le Saux M, Marco-Noales E (2018) Xanthomonas prunicola sp. nov., a novel pathogen that affects nectarine (Prunus persica var. nectarina) trees. International Journal of Systematic and Evolutionary Microbiology 68(6), 1857-1866 (abst.) (via PestLens).</t>
   </si>
   <si>
     <t>XIPHAA</t>
   </si>
   <si>
     <t>Xiphinema americanum sensu stricto (as Prunus)</t>
   </si>
   <si>
     <t>* Taylor CE &amp; Brown DJF (1997) Nematode vectors of plant viruses. CABI, Wallingford, UK, 278 pp.</t>
   </si>
   <si>
     <t>ZAPRIN</t>
   </si>
   <si>
     <t>Zaprionus indianus</t>
   </si>
   <si>
     <t>ZAPRTU</t>
   </si>
   <si>
     <t>Zaprionus tuberculatus</t>
   </si>
   <si>
     <t>* Özbek Çatal B, Çalişkan Keçe AF, Ulusoy MR (2021) Distribution and host plants of Drosophilidae (Diptera) species detected in fruit orchards of the Eastern Mediterranean Region of Turkey. Mustafa Kemal University Journal of Agricultural Sciences 26(2), 431-442. https://doi.org/10.37908/mkutbd.873838</t>
   </si>
@@ -885,62 +894,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D66"/>
+  <dimension ref="A1:D67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="410.471" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="416.327" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -1633,174 +1642,188 @@
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>7</v>
       </c>
       <c r="B56" t="s">
         <v>137</v>
       </c>
       <c r="C56" t="s">
         <v>138</v>
       </c>
       <c r="D56" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>7</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" t="s">
         <v>141</v>
       </c>
-      <c r="D57"/>
+      <c r="D57" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>7</v>
       </c>
       <c r="B58" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C58" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="D58" t="s">
         <v>144</v>
       </c>
+      <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" t="s">
         <v>145</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>146</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" t="s">
         <v>150</v>
       </c>
       <c r="D60" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" t="s">
         <v>153</v>
       </c>
       <c r="D61" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" t="s">
         <v>156</v>
       </c>
       <c r="D62" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B63" t="s">
         <v>158</v>
       </c>
       <c r="C63" t="s">
         <v>159</v>
       </c>
-      <c r="D63"/>
+      <c r="D63" t="s">
+        <v>160</v>
+      </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B64" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C64" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="D64" t="s">
         <v>162</v>
       </c>
+      <c r="D64"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B65" t="s">
         <v>163</v>
       </c>
       <c r="C65" t="s">
         <v>164</v>
       </c>
       <c r="D65" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B66" t="s">
         <v>166</v>
       </c>
       <c r="C66" t="s">
         <v>167</v>
       </c>
       <c r="D66" t="s">
         <v>168</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" t="s">
+        <v>148</v>
+      </c>
+      <c r="B67" t="s">
+        <v>169</v>
+      </c>
+      <c r="C67" t="s">
+        <v>170</v>
+      </c>
+      <c r="D67" t="s">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">