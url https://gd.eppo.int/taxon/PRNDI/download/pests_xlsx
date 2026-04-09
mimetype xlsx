--- v1 (2026-02-19)
+++ v2 (2026-04-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PRNDI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>PHYPPR</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma prunorum' (as Prunus)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
@@ -147,50 +147,53 @@
     <t>LASPPR</t>
   </si>
   <si>
     <t>Grapholita prunivora (as Prunus)</t>
   </si>
   <si>
     <t>HELIZE</t>
   </si>
   <si>
     <t>Helicoverpa zea (as Prunus)</t>
   </si>
   <si>
     <t>* Matthews M (1991) Classification of the Heliothinae. Bulletin of the Natural Resources Institute No. 44. Natural Resources Institute, Chatham, UK.</t>
   </si>
   <si>
     <t>HYPHCU</t>
   </si>
   <si>
     <t>Hyphantria cunea (as Prunus)</t>
   </si>
   <si>
     <t>APLPV0</t>
   </si>
   <si>
     <t>Ilarvirus APLPV (as Prunus)</t>
+  </si>
+  <si>
+    <t>* Fulton RW (1982) Ilar-Like Characteristics of American Plum Line Pattern Virus and Its Serological Detection in Prunus. Phytopathology 72, 1345–1348</t>
   </si>
   <si>
     <t>LYMADI</t>
   </si>
   <si>
     <t>Lymantria dispar (as Prunus)</t>
   </si>
   <si>
     <t>MALAAM</t>
   </si>
   <si>
     <t>Malacosoma americanum (as Prunus)</t>
   </si>
   <si>
     <t>* Blatt SE, Knox DA, Harmsen R (2000) Apple or cherry? Host selection quandary for the eastern tent caterpillar. Proceedings of the Entomological Society of Ontario 131, 123-131.
 * Britton WE (1935) The eastern tent caterpillar. Connecticut Agricultural Experiment Station Bulletin 378, 65-82.
 ------- as 'other species of cherry and plum'
 * Fitzgerald TD (1995) The Tent Caterpillars. Cornell University Press, Ithaca, USA.
 ------- listed amongst ovipositional hosts</t>
   </si>
   <si>
     <t>MALADI</t>
   </si>
   <si>
     <t>Malacosoma disstria (as Prunus)</t>
@@ -331,50 +334,59 @@
   </si>
   <si>
     <t>Velarivirus nanoavii (as Prunus)</t>
   </si>
   <si>
     <t>XIPHAA</t>
   </si>
   <si>
     <t>Xiphinema americanum sensu stricto (as Prunus)</t>
   </si>
   <si>
     <t>* Taylor CE &amp; Brown DJF (1997) Nematode vectors of plant viruses. CABI, Wallingford, UK, 278 pp.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis (as Prunus)</t>
   </si>
   <si>
     <t>* Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.
 * Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
+  </si>
+  <si>
+    <t>AROMBU</t>
+  </si>
+  <si>
+    <t>Aromia bungii</t>
+  </si>
+  <si>
+    <t>* Horrocks KJ, Zhang J, Haye T, Seehausen ML, Maggini R, Xian X, Chen J, Nugnes F, Collatz J, Gruber A, Gariepy TD (2024) Biology, impact, management and potential distribution of Aromia bungii, a major threat to fruit crops around the world. Journal of Pest Science 97(4), 1725-1747.</t>
   </si>
   <si>
     <t>PSECOB</t>
   </si>
   <si>
     <t>Pseudococcus viburni (as Prunus)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -684,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D45"/>
+  <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -932,379 +944,395 @@
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>41</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
         <v>43</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
-      <c r="D19"/>
+      <c r="D19" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C22" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C23" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C24" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C25" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C26" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C27" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C28" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D28" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C29" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C30" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D30" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C31" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C32" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C33" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D33" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C34" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C35" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C36" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>7</v>
       </c>
       <c r="B37" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C37" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C38" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>7</v>
       </c>
       <c r="B39" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C39" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C40" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D40" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>7</v>
       </c>
       <c r="B41" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C41" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>7</v>
       </c>
       <c r="B42" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C42" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C43" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D43" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B44" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C44" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D44" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B45" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C45" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="D45"/>
+        <v>106</v>
+      </c>
+      <c r="D45" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" t="s">
+        <v>101</v>
+      </c>
+      <c r="B46" t="s">
+        <v>108</v>
+      </c>
+      <c r="C46" t="s">
+        <v>109</v>
+      </c>
+      <c r="D46"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>