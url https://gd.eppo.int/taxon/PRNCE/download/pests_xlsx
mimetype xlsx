--- v2 (2026-03-27)
+++ v3 (2026-04-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PRNCE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>PHYPPR</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma prunorum' (as Prunus)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
@@ -674,50 +674,59 @@
   </si>
   <si>
     <t>Zaprionus indianus</t>
   </si>
   <si>
     <t>ZAPRTU</t>
   </si>
   <si>
     <t>Zaprionus tuberculatus</t>
   </si>
   <si>
     <t>* Özbek Çatal B, Çalişkan Keçe AF, Ulusoy MR (2021) Distribution and host plants of Drosophilidae (Diptera) species detected in fruit orchards of the Eastern Mediterranean Region of Turkey. Mustafa Kemal University Journal of Agricultural Sciences 26(2), 431-442. https://doi.org/10.37908/mkutbd.873838</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis (as Prunus)</t>
   </si>
   <si>
     <t>* Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.
 * Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
+  </si>
+  <si>
+    <t>AROMBU</t>
+  </si>
+  <si>
+    <t>Aromia bungii</t>
+  </si>
+  <si>
+    <t>* Horrocks KJ, Zhang J, Haye T, Seehausen ML, Maggini R, Xian X, Chen J, Nugnes F, Collatz J, Gruber A, Gariepy TD (2024) Biology, impact, management and potential distribution of Aromia bungii, a major threat to fruit crops around the world. Journal of Pest Science 97(4), 1725-1747.</t>
   </si>
   <si>
     <t>PNRSV0</t>
   </si>
   <si>
     <t>Ilarvirus PNRSV</t>
   </si>
   <si>
     <t>* Kamenova I, Borisova A, Popov A (2020) Occurrence of Ilarviruses in sweet and sour cherry in Bulgaria. Bulgarian Journal of Agricultural Science, 26 (3), 590–597 https://agrojournal.org/26/03-14.pdf
 * Németh MA (1986) Virus, mycoplasma and rickettsia diseases of fruit trees. Akadémiai Kiado, Budapest, 841 pp.</t>
   </si>
   <si>
     <t>Orgyia leucostigma</t>
   </si>
   <si>
     <t>* Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
   </si>
   <si>
     <t>PSECOB</t>
   </si>
   <si>
     <t>Pseudococcus viburni (as Prunus)</t>
   </si>
 </sst>
@@ -1044,51 +1053,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D86"/>
+  <dimension ref="A1:D87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2169,70 +2178,84 @@
         <v>208</v>
       </c>
       <c r="D83" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>206</v>
       </c>
       <c r="B84" t="s">
         <v>210</v>
       </c>
       <c r="C84" t="s">
         <v>211</v>
       </c>
       <c r="D84" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>206</v>
       </c>
       <c r="B85" t="s">
-        <v>123</v>
+        <v>213</v>
       </c>
       <c r="C85" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D85" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>206</v>
       </c>
       <c r="B86" t="s">
-        <v>215</v>
+        <v>123</v>
       </c>
       <c r="C86" t="s">
         <v>216</v>
       </c>
-      <c r="D86"/>
+      <c r="D86" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87" t="s">
+        <v>206</v>
+      </c>
+      <c r="B87" t="s">
+        <v>218</v>
+      </c>
+      <c r="C87" t="s">
+        <v>219</v>
+      </c>
+      <c r="D87"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>