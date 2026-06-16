--- v3 (2026-04-16)
+++ v4 (2026-06-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PRNCE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>PHYPPR</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma prunorum' (as Prunus)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
@@ -706,50 +706,63 @@
   <si>
     <t>* Horrocks KJ, Zhang J, Haye T, Seehausen ML, Maggini R, Xian X, Chen J, Nugnes F, Collatz J, Gruber A, Gariepy TD (2024) Biology, impact, management and potential distribution of Aromia bungii, a major threat to fruit crops around the world. Journal of Pest Science 97(4), 1725-1747.</t>
   </si>
   <si>
     <t>PNRSV0</t>
   </si>
   <si>
     <t>Ilarvirus PNRSV</t>
   </si>
   <si>
     <t>* Kamenova I, Borisova A, Popov A (2020) Occurrence of Ilarviruses in sweet and sour cherry in Bulgaria. Bulgarian Journal of Agricultural Science, 26 (3), 590–597 https://agrojournal.org/26/03-14.pdf
 * Németh MA (1986) Virus, mycoplasma and rickettsia diseases of fruit trees. Akadémiai Kiado, Budapest, 841 pp.</t>
   </si>
   <si>
     <t>Orgyia leucostigma</t>
   </si>
   <si>
     <t>* Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
   </si>
   <si>
     <t>PSECOB</t>
   </si>
   <si>
     <t>Pseudococcus viburni (as Prunus)</t>
+  </si>
+  <si>
+    <t>Non-host</t>
+  </si>
+  <si>
+    <t>AGRLMA</t>
+  </si>
+  <si>
+    <t>Agrilus mali</t>
+  </si>
+  <si>
+    <t>* EPPO (2024) EPPO Technical Document No. 1093. Pest risk analysis for Agrilus mali (Coleoptera: Buprestidae). EPPO, Paris. https://gd.eppo.int/taxon/AGRLMA/documents
+------- report as host considered erroneous (as 'Ceraras spp.')</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1053,51 +1066,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D87"/>
+  <dimension ref="A1:D88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2212,50 +2225,64 @@
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>206</v>
       </c>
       <c r="B86" t="s">
         <v>123</v>
       </c>
       <c r="C86" t="s">
         <v>216</v>
       </c>
       <c r="D86" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>206</v>
       </c>
       <c r="B87" t="s">
         <v>218</v>
       </c>
       <c r="C87" t="s">
         <v>219</v>
       </c>
       <c r="D87"/>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88" t="s">
+        <v>220</v>
+      </c>
+      <c r="B88" t="s">
+        <v>221</v>
+      </c>
+      <c r="C88" t="s">
+        <v>222</v>
+      </c>
+      <c r="D88" t="s">
+        <v>223</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>