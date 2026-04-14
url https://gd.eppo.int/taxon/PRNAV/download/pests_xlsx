--- v2 (2026-03-25)
+++ v3 (2026-04-14)
@@ -185,51 +185,52 @@
     <t>PHYPPY</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma pyri'</t>
   </si>
   <si>
     <t>Cieślińska M &amp; Morgaś H (2011), Detection and Identification of ‘Candidatus Phytoplasma prunorum’, ‘Candidatus Phytoplasma mali’ and ‘Candidatus Phytoplasma pyri’ in stone fruit trees in Poland. Journal of Phytopathology 159, 217-222.</t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Avramov Z, Contaldo N, Bertaccini A, Sakalieva D (2011) First report of stolbur phytoplasmas in Prunus avium in Bulgaria. Bulletin of Insectology 64 (Supplement), S71-S72.
 * Križanac I, Mikec I, Budinščak Ž, Šeruga Musić M, Škorić D (2010) Diversity of phytoplasmas infecting fruit trees and their vectors in Croatia. Journal of Plant Diseases and Protection 117 (5), 206–213.</t>
   </si>
   <si>
     <t>PHYPZI</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma ziziphi'</t>
   </si>
   <si>
-    <t>* Lee I-M, Martini M, Marcone C, Zhu SF (2004) Classification of phytoplasma strains in the elm yellows group (16SrV) and proposal of ‘Candidatus Phytoplasma ulmi’ for the phytoplasma associated with elm yellows. International Journal of Systematic and Evolutionary Microbiology 54, 337-347.
+    <t>* Chauhan A, Handa A, Brakta A, Kumar P, Gupta B, Daroch R, Thakur A (2025) Detection and molecular characterization of phytoplasma associated with cherry trees in Himachal Pradesh (India). Crop Protection 198, 107405.
+* Lee I-M, Martini M, Marcone C, Zhu SF (2004) Classification of phytoplasma strains in the elm yellows group (16SrV) and proposal of ‘Candidatus Phytoplasma ulmi’ for the phytoplasma associated with elm yellows. International Journal of Systematic and Evolutionary Microbiology 54, 337-347.
 * Wang JW, Zhu DZ, Liu QZ, Davis RE, Zhao Y (2014) First Report of Sweet Cherry Virescence Disease in China and Its Association with Infection by a 'Candidatus Phytoplasma ziziphi'-Related Strain. Plant Disease 98(3), 419.</t>
   </si>
   <si>
     <t>CAPNTE</t>
   </si>
   <si>
     <t>Capnodis tenebrionis</t>
   </si>
   <si>
     <t>CARSSA</t>
   </si>
   <si>
     <t>Carposina sasakii (as Prunus)</t>
   </si>
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* Israely N, Ritte U, Oman SD (2004) Inability of Ceratitis capitata (Diptera: Tephritidae) to overwinter in the Judean Hills. Journal of Economic Entomology 97(1), 33-42.</t>
   </si>
   <si>
     <t>Ceratitis capitata (as Prunus)</t>