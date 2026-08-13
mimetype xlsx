--- v3 (2026-04-14)
+++ v4 (2026-08-13)
@@ -590,51 +590,53 @@
     <t>MONIFG</t>
   </si>
   <si>
     <t>Monilinia fructigena (as Prunus)</t>
   </si>
   <si>
     <t>MONIPO</t>
   </si>
   <si>
     <t>Monilinia polystroma</t>
   </si>
   <si>
     <t>* Deltedesco E, Oettl S, Spitaler U (2023) First report of brown rot caused by Monilinia polystroma on sweet cherry and almond in Italy. Plant Disease 107(early view). https://doi.org/10.1094/PDIS-10-22-2482-PDN
 * Poniatowska A, Michalecka M, Pulawska J (2016) Genetic diversity and pathogenicity of Monilinia polystroma - the new pathogen of cherries. Plant Pathology 65(5), 726-733.</t>
   </si>
   <si>
     <t>NAUPXA</t>
   </si>
   <si>
     <t>Naupactus xanthographus</t>
   </si>
   <si>
     <t>* Caballero VC (1972) Algunos aspectos de la biología y control de Naupactus xanthographus Germar (Coleoptera: Curculionidae) en durazneros en Chile. Rev Peru Entomol. 15(1): 190–194
 * del Río MG, Klasmer P, Lanteri AA (2010) Gorgojos (Coleoptera: Curculionidae) perjudiciales para ‘frutos rojos’ en la Argentina. Rev. Soc. Entomolo. Argentina, 69, 1-2.
 * Sinavimo (2019) Naupactus xanthographus Sistema Nacional Argentino de Vigilancia y Monitoreo de plagas. Available at: https://www.sinavimo.gov.ar/plaga/naupactus-xanthographus
-------- causing damage on buds, flower, leaves, shoots, roots.</t>
+------- causing damage on buds, flower, leaves, shoots, roots.
+* EPPO (2020) Pest risk analysis for Naupactus xanthographus. EPPO, Paris. 
+------- considered as confirmed host (strong consensus that larvae develop on the species but it has not been recorded in the literature)</t>
   </si>
   <si>
     <t>ARMV00</t>
   </si>
   <si>
     <t>Nepovirus arabis</t>
   </si>
   <si>
     <t>TORSV0</t>
   </si>
   <si>
     <t>Nepovirus lycopersici</t>
   </si>
   <si>
     <t>* Mircetich SM, Moller WJ, Nyland G (1977) Prunus stem pitting in sweet cherry and other stone fruit trees in California. Plant Disease Reporter 61, 931-935.</t>
   </si>
   <si>
     <t>TRSV00</t>
   </si>
   <si>
     <t>Nepovirus nicotianae</t>
   </si>
   <si>
     <t>* Uyemoto JK, Welsh MF, Williams E (1977) Pathogenicity of tobacco ringspot virus in cherry. Phytopathology 67, 439-441.</t>
   </si>