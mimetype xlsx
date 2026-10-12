--- v4 (2026-08-13)
+++ v5 (2026-10-12)
@@ -870,51 +870,53 @@
 ------- Preferred living host.</t>
   </si>
   <si>
     <t>ACLSV0</t>
   </si>
   <si>
     <t>Trichovirus mali</t>
   </si>
   <si>
     <t>* Németh MA (1986) Virus, mycoplasma and rickettsia diseases of fruit trees. Akadémiai Kiado, Budapest, 841 pp.
 * Zhou YY, Ruan XF, Wu CL, Zhang QZ (1996) First report of sweet cherry viruses in China. Plant Disease, 80(12), p 1429.</t>
   </si>
   <si>
     <t>LCHV10</t>
   </si>
   <si>
     <t>Velarivirus nanoavii (as Prunus)</t>
   </si>
   <si>
     <t>XANTPR</t>
   </si>
   <si>
     <t>Xanthomonas arboricola pv. pruni</t>
   </si>
   <si>
-    <t>* Jami F, Kazempour MN, Elahinia SA, Khodakaramian G (2005) First report of Xanthomonas arboricola pv. pruni on stone fruit trees from Iran. Journal of phytopathology 153(6), 371-372.</t>
+    <t>* Cuesta-Morrondo S, Palacio-Bielsa A, Popović T, Obradović A, Garita-Cambronero J, Cubero J (2026) Revisiting the Identification of Xanthomonas arboricola Strains Isolated from Cherry in Montenegro Through Genome Analysis and Pathogenicity Testing. Phytopathology 116(3), 340-346. https://doi.org/10.1094/PHYTO-05-25-0168-SC
+------- rare host. 
+* Jami F, Kazempour MN, Elahinia SA, Khodakaramian G (2005) First report of Xanthomonas arboricola pv. pruni on stone fruit trees from Iran. Journal of phytopathology 153(6), 371-372.</t>
   </si>
   <si>
     <t>XIPHAA</t>
   </si>
   <si>
     <t>Xiphinema americanum sensu stricto</t>
   </si>
   <si>
     <t>* Taylor CE &amp; Brown DJF (1997) Nematode vectors of plant viruses. CABI, Wallingford, UK, 278 pp.</t>
   </si>
   <si>
     <t>Xiphinema americanum sensu stricto (as Prunus)</t>
   </si>
   <si>
     <t>XIPHRI</t>
   </si>
   <si>
     <t>Xiphinema rivesi</t>
   </si>
   <si>
     <t>* Akinbade SA, Mojtahedi H, Guerra L, Eastwell K, Villamor DEV, Handoo ZA, Skantar AM (2014) First report of Xiphinema rivesi (Nematoda, Longidoridae) in Washington State. Plant Disease 98(7), 1018-1018.
 * Urek G, Širca S, Karssen G (2005) Morphometrics of Xiphinema rivesi Dalmasso, 1969 (Nematoda: Dorylaimida) from Slovenia. Russian Journal of Nematology 13(1), 13-17.
 ------- Found in the rhizosphere of cherry trees.</t>
   </si>
   <si>