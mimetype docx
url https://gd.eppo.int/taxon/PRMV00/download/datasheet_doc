--- v13 (2026-08-13)
+++ v14 (2026-09-12)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Peach rosette mosaic virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rosette mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86446a7d77b564b17" w:history="1">
+            <w:hyperlink r:id="rId74466aa4e16e8966c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33966a7d77b564b81" w:history="1">
+            <w:hyperlink r:id="rId84936aa4e16e896d7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRMV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63472357" name="name49116a7d77b5654a5" descr="1362.jpg"/>
+                  <wp:docPr id="63665499" name="name16546aa4e16e89e7c" descr="1362.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1362.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11706a7d77b5654a3" cstate="print"/>
+                          <a:blip r:embed="rId85646aa4e16e89e7b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20396a7d77b5655a5" w:history="1">
+            <w:hyperlink r:id="rId62356aa4e16e89faf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1249,110 +1249,110 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PRMV is one of the North American nepoviruses affecting fruit trees. In the USA, it is mainly reported from Michigan, where symptoms were observed as early as 1917 and reported a few years later (Cation, 1933). There are indications of its presence in the Northeast region (New Jersey, New York and Pennsylvania), without specifying which State(s) is(are) involved (Martin &amp; Tzanetakis, 2018) and in West Virginia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId88376a7d77b565b57" w:history="1">
+      <w:hyperlink r:id="rId11446aa4e16e8a545" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.prevalentviruses.org/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). It has also been recorded in Ontario (Canada) (Stobbs &amp; VanSchagen, 1996; Eveleigh &amp; Allen, 1982). It has only been recorded in a few countries outside of North America (e.g. on almond in Türkiye and peach in Egypt). A record in highbush blueberry in Poland (Paduch-Cichal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011) based only on an ELISA detection is considered invalid. No basis has been found for reports of the possible presence of the virus in India or Italy, as mentioned by Németh (1986).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17001908" name="name75696a7d77b566554" descr="PRMV00_distribution_map.jpg"/>
+            <wp:docPr id="66751816" name="name98736aa4e16e8b233" descr="PRMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62936a7d77b566552" cstate="print"/>
+                    <a:blip r:embed="rId51296aa4e16e8b232" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2989,51 +2989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16476a7d77b567192" w:history="1">
+      <w:hyperlink r:id="rId67046aa4e16e8be9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668609501841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3079,51 +3079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65196a7d77b567226" w:history="1">
+      <w:hyperlink r:id="rId97416aa4e16e8bf35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668809501755</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3169,51 +3169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28366a7d77b5672b6" w:history="1">
+      <w:hyperlink r:id="rId28546aa4e16e8bfc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668209501331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3239,51 +3239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 547-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42736a7d77b567327" w:history="1">
+      <w:hyperlink r:id="rId47496aa4e16e8c038" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00682.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3329,51 +3329,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 349-354. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43226a7d77b5673b6" w:history="1">
+      <w:hyperlink r:id="rId45366aa4e16e8c0c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3399,51 +3399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33676a7d77b56742e" w:history="1">
+      <w:hyperlink r:id="rId70866aa4e16e8c13b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev.py.33.090195.001255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3527,51 +3527,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 624. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59076a7d77b5674fc" w:history="1">
+      <w:hyperlink r:id="rId68616aa4e16e8c209" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3597,51 +3597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228-1239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99706a7d77b56756d" w:history="1">
+      <w:hyperlink r:id="rId44726aa4e16e8c27b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b76-133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3667,51 +3667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60366a7d77b5675dd" w:history="1">
+      <w:hyperlink r:id="rId10276aa4e16e8c2ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3757,51 +3757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42786a7d77b56766c" w:history="1">
+      <w:hyperlink r:id="rId12546aa4e16e8c37d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5112</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3847,51 +3847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56306a7d77b5676fa" w:history="1">
+      <w:hyperlink r:id="rId18726aa4e16e8c40b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3937,51 +3937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65246a7d77b56778b" w:history="1">
+      <w:hyperlink r:id="rId77706aa4e16e8c49e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4007,51 +4007,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74196a7d77b56780c" w:history="1">
+      <w:hyperlink r:id="rId21236aa4e16e8c50e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4097,51 +4097,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 195-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20796a7d77b56789d" w:history="1">
+      <w:hyperlink r:id="rId72506aa4e16e8c59d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00636.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4167,51 +4167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47176a7d77b56790d" w:history="1">
+      <w:hyperlink r:id="rId21326aa4e16e8c60c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4237,51 +4237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28986a7d77b56797d" w:history="1">
+      <w:hyperlink r:id="rId80076aa4e16e8c67c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2008.01258.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4327,51 +4327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50826a7d77b567a0b" w:history="1">
+      <w:hyperlink r:id="rId85276aa4e16e8c70b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4397,51 +4397,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62506a7d77b567a7a" w:history="1">
+      <w:hyperlink r:id="rId86596aa4e16e8c77b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4583,51 +4583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 112-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81696a7d77b567bb3" w:history="1">
+      <w:hyperlink r:id="rId90766aa4e16e8c8a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/z82-014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4653,51 +4653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76896a7d77b567c25" w:history="1">
+      <w:hyperlink r:id="rId99556aa4e16e8c916" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,51 +4723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47396a7d77b567c98" w:history="1">
+      <w:hyperlink r:id="rId16336aa4e16e8c9ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2018.01.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4949,51 +4949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60036a7d77b567dff" w:history="1">
+      <w:hyperlink r:id="rId77786aa4e16e8cb1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12088-015-0548-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5037,51 +5037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62656a7d77b567e8f" w:history="1">
+      <w:hyperlink r:id="rId46236aa4e16e8cbac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5145,51 +5145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201-215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15586a7d77b567f3d" w:history="1">
+      <w:hyperlink r:id="rId79396aa4e16e8cc5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5215,101 +5215,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-758. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14566a7d77b567fae" w:history="1">
+      <w:hyperlink r:id="rId32156aa4e16e8ccd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ramsdell DC &amp; Gillett JM (1998) Peach rosette mosaic virus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CMI/AAB Descriptions of Plant Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 364. Association of Applied Biologists, Wellesbourne, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63536a7d77b568000" w:history="1">
+      <w:hyperlink r:id="rId26996aa4e16e8cd22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=364</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5355,51 +5355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 625-627. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92136a7d77b56808d" w:history="1">
+      <w:hyperlink r:id="rId91306aa4e16e8cdb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-67-625</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 154-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16606a7d77b5680fd" w:history="1">
+      <w:hyperlink r:id="rId53686aa4e16e8ce24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5495,51 +5495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1174-1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93956a7d77b56816d" w:history="1">
+      <w:hyperlink r:id="rId41196aa4e16e8cfd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-450. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52066a7d77b5681de" w:history="1">
+      <w:hyperlink r:id="rId87166aa4e16e8d04f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5635,51 +5635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17416a7d77b56824c" w:history="1">
+      <w:hyperlink r:id="rId56456aa4e16e8d0c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5745,51 +5745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13766a7d77b568303" w:history="1">
+      <w:hyperlink r:id="rId41726aa4e16e8d17d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5884,63 +5884,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84697252" name="name20576a7d77b56841d" descr="eu_funding_250.png"/>
+            <wp:docPr id="94310397" name="name81256aa4e16e8d29a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17846a7d77b56841c" cstate="print"/>
+                    <a:blip r:embed="rId83196aa4e16e8d299" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6038,137 +6038,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82258335">
+  <w:abstractNum w:abstractNumId="43391348">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69512156">
+    <w:lvl w:ilvl="0" w:tplc="30004220">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69512156" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30004220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69512156" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30004220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69512156" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30004220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69512156" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30004220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69512156" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30004220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69512156" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30004220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69512156" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30004220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69512156" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30004220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82258334">
+  <w:abstractNum w:abstractNumId="43391347">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49383733">
+    <w:lvl w:ilvl="0" w:tplc="80103391">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6920,55 +6920,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82258334">
-    <w:abstractNumId w:val="82258334"/>
+  <w:num w:numId="43391347">
+    <w:abstractNumId w:val="43391347"/>
   </w:num>
-  <w:num w:numId="82258335">
-    <w:abstractNumId w:val="82258335"/>
+  <w:num w:numId="43391348">
+    <w:abstractNumId w:val="43391348"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18518,51 +18518,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId369618230" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595274266" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86446a7d77b564b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId33966a7d77b564b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId20396a7d77b5655a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId88376a7d77b565b57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId16476a7d77b567192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId65196a7d77b567226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId28366a7d77b5672b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId42736a7d77b567327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId43226a7d77b5673b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId33676a7d77b56742e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId59076a7d77b5674fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId99706a7d77b56756d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId60366a7d77b5675dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId42786a7d77b56766c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId56306a7d77b5676fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId65246a7d77b56778b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId74196a7d77b56780c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId20796a7d77b56789d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId47176a7d77b56790d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId28986a7d77b56797d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId50826a7d77b567a0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId62506a7d77b567a7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId81696a7d77b567bb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId76896a7d77b567c25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId47396a7d77b567c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId60036a7d77b567dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId62656a7d77b567e8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId15586a7d77b567f3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId14566a7d77b567fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId63536a7d77b568000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId92136a7d77b56808d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId16606a7d77b5680fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId93956a7d77b56816d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId52066a7d77b5681de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId17416a7d77b56824c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId13766a7d77b568303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11706a7d77b5654a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11706a7d77b5654a3.jpg"/><Relationship Id="rId62936a7d77b566552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62936a7d77b566552.jpg"/><Relationship Id="rId17846a7d77b56841c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17846a7d77b56841c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId109711567" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId101687018" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74466aa4e16e8966c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId84936aa4e16e896d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId62356aa4e16e89faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId11446aa4e16e8a545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId67046aa4e16e8be9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId97416aa4e16e8bf35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId28546aa4e16e8bfc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId47496aa4e16e8c038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId45366aa4e16e8c0c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId70866aa4e16e8c13b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId68616aa4e16e8c209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId44726aa4e16e8c27b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId10276aa4e16e8c2ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId12546aa4e16e8c37d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId18726aa4e16e8c40b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId77706aa4e16e8c49e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId21236aa4e16e8c50e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId72506aa4e16e8c59d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId21326aa4e16e8c60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId80076aa4e16e8c67c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId85276aa4e16e8c70b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId86596aa4e16e8c77b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId90766aa4e16e8c8a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId99556aa4e16e8c916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId16336aa4e16e8c9ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId77786aa4e16e8cb1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId46236aa4e16e8cbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId79396aa4e16e8cc5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId32156aa4e16e8ccd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId26996aa4e16e8cd22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId91306aa4e16e8cdb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId53686aa4e16e8ce24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId41196aa4e16e8cfd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId87166aa4e16e8d04f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId56456aa4e16e8d0c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId41726aa4e16e8d17d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85646aa4e16e89e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85646aa4e16e89e7b.jpg"/><Relationship Id="rId51296aa4e16e8b232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51296aa4e16e8b232.jpg"/><Relationship Id="rId83196aa4e16e8d299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83196aa4e16e8d299.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>