--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Peach rosette mosaic virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rosette mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74466aa4e16e8966c" w:history="1">
+            <w:hyperlink r:id="rId71556ac0ca8899a00" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84936aa4e16e896d7" w:history="1">
+            <w:hyperlink r:id="rId90986ac0ca8899a69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRMV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63665499" name="name16546aa4e16e89e7c" descr="1362.jpg"/>
+                  <wp:docPr id="23083308" name="name96196ac0ca889a21d" descr="1362.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1362.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85646aa4e16e89e7b" cstate="print"/>
+                          <a:blip r:embed="rId53856ac0ca889a21c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62356aa4e16e89faf" w:history="1">
+            <w:hyperlink r:id="rId95566ac0ca889a340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1249,110 +1249,110 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PRMV is one of the North American nepoviruses affecting fruit trees. In the USA, it is mainly reported from Michigan, where symptoms were observed as early as 1917 and reported a few years later (Cation, 1933). There are indications of its presence in the Northeast region (New Jersey, New York and Pennsylvania), without specifying which State(s) is(are) involved (Martin &amp; Tzanetakis, 2018) and in West Virginia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11446aa4e16e8a545" w:history="1">
+      <w:hyperlink r:id="rId66396ac0ca889a8fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.prevalentviruses.org/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). It has also been recorded in Ontario (Canada) (Stobbs &amp; VanSchagen, 1996; Eveleigh &amp; Allen, 1982). It has only been recorded in a few countries outside of North America (e.g. on almond in Türkiye and peach in Egypt). A record in highbush blueberry in Poland (Paduch-Cichal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011) based only on an ELISA detection is considered invalid. No basis has been found for reports of the possible presence of the virus in India or Italy, as mentioned by Németh (1986).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66751816" name="name98736aa4e16e8b233" descr="PRMV00_distribution_map.jpg"/>
+            <wp:docPr id="17856807" name="name13346ac0ca889b3cf" descr="PRMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51296aa4e16e8b232" cstate="print"/>
+                    <a:blip r:embed="rId81126ac0ca889b3cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2989,51 +2989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67046aa4e16e8be9f" w:history="1">
+      <w:hyperlink r:id="rId49196ac0ca889bfd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668609501841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3079,51 +3079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97416aa4e16e8bf35" w:history="1">
+      <w:hyperlink r:id="rId51176ac0ca889c06f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668809501755</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3169,51 +3169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28546aa4e16e8bfc6" w:history="1">
+      <w:hyperlink r:id="rId73136ac0ca889c101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668209501331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3239,51 +3239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 547-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47496aa4e16e8c038" w:history="1">
+      <w:hyperlink r:id="rId78946ac0ca889c173" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00682.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3329,51 +3329,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 349-354. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45366aa4e16e8c0c9" w:history="1">
+      <w:hyperlink r:id="rId24636ac0ca889c203" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3399,51 +3399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70866aa4e16e8c13b" w:history="1">
+      <w:hyperlink r:id="rId54446ac0ca889c274" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev.py.33.090195.001255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3527,51 +3527,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 624. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68616aa4e16e8c209" w:history="1">
+      <w:hyperlink r:id="rId75636ac0ca889c341" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3597,51 +3597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228-1239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44726aa4e16e8c27b" w:history="1">
+      <w:hyperlink r:id="rId40726ac0ca889c3f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b76-133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3667,51 +3667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10276aa4e16e8c2ed" w:history="1">
+      <w:hyperlink r:id="rId78846ac0ca889c46c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3757,51 +3757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12546aa4e16e8c37d" w:history="1">
+      <w:hyperlink r:id="rId51416ac0ca889c4fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5112</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3847,51 +3847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18726aa4e16e8c40b" w:history="1">
+      <w:hyperlink r:id="rId13596ac0ca889c58d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3937,51 +3937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77706aa4e16e8c49e" w:history="1">
+      <w:hyperlink r:id="rId62686ac0ca889c622" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4007,51 +4007,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21236aa4e16e8c50e" w:history="1">
+      <w:hyperlink r:id="rId47566ac0ca889c696" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4097,51 +4097,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 195-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72506aa4e16e8c59d" w:history="1">
+      <w:hyperlink r:id="rId66596ac0ca889c726" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00636.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4167,51 +4167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21326aa4e16e8c60c" w:history="1">
+      <w:hyperlink r:id="rId10446ac0ca889c797" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4237,51 +4237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80076aa4e16e8c67c" w:history="1">
+      <w:hyperlink r:id="rId38906ac0ca889c808" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2008.01258.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4327,51 +4327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85276aa4e16e8c70b" w:history="1">
+      <w:hyperlink r:id="rId70546ac0ca889c898" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4397,51 +4397,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86596aa4e16e8c77b" w:history="1">
+      <w:hyperlink r:id="rId30876ac0ca889c908" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4583,51 +4583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 112-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90766aa4e16e8c8a8" w:history="1">
+      <w:hyperlink r:id="rId90336ac0ca889ca38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/z82-014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4653,51 +4653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99556aa4e16e8c916" w:history="1">
+      <w:hyperlink r:id="rId84426ac0ca889caa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,51 +4723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16336aa4e16e8c9ab" w:history="1">
+      <w:hyperlink r:id="rId10096ac0ca889cb1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2018.01.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4949,51 +4949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77786aa4e16e8cb1b" w:history="1">
+      <w:hyperlink r:id="rId43316ac0ca889cc83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12088-015-0548-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5037,51 +5037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46236aa4e16e8cbac" w:history="1">
+      <w:hyperlink r:id="rId83616ac0ca889cd14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5145,51 +5145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201-215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79396aa4e16e8cc5c" w:history="1">
+      <w:hyperlink r:id="rId11026ac0ca889cdc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5215,101 +5215,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-758. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32156aa4e16e8ccd0" w:history="1">
+      <w:hyperlink r:id="rId54936ac0ca889d06b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ramsdell DC &amp; Gillett JM (1998) Peach rosette mosaic virus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CMI/AAB Descriptions of Plant Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 364. Association of Applied Biologists, Wellesbourne, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26996aa4e16e8cd22" w:history="1">
+      <w:hyperlink r:id="rId20676ac0ca889d0d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=364</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5355,51 +5355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 625-627. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91306aa4e16e8cdb3" w:history="1">
+      <w:hyperlink r:id="rId63616ac0ca889d167" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-67-625</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 154-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53686aa4e16e8ce24" w:history="1">
+      <w:hyperlink r:id="rId34036ac0ca889d1d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5495,51 +5495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1174-1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41196aa4e16e8cfd9" w:history="1">
+      <w:hyperlink r:id="rId72946ac0ca889d24c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-450. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87166aa4e16e8d04f" w:history="1">
+      <w:hyperlink r:id="rId50206ac0ca889d2be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5635,51 +5635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56456aa4e16e8d0c1" w:history="1">
+      <w:hyperlink r:id="rId48406ac0ca889d34e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5745,51 +5745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41726aa4e16e8d17d" w:history="1">
+      <w:hyperlink r:id="rId63276ac0ca889d416" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5884,63 +5884,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94310397" name="name81256aa4e16e8d29a" descr="eu_funding_250.png"/>
+            <wp:docPr id="72040574" name="name14996ac0ca889d578" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83196aa4e16e8d299" cstate="print"/>
+                    <a:blip r:embed="rId82706ac0ca889d577" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6038,137 +6038,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43391348">
+  <w:abstractNum w:abstractNumId="87139597">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30004220">
+    <w:lvl w:ilvl="0" w:tplc="37147156">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30004220" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37147156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30004220" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37147156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30004220" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37147156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30004220" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37147156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30004220" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37147156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30004220" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37147156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30004220" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37147156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30004220" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37147156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43391347">
+  <w:abstractNum w:abstractNumId="87139596">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80103391">
+    <w:lvl w:ilvl="0" w:tplc="73163266">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6920,55 +6920,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43391347">
-    <w:abstractNumId w:val="43391347"/>
+  <w:num w:numId="87139596">
+    <w:abstractNumId w:val="87139596"/>
   </w:num>
-  <w:num w:numId="43391348">
-    <w:abstractNumId w:val="43391348"/>
+  <w:num w:numId="87139597">
+    <w:abstractNumId w:val="87139597"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18518,51 +18518,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId109711567" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId101687018" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74466aa4e16e8966c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId84936aa4e16e896d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId62356aa4e16e89faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId11446aa4e16e8a545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId67046aa4e16e8be9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId97416aa4e16e8bf35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId28546aa4e16e8bfc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId47496aa4e16e8c038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId45366aa4e16e8c0c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId70866aa4e16e8c13b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId68616aa4e16e8c209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId44726aa4e16e8c27b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId10276aa4e16e8c2ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId12546aa4e16e8c37d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId18726aa4e16e8c40b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId77706aa4e16e8c49e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId21236aa4e16e8c50e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId72506aa4e16e8c59d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId21326aa4e16e8c60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId80076aa4e16e8c67c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId85276aa4e16e8c70b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId86596aa4e16e8c77b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId90766aa4e16e8c8a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId99556aa4e16e8c916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId16336aa4e16e8c9ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId77786aa4e16e8cb1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId46236aa4e16e8cbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId79396aa4e16e8cc5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId32156aa4e16e8ccd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId26996aa4e16e8cd22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId91306aa4e16e8cdb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId53686aa4e16e8ce24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId41196aa4e16e8cfd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId87166aa4e16e8d04f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId56456aa4e16e8d0c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId41726aa4e16e8d17d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85646aa4e16e89e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85646aa4e16e89e7b.jpg"/><Relationship Id="rId51296aa4e16e8b232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51296aa4e16e8b232.jpg"/><Relationship Id="rId83196aa4e16e8d299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83196aa4e16e8d299.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId324456478" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId639726417" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71556ac0ca8899a00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId90986ac0ca8899a69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId95566ac0ca889a340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId66396ac0ca889a8fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId49196ac0ca889bfd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId51176ac0ca889c06f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId73136ac0ca889c101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId78946ac0ca889c173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId24636ac0ca889c203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId54446ac0ca889c274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId75636ac0ca889c341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId40726ac0ca889c3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId78846ac0ca889c46c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId51416ac0ca889c4fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId13596ac0ca889c58d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId62686ac0ca889c622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId47566ac0ca889c696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId66596ac0ca889c726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId10446ac0ca889c797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId38906ac0ca889c808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId70546ac0ca889c898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId30876ac0ca889c908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId90336ac0ca889ca38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId84426ac0ca889caa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId10096ac0ca889cb1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId43316ac0ca889cc83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId83616ac0ca889cd14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId11026ac0ca889cdc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId54936ac0ca889d06b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId20676ac0ca889d0d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId63616ac0ca889d167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId34036ac0ca889d1d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId72946ac0ca889d24c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId50206ac0ca889d2be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId48406ac0ca889d34e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId63276ac0ca889d416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53856ac0ca889a21c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53856ac0ca889a21c.jpg"/><Relationship Id="rId81126ac0ca889b3cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81126ac0ca889b3cd.jpg"/><Relationship Id="rId82706ac0ca889d577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82706ac0ca889d577.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>