--- v6 (2026-03-21)
+++ v7 (2026-04-14)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Peach rosette mosaic virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rosette mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691769be8bed6dcaa" w:history="1">
+            <w:hyperlink r:id="rId782169de46f7168bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId858169be8bed6dd16" w:history="1">
+            <w:hyperlink r:id="rId516269de46f716927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRMV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95331472" name="name162869be8bed6de08" descr="1362.jpg"/>
+                  <wp:docPr id="49469259" name="name947269de46f716ef8" descr="1362.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1362.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId563869be8bed6de07" cstate="print"/>
+                          <a:blip r:embed="rId947769de46f716ef6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId379469be8bed6df1c" w:history="1">
+            <w:hyperlink r:id="rId103169de46f71700c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1249,110 +1249,110 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PRMV is one of the North American nepoviruses affecting fruit trees. In the USA, it is mainly reported from Michigan, where symptoms were observed as early as 1917 and reported a few years later (Cation, 1933). There are indications of its presence in the Northeast region (New Jersey, New York and Pennsylvania), without specifying which State(s) is(are) involved (Martin &amp; Tzanetakis, 2018) and in West Virginia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId763969be8bed6e4cb" w:history="1">
+      <w:hyperlink r:id="rId503769de46f7175ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.prevalentviruses.org/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). It has also been recorded in Ontario (Canada) (Stobbs &amp; VanSchagen, 1996; Eveleigh &amp; Allen, 1982). It has only been recorded in a few countries outside of North America (e.g. on almond in Türkiye and peach in Egypt). A record in highbush blueberry in Poland (Paduch-Cichal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011) based only on an ELISA detection is considered invalid. No basis has been found for reports of the possible presence of the virus in India or Italy, as mentioned by Németh (1986).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36200636" name="name729069be8bed6f3ea" descr="PRMV00_distribution_map.jpg"/>
+            <wp:docPr id="49435671" name="name821969de46f718588" descr="PRMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId387069be8bed6f3e7" cstate="print"/>
+                    <a:blip r:embed="rId570169de46f718585" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2989,51 +2989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId377169be8bed70099" w:history="1">
+      <w:hyperlink r:id="rId527469de46f71922d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668609501841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3079,51 +3079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId743069be8bed70133" w:history="1">
+      <w:hyperlink r:id="rId583369de46f7192c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668809501755</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3169,51 +3169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId293469be8bed701c5" w:history="1">
+      <w:hyperlink r:id="rId832269de46f719354" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668209501331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3239,51 +3239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 547-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId423469be8bed70236" w:history="1">
+      <w:hyperlink r:id="rId797669de46f7193c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00682.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3329,51 +3329,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 349-354. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835869be8bed702c7" w:history="1">
+      <w:hyperlink r:id="rId360569de46f719452" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3399,51 +3399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId903269be8bed70338" w:history="1">
+      <w:hyperlink r:id="rId891969de46f7194c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev.py.33.090195.001255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3527,51 +3527,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 624. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId321969be8bed70405" w:history="1">
+      <w:hyperlink r:id="rId606169de46f71958e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3597,51 +3597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228-1239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435869be8bed70478" w:history="1">
+      <w:hyperlink r:id="rId979769de46f7195fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b76-133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3667,51 +3667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171369be8bed70504" w:history="1">
+      <w:hyperlink r:id="rId260969de46f719683" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3757,51 +3757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId875669be8bed7059a" w:history="1">
+      <w:hyperlink r:id="rId210169de46f719715" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5112</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3847,51 +3847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId515069be8bed7062b" w:history="1">
+      <w:hyperlink r:id="rId861669de46f7197a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3937,51 +3937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId852269be8bed706c0" w:history="1">
+      <w:hyperlink r:id="rId287269de46f719834" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4007,51 +4007,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId756469be8bed70733" w:history="1">
+      <w:hyperlink r:id="rId243769de46f7198a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4097,51 +4097,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 195-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId728669be8bed707d0" w:history="1">
+      <w:hyperlink r:id="rId591069de46f719934" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00636.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4167,51 +4167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId228569be8bed70841" w:history="1">
+      <w:hyperlink r:id="rId377569de46f7199a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4237,51 +4237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId319169be8bed708b0" w:history="1">
+      <w:hyperlink r:id="rId325869de46f719a12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2008.01258.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4327,51 +4327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId434369be8bed70940" w:history="1">
+      <w:hyperlink r:id="rId712569de46f719aa1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4397,51 +4397,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId637569be8bed709af" w:history="1">
+      <w:hyperlink r:id="rId335669de46f719b1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4583,51 +4583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 112-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId770069be8bed70ae3" w:history="1">
+      <w:hyperlink r:id="rId198169de46f719c4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/z82-014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4653,51 +4653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId737669be8bed70b53" w:history="1">
+      <w:hyperlink r:id="rId829869de46f719cbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,51 +4723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId469369be8bed70bc5" w:history="1">
+      <w:hyperlink r:id="rId452969de46f719d2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2018.01.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4949,51 +4949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId743269be8bed70d3c" w:history="1">
+      <w:hyperlink r:id="rId540969de46f719eab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12088-015-0548-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5037,51 +5037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137869be8bed70dce" w:history="1">
+      <w:hyperlink r:id="rId781869de46f719f3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5145,51 +5145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201-215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId553369be8bed70e7f" w:history="1">
+      <w:hyperlink r:id="rId572369de46f719fec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5215,101 +5215,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-758. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId471369be8bed70ef4" w:history="1">
+      <w:hyperlink r:id="rId544469de46f71a05d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ramsdell DC &amp; Gillett JM (1998) Peach rosette mosaic virus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CMI/AAB Descriptions of Plant Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 364. Association of Applied Biologists, Wellesbourne, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId836669be8bed70f4f" w:history="1">
+      <w:hyperlink r:id="rId903869de46f71a0ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=364</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5355,51 +5355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 625-627. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId148469be8bed70fe1" w:history="1">
+      <w:hyperlink r:id="rId100069de46f71a13d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-67-625</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 154-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId433569be8bed71051" w:history="1">
+      <w:hyperlink r:id="rId857369de46f71a1ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5495,51 +5495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1174-1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727569be8bed710c3" w:history="1">
+      <w:hyperlink r:id="rId188769de46f71a21c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-450. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId372169be8bed71137" w:history="1">
+      <w:hyperlink r:id="rId124969de46f71a28c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5635,51 +5635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId486069be8bed711a7" w:history="1">
+      <w:hyperlink r:id="rId225869de46f71a2fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5745,51 +5745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId541669be8bed71261" w:history="1">
+      <w:hyperlink r:id="rId864869de46f71a3b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5884,63 +5884,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70126039" name="name551769be8bed7139a" descr="eu_funding_250.png"/>
+            <wp:docPr id="63602495" name="name377269de46f71a4fb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId483469be8bed71398" cstate="print"/>
+                    <a:blip r:embed="rId537069de46f71a4fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6038,137 +6038,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58942241">
+  <w:abstractNum w:abstractNumId="40934660">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49737424">
+    <w:lvl w:ilvl="0" w:tplc="78062279">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49737424" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78062279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49737424" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78062279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49737424" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78062279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49737424" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78062279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49737424" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78062279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49737424" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78062279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49737424" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78062279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49737424" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78062279" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58942240">
+  <w:abstractNum w:abstractNumId="40934659">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50053836">
+    <w:lvl w:ilvl="0" w:tplc="61609490">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6920,55 +6920,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58942240">
-    <w:abstractNumId w:val="58942240"/>
+  <w:num w:numId="40934659">
+    <w:abstractNumId w:val="40934659"/>
   </w:num>
-  <w:num w:numId="58942241">
-    <w:abstractNumId w:val="58942241"/>
+  <w:num w:numId="40934660">
+    <w:abstractNumId w:val="40934660"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18518,51 +18518,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId245822393" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId258955648" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId691769be8bed6dcaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId858169be8bed6dd16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId379469be8bed6df1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId763969be8bed6e4cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId377169be8bed70099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId743069be8bed70133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId293469be8bed701c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId423469be8bed70236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId835869be8bed702c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId903269be8bed70338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId321969be8bed70405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId435869be8bed70478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId171369be8bed70504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId875669be8bed7059a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId515069be8bed7062b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId852269be8bed706c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId756469be8bed70733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId728669be8bed707d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId228569be8bed70841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId319169be8bed708b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId434369be8bed70940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId637569be8bed709af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId770069be8bed70ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId737669be8bed70b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId469369be8bed70bc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId743269be8bed70d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId137869be8bed70dce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId553369be8bed70e7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId471369be8bed70ef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId836669be8bed70f4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId148469be8bed70fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId433569be8bed71051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId727569be8bed710c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId372169be8bed71137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId486069be8bed711a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId541669be8bed71261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId563869be8bed6de07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId563869be8bed6de07.jpg"/><Relationship Id="rId387069be8bed6f3e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId387069be8bed6f3e7.jpg"/><Relationship Id="rId483469be8bed71398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId483469be8bed71398.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId168125844" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId496589809" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId782169de46f7168bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId516269de46f716927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId103169de46f71700c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId503769de46f7175ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId527469de46f71922d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId583369de46f7192c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId832269de46f719354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId797669de46f7193c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId360569de46f719452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId891969de46f7194c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId606169de46f71958e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId979769de46f7195fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId260969de46f719683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId210169de46f719715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId861669de46f7197a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId287269de46f719834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId243769de46f7198a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId591069de46f719934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId377569de46f7199a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId325869de46f719a12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId712569de46f719aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId335669de46f719b1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId198169de46f719c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId829869de46f719cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId452969de46f719d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId540969de46f719eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId781869de46f719f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId572369de46f719fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId544469de46f71a05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId903869de46f71a0ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId100069de46f71a13d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId857369de46f71a1ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId188769de46f71a21c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId124969de46f71a28c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId225869de46f71a2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId864869de46f71a3b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId947769de46f716ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId947769de46f716ef6.jpg"/><Relationship Id="rId570169de46f718585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId570169de46f718585.jpg"/><Relationship Id="rId537069de46f71a4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId537069de46f71a4fa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>