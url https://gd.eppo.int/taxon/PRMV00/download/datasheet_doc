--- v7 (2026-04-14)
+++ v8 (2026-05-04)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Peach rosette mosaic virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rosette mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782169de46f7168bb" w:history="1">
+            <w:hyperlink r:id="rId369969f8d6f554065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516269de46f716927" w:history="1">
+            <w:hyperlink r:id="rId248869f8d6f5540d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRMV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49469259" name="name947269de46f716ef8" descr="1362.jpg"/>
+                  <wp:docPr id="27730528" name="name948569f8d6f5548ca" descr="1362.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1362.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId947769de46f716ef6" cstate="print"/>
+                          <a:blip r:embed="rId717769f8d6f5548c9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId103169de46f71700c" w:history="1">
+            <w:hyperlink r:id="rId804169f8d6f554a1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1249,110 +1249,110 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PRMV is one of the North American nepoviruses affecting fruit trees. In the USA, it is mainly reported from Michigan, where symptoms were observed as early as 1917 and reported a few years later (Cation, 1933). There are indications of its presence in the Northeast region (New Jersey, New York and Pennsylvania), without specifying which State(s) is(are) involved (Martin &amp; Tzanetakis, 2018) and in West Virginia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId503769de46f7175ab" w:history="1">
+      <w:hyperlink r:id="rId418969f8d6f554fc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.prevalentviruses.org/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). It has also been recorded in Ontario (Canada) (Stobbs &amp; VanSchagen, 1996; Eveleigh &amp; Allen, 1982). It has only been recorded in a few countries outside of North America (e.g. on almond in Türkiye and peach in Egypt). A record in highbush blueberry in Poland (Paduch-Cichal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011) based only on an ELISA detection is considered invalid. No basis has been found for reports of the possible presence of the virus in India or Italy, as mentioned by Németh (1986).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49435671" name="name821969de46f718588" descr="PRMV00_distribution_map.jpg"/>
+            <wp:docPr id="40021580" name="name742969f8d6f556009" descr="PRMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId570169de46f718585" cstate="print"/>
+                    <a:blip r:embed="rId396869f8d6f556006" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2989,51 +2989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId527469de46f71922d" w:history="1">
+      <w:hyperlink r:id="rId781169f8d6f556c7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668609501841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3079,51 +3079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId583369de46f7192c3" w:history="1">
+      <w:hyperlink r:id="rId939069f8d6f556d13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668809501755</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3169,51 +3169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId832269de46f719354" w:history="1">
+      <w:hyperlink r:id="rId856369f8d6f556da5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668209501331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3239,51 +3239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 547-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId797669de46f7193c4" w:history="1">
+      <w:hyperlink r:id="rId322269f8d6f556e18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00682.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3329,51 +3329,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 349-354. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId360569de46f719452" w:history="1">
+      <w:hyperlink r:id="rId788569f8d6f556f3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3399,51 +3399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId891969de46f7194c2" w:history="1">
+      <w:hyperlink r:id="rId469469f8d6f556fb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev.py.33.090195.001255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3527,51 +3527,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 624. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId606169de46f71958e" w:history="1">
+      <w:hyperlink r:id="rId490869f8d6f557088" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3597,51 +3597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228-1239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId979769de46f7195fe" w:history="1">
+      <w:hyperlink r:id="rId384569f8d6f5570fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b76-133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3667,51 +3667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId260969de46f719683" w:history="1">
+      <w:hyperlink r:id="rId134769f8d6f557171" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3757,51 +3757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId210169de46f719715" w:history="1">
+      <w:hyperlink r:id="rId921569f8d6f557203" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5112</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3847,51 +3847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId861669de46f7197a3" w:history="1">
+      <w:hyperlink r:id="rId509869f8d6f557292" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3937,51 +3937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId287269de46f719834" w:history="1">
+      <w:hyperlink r:id="rId711369f8d6f557326" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4007,51 +4007,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId243769de46f7198a6" w:history="1">
+      <w:hyperlink r:id="rId101969f8d6f557399" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4097,51 +4097,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 195-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId591069de46f719934" w:history="1">
+      <w:hyperlink r:id="rId438569f8d6f557428" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00636.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4167,51 +4167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId377569de46f7199a2" w:history="1">
+      <w:hyperlink r:id="rId818769f8d6f557498" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4237,51 +4237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId325869de46f719a12" w:history="1">
+      <w:hyperlink r:id="rId578569f8d6f557508" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2008.01258.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4327,51 +4327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId712569de46f719aa1" w:history="1">
+      <w:hyperlink r:id="rId850969f8d6f557597" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4397,51 +4397,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId335669de46f719b1b" w:history="1">
+      <w:hyperlink r:id="rId195369f8d6f557607" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4583,51 +4583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 112-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198169de46f719c4c" w:history="1">
+      <w:hyperlink r:id="rId562569f8d6f55774c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/z82-014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4653,51 +4653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829869de46f719cbb" w:history="1">
+      <w:hyperlink r:id="rId756769f8d6f5577c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,51 +4723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId452969de46f719d2c" w:history="1">
+      <w:hyperlink r:id="rId258669f8d6f557833" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2018.01.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4949,51 +4949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId540969de46f719eab" w:history="1">
+      <w:hyperlink r:id="rId899969f8d6f55799c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12088-015-0548-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5037,51 +5037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781869de46f719f3e" w:history="1">
+      <w:hyperlink r:id="rId206269f8d6f557a2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5145,51 +5145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201-215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId572369de46f719fec" w:history="1">
+      <w:hyperlink r:id="rId468869f8d6f557ae0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5215,101 +5215,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-758. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId544469de46f71a05d" w:history="1">
+      <w:hyperlink r:id="rId955369f8d6f557b53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ramsdell DC &amp; Gillett JM (1998) Peach rosette mosaic virus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CMI/AAB Descriptions of Plant Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 364. Association of Applied Biologists, Wellesbourne, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId903869de46f71a0ae" w:history="1">
+      <w:hyperlink r:id="rId447169f8d6f557ba5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=364</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5355,51 +5355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 625-627. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100069de46f71a13d" w:history="1">
+      <w:hyperlink r:id="rId199369f8d6f557c36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-67-625</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 154-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId857369de46f71a1ac" w:history="1">
+      <w:hyperlink r:id="rId823669f8d6f557ca6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5495,51 +5495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1174-1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId188769de46f71a21c" w:history="1">
+      <w:hyperlink r:id="rId471069f8d6f557d17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-450. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124969de46f71a28c" w:history="1">
+      <w:hyperlink r:id="rId614069f8d6f557d89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5635,51 +5635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId225869de46f71a2fb" w:history="1">
+      <w:hyperlink r:id="rId817669f8d6f557df9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5745,51 +5745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId864869de46f71a3b3" w:history="1">
+      <w:hyperlink r:id="rId310169f8d6f557ed4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5884,63 +5884,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63602495" name="name377269de46f71a4fb" descr="eu_funding_250.png"/>
+            <wp:docPr id="24302843" name="name318069f8d6f5580fa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId537069de46f71a4fa" cstate="print"/>
+                    <a:blip r:embed="rId184569f8d6f5580f8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6038,137 +6038,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40934660">
+  <w:abstractNum w:abstractNumId="72546658">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78062279">
+    <w:lvl w:ilvl="0" w:tplc="27748533">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78062279" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27748533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78062279" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27748533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78062279" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27748533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78062279" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27748533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78062279" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27748533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78062279" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27748533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78062279" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27748533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78062279" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27748533" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40934659">
+  <w:abstractNum w:abstractNumId="72546657">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61609490">
+    <w:lvl w:ilvl="0" w:tplc="35989657">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6920,55 +6920,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40934659">
-    <w:abstractNumId w:val="40934659"/>
+  <w:num w:numId="72546657">
+    <w:abstractNumId w:val="72546657"/>
   </w:num>
-  <w:num w:numId="40934660">
-    <w:abstractNumId w:val="40934660"/>
+  <w:num w:numId="72546658">
+    <w:abstractNumId w:val="72546658"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18518,51 +18518,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId168125844" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId496589809" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId782169de46f7168bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId516269de46f716927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId103169de46f71700c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId503769de46f7175ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId527469de46f71922d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId583369de46f7192c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId832269de46f719354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId797669de46f7193c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId360569de46f719452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId891969de46f7194c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId606169de46f71958e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId979769de46f7195fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId260969de46f719683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId210169de46f719715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId861669de46f7197a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId287269de46f719834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId243769de46f7198a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId591069de46f719934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId377569de46f7199a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId325869de46f719a12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId712569de46f719aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId335669de46f719b1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId198169de46f719c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId829869de46f719cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId452969de46f719d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId540969de46f719eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId781869de46f719f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId572369de46f719fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId544469de46f71a05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId903869de46f71a0ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId100069de46f71a13d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId857369de46f71a1ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId188769de46f71a21c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId124969de46f71a28c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId225869de46f71a2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId864869de46f71a3b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId947769de46f716ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId947769de46f716ef6.jpg"/><Relationship Id="rId570169de46f718585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId570169de46f718585.jpg"/><Relationship Id="rId537069de46f71a4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId537069de46f71a4fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId560533289" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId969782673" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId369969f8d6f554065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId248869f8d6f5540d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId804169f8d6f554a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId418969f8d6f554fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId781169f8d6f556c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId939069f8d6f556d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId856369f8d6f556da5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId322269f8d6f556e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId788569f8d6f556f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId469469f8d6f556fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId490869f8d6f557088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId384569f8d6f5570fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId134769f8d6f557171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId921569f8d6f557203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId509869f8d6f557292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId711369f8d6f557326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId101969f8d6f557399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId438569f8d6f557428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId818769f8d6f557498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId578569f8d6f557508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId850969f8d6f557597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId195369f8d6f557607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId562569f8d6f55774c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId756769f8d6f5577c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId258669f8d6f557833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId899969f8d6f55799c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId206269f8d6f557a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId468869f8d6f557ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId955369f8d6f557b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId447169f8d6f557ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId199369f8d6f557c36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId823669f8d6f557ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId471069f8d6f557d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId614069f8d6f557d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId817669f8d6f557df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId310169f8d6f557ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId717769f8d6f5548c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId717769f8d6f5548c9.jpg"/><Relationship Id="rId396869f8d6f556006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId396869f8d6f556006.jpg"/><Relationship Id="rId184569f8d6f5580f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId184569f8d6f5580f8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>