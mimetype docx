--- v8 (2026-05-04)
+++ v9 (2026-05-24)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Peach rosette mosaic virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rosette mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369969f8d6f554065" w:history="1">
+            <w:hyperlink r:id="rId82486a1354d0c913a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248869f8d6f5540d0" w:history="1">
+            <w:hyperlink r:id="rId30126a1354d0c923a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRMV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27730528" name="name948569f8d6f5548ca" descr="1362.jpg"/>
+                  <wp:docPr id="98374906" name="name82276a1354d0c990c" descr="1362.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1362.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId717769f8d6f5548c9" cstate="print"/>
+                          <a:blip r:embed="rId88076a1354d0c9909" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId804169f8d6f554a1a" w:history="1">
+            <w:hyperlink r:id="rId59816a1354d0c9afd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1249,110 +1249,110 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PRMV is one of the North American nepoviruses affecting fruit trees. In the USA, it is mainly reported from Michigan, where symptoms were observed as early as 1917 and reported a few years later (Cation, 1933). There are indications of its presence in the Northeast region (New Jersey, New York and Pennsylvania), without specifying which State(s) is(are) involved (Martin &amp; Tzanetakis, 2018) and in West Virginia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId418969f8d6f554fc4" w:history="1">
+      <w:hyperlink r:id="rId37176a1354d0ca36c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.prevalentviruses.org/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). It has also been recorded in Ontario (Canada) (Stobbs &amp; VanSchagen, 1996; Eveleigh &amp; Allen, 1982). It has only been recorded in a few countries outside of North America (e.g. on almond in Türkiye and peach in Egypt). A record in highbush blueberry in Poland (Paduch-Cichal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011) based only on an ELISA detection is considered invalid. No basis has been found for reports of the possible presence of the virus in India or Italy, as mentioned by Németh (1986).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40021580" name="name742969f8d6f556009" descr="PRMV00_distribution_map.jpg"/>
+            <wp:docPr id="58473319" name="name59226a1354d0caeb0" descr="PRMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId396869f8d6f556006" cstate="print"/>
+                    <a:blip r:embed="rId63506a1354d0caeae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2989,51 +2989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781169f8d6f556c7d" w:history="1">
+      <w:hyperlink r:id="rId25866a1354d0cbb63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668609501841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3079,51 +3079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId939069f8d6f556d13" w:history="1">
+      <w:hyperlink r:id="rId21396a1354d0cbbfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668809501755</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3169,51 +3169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId856369f8d6f556da5" w:history="1">
+      <w:hyperlink r:id="rId79526a1354d0cbc89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668209501331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3239,51 +3239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 547-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId322269f8d6f556e18" w:history="1">
+      <w:hyperlink r:id="rId72026a1354d0cbcfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00682.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3329,51 +3329,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 349-354. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId788569f8d6f556f3b" w:history="1">
+      <w:hyperlink r:id="rId77146a1354d0cbd8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3399,51 +3399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId469469f8d6f556fb6" w:history="1">
+      <w:hyperlink r:id="rId62686a1354d0cbdfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev.py.33.090195.001255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3527,51 +3527,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 624. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490869f8d6f557088" w:history="1">
+      <w:hyperlink r:id="rId55796a1354d0cbeca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3597,51 +3597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228-1239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId384569f8d6f5570fd" w:history="1">
+      <w:hyperlink r:id="rId96756a1354d0cbf3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b76-133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3667,51 +3667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134769f8d6f557171" w:history="1">
+      <w:hyperlink r:id="rId84406a1354d0cbfab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3757,51 +3757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId921569f8d6f557203" w:history="1">
+      <w:hyperlink r:id="rId58196a1354d0cc03c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5112</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3847,51 +3847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId509869f8d6f557292" w:history="1">
+      <w:hyperlink r:id="rId85356a1354d0cc0d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3937,51 +3937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711369f8d6f557326" w:history="1">
+      <w:hyperlink r:id="rId37386a1354d0cc184" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4007,51 +4007,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101969f8d6f557399" w:history="1">
+      <w:hyperlink r:id="rId13986a1354d0cc1fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4097,51 +4097,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 195-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId438569f8d6f557428" w:history="1">
+      <w:hyperlink r:id="rId11096a1354d0cc291" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00636.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4167,51 +4167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId818769f8d6f557498" w:history="1">
+      <w:hyperlink r:id="rId64676a1354d0cc303" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4237,51 +4237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId578569f8d6f557508" w:history="1">
+      <w:hyperlink r:id="rId92396a1354d0cc374" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2008.01258.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4327,51 +4327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId850969f8d6f557597" w:history="1">
+      <w:hyperlink r:id="rId28676a1354d0cc403" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4397,51 +4397,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195369f8d6f557607" w:history="1">
+      <w:hyperlink r:id="rId18336a1354d0cc47f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4583,51 +4583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 112-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId562569f8d6f55774c" w:history="1">
+      <w:hyperlink r:id="rId12976a1354d0cc5b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/z82-014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4653,51 +4653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId756769f8d6f5577c0" w:history="1">
+      <w:hyperlink r:id="rId13716a1354d0cc624" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,51 +4723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258669f8d6f557833" w:history="1">
+      <w:hyperlink r:id="rId19846a1354d0cc695" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2018.01.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4949,51 +4949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId899969f8d6f55799c" w:history="1">
+      <w:hyperlink r:id="rId56216a1354d0cc7fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12088-015-0548-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5037,51 +5037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId206269f8d6f557a2d" w:history="1">
+      <w:hyperlink r:id="rId66686a1354d0cc88b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5145,51 +5145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201-215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId468869f8d6f557ae0" w:history="1">
+      <w:hyperlink r:id="rId61796a1354d0cc938" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5215,101 +5215,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-758. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId955369f8d6f557b53" w:history="1">
+      <w:hyperlink r:id="rId16276a1354d0cc9a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ramsdell DC &amp; Gillett JM (1998) Peach rosette mosaic virus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CMI/AAB Descriptions of Plant Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 364. Association of Applied Biologists, Wellesbourne, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId447169f8d6f557ba5" w:history="1">
+      <w:hyperlink r:id="rId45686a1354d0cc9fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=364</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5355,51 +5355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 625-627. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199369f8d6f557c36" w:history="1">
+      <w:hyperlink r:id="rId90346a1354d0cca88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-67-625</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 154-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId823669f8d6f557ca6" w:history="1">
+      <w:hyperlink r:id="rId21696a1354d0ccaf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5495,51 +5495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1174-1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId471069f8d6f557d17" w:history="1">
+      <w:hyperlink r:id="rId85906a1354d0ccb69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-450. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId614069f8d6f557d89" w:history="1">
+      <w:hyperlink r:id="rId30316a1354d0ccbda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5635,51 +5635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId817669f8d6f557df9" w:history="1">
+      <w:hyperlink r:id="rId74726a1354d0ccc4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5745,51 +5745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId310169f8d6f557ed4" w:history="1">
+      <w:hyperlink r:id="rId82686a1354d0ccd03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5884,63 +5884,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24302843" name="name318069f8d6f5580fa" descr="eu_funding_250.png"/>
+            <wp:docPr id="57119912" name="name49936a1354d0cce67" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId184569f8d6f5580f8" cstate="print"/>
+                    <a:blip r:embed="rId59216a1354d0cce66" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6038,137 +6038,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72546658">
+  <w:abstractNum w:abstractNumId="79502906">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27748533">
+    <w:lvl w:ilvl="0" w:tplc="98617325">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27748533" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98617325" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27748533" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98617325" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27748533" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98617325" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27748533" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98617325" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27748533" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98617325" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27748533" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98617325" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27748533" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98617325" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27748533" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98617325" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72546657">
+  <w:abstractNum w:abstractNumId="79502905">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35989657">
+    <w:lvl w:ilvl="0" w:tplc="66324788">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6920,55 +6920,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72546657">
-    <w:abstractNumId w:val="72546657"/>
+  <w:num w:numId="79502905">
+    <w:abstractNumId w:val="79502905"/>
   </w:num>
-  <w:num w:numId="72546658">
-    <w:abstractNumId w:val="72546658"/>
+  <w:num w:numId="79502906">
+    <w:abstractNumId w:val="79502906"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18518,51 +18518,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId560533289" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId969782673" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId369969f8d6f554065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId248869f8d6f5540d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId804169f8d6f554a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId418969f8d6f554fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId781169f8d6f556c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId939069f8d6f556d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId856369f8d6f556da5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId322269f8d6f556e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId788569f8d6f556f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId469469f8d6f556fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId490869f8d6f557088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId384569f8d6f5570fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId134769f8d6f557171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId921569f8d6f557203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId509869f8d6f557292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId711369f8d6f557326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId101969f8d6f557399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId438569f8d6f557428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId818769f8d6f557498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId578569f8d6f557508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId850969f8d6f557597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId195369f8d6f557607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId562569f8d6f55774c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId756769f8d6f5577c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId258669f8d6f557833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId899969f8d6f55799c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId206269f8d6f557a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId468869f8d6f557ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId955369f8d6f557b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId447169f8d6f557ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId199369f8d6f557c36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId823669f8d6f557ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId471069f8d6f557d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId614069f8d6f557d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId817669f8d6f557df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId310169f8d6f557ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId717769f8d6f5548c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId717769f8d6f5548c9.jpg"/><Relationship Id="rId396869f8d6f556006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId396869f8d6f556006.jpg"/><Relationship Id="rId184569f8d6f5580f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId184569f8d6f5580f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId169591852" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId469532036" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82486a1354d0c913a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId30126a1354d0c923a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId59816a1354d0c9afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId37176a1354d0ca36c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId25866a1354d0cbb63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId21396a1354d0cbbfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId79526a1354d0cbc89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId72026a1354d0cbcfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId77146a1354d0cbd8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId62686a1354d0cbdfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId55796a1354d0cbeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId96756a1354d0cbf3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId84406a1354d0cbfab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId58196a1354d0cc03c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId85356a1354d0cc0d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId37386a1354d0cc184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId13986a1354d0cc1fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId11096a1354d0cc291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId64676a1354d0cc303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId92396a1354d0cc374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId28676a1354d0cc403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId18336a1354d0cc47f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId12976a1354d0cc5b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId13716a1354d0cc624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId19846a1354d0cc695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId56216a1354d0cc7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId66686a1354d0cc88b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId61796a1354d0cc938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId16276a1354d0cc9a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId45686a1354d0cc9fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId90346a1354d0cca88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId21696a1354d0ccaf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId85906a1354d0ccb69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId30316a1354d0ccbda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId74726a1354d0ccc4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId82686a1354d0ccd03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88076a1354d0c9909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88076a1354d0c9909.jpg"/><Relationship Id="rId63506a1354d0caeae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63506a1354d0caeae.jpg"/><Relationship Id="rId59216a1354d0cce66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59216a1354d0cce66.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>