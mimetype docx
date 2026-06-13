--- v9 (2026-05-24)
+++ v10 (2026-06-13)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Peach rosette mosaic virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rosette mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82486a1354d0c913a" w:history="1">
+            <w:hyperlink r:id="rId17416a2deb05b0849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30126a1354d0c923a" w:history="1">
+            <w:hyperlink r:id="rId39246a2deb05b0911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRMV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98374906" name="name82276a1354d0c990c" descr="1362.jpg"/>
+                  <wp:docPr id="66463172" name="name87406a2deb05b1001" descr="1362.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1362.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId88076a1354d0c9909" cstate="print"/>
+                          <a:blip r:embed="rId62016a2deb05b1000" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59816a1354d0c9afd" w:history="1">
+            <w:hyperlink r:id="rId49326a2deb05b1164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1249,110 +1249,110 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PRMV is one of the North American nepoviruses affecting fruit trees. In the USA, it is mainly reported from Michigan, where symptoms were observed as early as 1917 and reported a few years later (Cation, 1933). There are indications of its presence in the Northeast region (New Jersey, New York and Pennsylvania), without specifying which State(s) is(are) involved (Martin &amp; Tzanetakis, 2018) and in West Virginia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37176a1354d0ca36c" w:history="1">
+      <w:hyperlink r:id="rId24736a2deb05b1f82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.prevalentviruses.org/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). It has also been recorded in Ontario (Canada) (Stobbs &amp; VanSchagen, 1996; Eveleigh &amp; Allen, 1982). It has only been recorded in a few countries outside of North America (e.g. on almond in Türkiye and peach in Egypt). A record in highbush blueberry in Poland (Paduch-Cichal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011) based only on an ELISA detection is considered invalid. No basis has been found for reports of the possible presence of the virus in India or Italy, as mentioned by Németh (1986).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58473319" name="name59226a1354d0caeb0" descr="PRMV00_distribution_map.jpg"/>
+            <wp:docPr id="79425783" name="name69716a2deb05b2ba9" descr="PRMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63506a1354d0caeae" cstate="print"/>
+                    <a:blip r:embed="rId61626a2deb05b2ba6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2989,51 +2989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25866a1354d0cbb63" w:history="1">
+      <w:hyperlink r:id="rId69216a2deb05b3a09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668609501841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3079,51 +3079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21396a1354d0cbbfa" w:history="1">
+      <w:hyperlink r:id="rId67206a2deb05b3aa1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668809501755</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3169,51 +3169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79526a1354d0cbc89" w:history="1">
+      <w:hyperlink r:id="rId50306a2deb05b3b52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668209501331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3239,51 +3239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 547-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72026a1354d0cbcfa" w:history="1">
+      <w:hyperlink r:id="rId80136a2deb05b3bc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00682.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3329,51 +3329,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 349-354. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77146a1354d0cbd8b" w:history="1">
+      <w:hyperlink r:id="rId47516a2deb05b3c5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3399,51 +3399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62686a1354d0cbdfc" w:history="1">
+      <w:hyperlink r:id="rId16086a2deb05b3cd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev.py.33.090195.001255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3527,51 +3527,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 624. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55796a1354d0cbeca" w:history="1">
+      <w:hyperlink r:id="rId91966a2deb05b3da2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3597,51 +3597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228-1239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96756a1354d0cbf3b" w:history="1">
+      <w:hyperlink r:id="rId70436a2deb05b3e18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b76-133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3667,51 +3667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84406a1354d0cbfab" w:history="1">
+      <w:hyperlink r:id="rId95386a2deb05b3e8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3757,51 +3757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58196a1354d0cc03c" w:history="1">
+      <w:hyperlink r:id="rId39676a2deb05b3f1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5112</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3847,51 +3847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85356a1354d0cc0d1" w:history="1">
+      <w:hyperlink r:id="rId40356a2deb05b3fac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3937,51 +3937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37386a1354d0cc184" w:history="1">
+      <w:hyperlink r:id="rId83556a2deb05b404d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4007,51 +4007,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13986a1354d0cc1fe" w:history="1">
+      <w:hyperlink r:id="rId49856a2deb05b40c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4097,51 +4097,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 195-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11096a1354d0cc291" w:history="1">
+      <w:hyperlink r:id="rId97076a2deb05b4157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00636.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4167,51 +4167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64676a1354d0cc303" w:history="1">
+      <w:hyperlink r:id="rId65356a2deb05b41ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4237,51 +4237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92396a1354d0cc374" w:history="1">
+      <w:hyperlink r:id="rId32696a2deb05b423c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2008.01258.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4327,51 +4327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28676a1354d0cc403" w:history="1">
+      <w:hyperlink r:id="rId26366a2deb05b42d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4397,51 +4397,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18336a1354d0cc47f" w:history="1">
+      <w:hyperlink r:id="rId49286a2deb05b4341" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4583,51 +4583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 112-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12976a1354d0cc5b3" w:history="1">
+      <w:hyperlink r:id="rId98866a2deb05b4470" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/z82-014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4653,51 +4653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13716a1354d0cc624" w:history="1">
+      <w:hyperlink r:id="rId76256a2deb05b44e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,51 +4723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19846a1354d0cc695" w:history="1">
+      <w:hyperlink r:id="rId76946a2deb05b4554" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2018.01.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4949,51 +4949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56216a1354d0cc7fd" w:history="1">
+      <w:hyperlink r:id="rId78856a2deb05b46e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12088-015-0548-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5037,51 +5037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66686a1354d0cc88b" w:history="1">
+      <w:hyperlink r:id="rId90576a2deb05b477d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5145,51 +5145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201-215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61796a1354d0cc938" w:history="1">
+      <w:hyperlink r:id="rId70236a2deb05b482e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5215,101 +5215,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-758. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16276a1354d0cc9a8" w:history="1">
+      <w:hyperlink r:id="rId49636a2deb05b48a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ramsdell DC &amp; Gillett JM (1998) Peach rosette mosaic virus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CMI/AAB Descriptions of Plant Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 364. Association of Applied Biologists, Wellesbourne, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45686a1354d0cc9fa" w:history="1">
+      <w:hyperlink r:id="rId46466a2deb05b48f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=364</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5355,51 +5355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 625-627. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90346a1354d0cca88" w:history="1">
+      <w:hyperlink r:id="rId48006a2deb05b498a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-67-625</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 154-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21696a1354d0ccaf8" w:history="1">
+      <w:hyperlink r:id="rId71896a2deb05b49fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5495,51 +5495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1174-1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85906a1354d0ccb69" w:history="1">
+      <w:hyperlink r:id="rId50006a2deb05b4a81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-450. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30316a1354d0ccbda" w:history="1">
+      <w:hyperlink r:id="rId41476a2deb05b4af8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5635,51 +5635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74726a1354d0ccc4a" w:history="1">
+      <w:hyperlink r:id="rId19776a2deb05b4b6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5745,51 +5745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82686a1354d0ccd03" w:history="1">
+      <w:hyperlink r:id="rId79056a2deb05b4c33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5884,63 +5884,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57119912" name="name49936a1354d0cce67" descr="eu_funding_250.png"/>
+            <wp:docPr id="63495062" name="name22736a2deb05b52a4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59216a1354d0cce66" cstate="print"/>
+                    <a:blip r:embed="rId17236a2deb05b52a2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6038,137 +6038,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79502906">
+  <w:abstractNum w:abstractNumId="19745049">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98617325">
+    <w:lvl w:ilvl="0" w:tplc="37066180">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98617325" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37066180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98617325" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37066180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98617325" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37066180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98617325" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37066180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98617325" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37066180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98617325" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37066180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98617325" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37066180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98617325" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37066180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79502905">
+  <w:abstractNum w:abstractNumId="19745048">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66324788">
+    <w:lvl w:ilvl="0" w:tplc="58501778">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6920,55 +6920,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79502905">
-    <w:abstractNumId w:val="79502905"/>
+  <w:num w:numId="19745048">
+    <w:abstractNumId w:val="19745048"/>
   </w:num>
-  <w:num w:numId="79502906">
-    <w:abstractNumId w:val="79502906"/>
+  <w:num w:numId="19745049">
+    <w:abstractNumId w:val="19745049"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18518,51 +18518,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId169591852" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId469532036" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82486a1354d0c913a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId30126a1354d0c923a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId59816a1354d0c9afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId37176a1354d0ca36c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId25866a1354d0cbb63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId21396a1354d0cbbfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId79526a1354d0cbc89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId72026a1354d0cbcfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId77146a1354d0cbd8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId62686a1354d0cbdfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId55796a1354d0cbeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId96756a1354d0cbf3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId84406a1354d0cbfab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId58196a1354d0cc03c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId85356a1354d0cc0d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId37386a1354d0cc184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId13986a1354d0cc1fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId11096a1354d0cc291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId64676a1354d0cc303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId92396a1354d0cc374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId28676a1354d0cc403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId18336a1354d0cc47f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId12976a1354d0cc5b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId13716a1354d0cc624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId19846a1354d0cc695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId56216a1354d0cc7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId66686a1354d0cc88b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId61796a1354d0cc938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId16276a1354d0cc9a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId45686a1354d0cc9fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId90346a1354d0cca88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId21696a1354d0ccaf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId85906a1354d0ccb69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId30316a1354d0ccbda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId74726a1354d0ccc4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId82686a1354d0ccd03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88076a1354d0c9909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88076a1354d0c9909.jpg"/><Relationship Id="rId63506a1354d0caeae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63506a1354d0caeae.jpg"/><Relationship Id="rId59216a1354d0cce66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59216a1354d0cce66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId266730378" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId687694448" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17416a2deb05b0849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId39246a2deb05b0911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId49326a2deb05b1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId24736a2deb05b1f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId69216a2deb05b3a09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId67206a2deb05b3aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId50306a2deb05b3b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId80136a2deb05b3bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId47516a2deb05b3c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId16086a2deb05b3cd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId91966a2deb05b3da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId70436a2deb05b3e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId95386a2deb05b3e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId39676a2deb05b3f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId40356a2deb05b3fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId83556a2deb05b404d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId49856a2deb05b40c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId97076a2deb05b4157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId65356a2deb05b41ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId32696a2deb05b423c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId26366a2deb05b42d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId49286a2deb05b4341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId98866a2deb05b4470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId76256a2deb05b44e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId76946a2deb05b4554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId78856a2deb05b46e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId90576a2deb05b477d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId70236a2deb05b482e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId49636a2deb05b48a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId46466a2deb05b48f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId48006a2deb05b498a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId71896a2deb05b49fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId50006a2deb05b4a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId41476a2deb05b4af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId19776a2deb05b4b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId79056a2deb05b4c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62016a2deb05b1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62016a2deb05b1000.jpg"/><Relationship Id="rId61626a2deb05b2ba6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61626a2deb05b2ba6.jpg"/><Relationship Id="rId17236a2deb05b52a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17236a2deb05b52a2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>