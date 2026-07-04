--- v10 (2026-06-13)
+++ v11 (2026-07-04)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Peach rosette mosaic virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rosette mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17416a2deb05b0849" w:history="1">
+            <w:hyperlink r:id="rId21646a486fcd9b53f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39246a2deb05b0911" w:history="1">
+            <w:hyperlink r:id="rId97626a486fcd9b5eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRMV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66463172" name="name87406a2deb05b1001" descr="1362.jpg"/>
+                  <wp:docPr id="55020074" name="name27486a486fcd9bdf2" descr="1362.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1362.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62016a2deb05b1000" cstate="print"/>
+                          <a:blip r:embed="rId83606a486fcd9bdf0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49326a2deb05b1164" w:history="1">
+            <w:hyperlink r:id="rId90466a486fcd9bf67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1249,110 +1249,110 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PRMV is one of the North American nepoviruses affecting fruit trees. In the USA, it is mainly reported from Michigan, where symptoms were observed as early as 1917 and reported a few years later (Cation, 1933). There are indications of its presence in the Northeast region (New Jersey, New York and Pennsylvania), without specifying which State(s) is(are) involved (Martin &amp; Tzanetakis, 2018) and in West Virginia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24736a2deb05b1f82" w:history="1">
+      <w:hyperlink r:id="rId81086a486fcd9c6ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.prevalentviruses.org/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). It has also been recorded in Ontario (Canada) (Stobbs &amp; VanSchagen, 1996; Eveleigh &amp; Allen, 1982). It has only been recorded in a few countries outside of North America (e.g. on almond in Türkiye and peach in Egypt). A record in highbush blueberry in Poland (Paduch-Cichal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011) based only on an ELISA detection is considered invalid. No basis has been found for reports of the possible presence of the virus in India or Italy, as mentioned by Németh (1986).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79425783" name="name69716a2deb05b2ba9" descr="PRMV00_distribution_map.jpg"/>
+            <wp:docPr id="96983569" name="name22586a486fcd9d0fa" descr="PRMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61626a2deb05b2ba6" cstate="print"/>
+                    <a:blip r:embed="rId69436a486fcd9d0f7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2989,51 +2989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69216a2deb05b3a09" w:history="1">
+      <w:hyperlink r:id="rId81066a486fcd9ddcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668609501841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3079,51 +3079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67206a2deb05b3aa1" w:history="1">
+      <w:hyperlink r:id="rId92176a486fcd9de60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668809501755</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3169,51 +3169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50306a2deb05b3b52" w:history="1">
+      <w:hyperlink r:id="rId52066a486fcd9def3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668209501331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3239,51 +3239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 547-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80136a2deb05b3bc8" w:history="1">
+      <w:hyperlink r:id="rId76836a486fcd9df62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00682.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3329,51 +3329,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 349-354. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47516a2deb05b3c5c" w:history="1">
+      <w:hyperlink r:id="rId12166a486fcd9dff2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3399,51 +3399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16086a2deb05b3cd0" w:history="1">
+      <w:hyperlink r:id="rId85836a486fcd9e063" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev.py.33.090195.001255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3527,51 +3527,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 624. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91966a2deb05b3da2" w:history="1">
+      <w:hyperlink r:id="rId96216a486fcd9e130" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3597,51 +3597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228-1239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70436a2deb05b3e18" w:history="1">
+      <w:hyperlink r:id="rId74296a486fcd9e1b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b76-133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3667,51 +3667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95386a2deb05b3e8b" w:history="1">
+      <w:hyperlink r:id="rId55576a486fcd9e22a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3757,51 +3757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39676a2deb05b3f1d" w:history="1">
+      <w:hyperlink r:id="rId74306a486fcd9e2ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5112</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3847,51 +3847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40356a2deb05b3fac" w:history="1">
+      <w:hyperlink r:id="rId61876a486fcd9e361" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3937,51 +3937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83556a2deb05b404d" w:history="1">
+      <w:hyperlink r:id="rId13296a486fcd9e3fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4007,51 +4007,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49856a2deb05b40c5" w:history="1">
+      <w:hyperlink r:id="rId97496a486fcd9e471" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4097,51 +4097,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 195-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97076a2deb05b4157" w:history="1">
+      <w:hyperlink r:id="rId56406a486fcd9e50d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00636.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4167,51 +4167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65356a2deb05b41ca" w:history="1">
+      <w:hyperlink r:id="rId55016a486fcd9e5a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4237,51 +4237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32696a2deb05b423c" w:history="1">
+      <w:hyperlink r:id="rId40986a486fcd9e61b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2008.01258.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4327,51 +4327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26366a2deb05b42d0" w:history="1">
+      <w:hyperlink r:id="rId67746a486fcd9e6ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4397,51 +4397,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49286a2deb05b4341" w:history="1">
+      <w:hyperlink r:id="rId39436a486fcd9e71f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4583,51 +4583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 112-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98866a2deb05b4470" w:history="1">
+      <w:hyperlink r:id="rId74766a486fcd9e854" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/z82-014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4653,51 +4653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76256a2deb05b44e1" w:history="1">
+      <w:hyperlink r:id="rId82866a486fcd9e8c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,51 +4723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76946a2deb05b4554" w:history="1">
+      <w:hyperlink r:id="rId16746a486fcd9e938" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2018.01.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4949,51 +4949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78856a2deb05b46e9" w:history="1">
+      <w:hyperlink r:id="rId27476a486fcd9eaa1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12088-015-0548-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5037,51 +5037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90576a2deb05b477d" w:history="1">
+      <w:hyperlink r:id="rId18016a486fcd9eb32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5145,51 +5145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201-215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70236a2deb05b482e" w:history="1">
+      <w:hyperlink r:id="rId52256a486fcd9ebe3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5215,101 +5215,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-758. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49636a2deb05b48a4" w:history="1">
+      <w:hyperlink r:id="rId76556a486fcd9ec57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ramsdell DC &amp; Gillett JM (1998) Peach rosette mosaic virus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CMI/AAB Descriptions of Plant Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 364. Association of Applied Biologists, Wellesbourne, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46466a2deb05b48f9" w:history="1">
+      <w:hyperlink r:id="rId79926a486fcd9eca9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=364</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5355,51 +5355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 625-627. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48006a2deb05b498a" w:history="1">
+      <w:hyperlink r:id="rId97266a486fcd9ed3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-67-625</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 154-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71896a2deb05b49fd" w:history="1">
+      <w:hyperlink r:id="rId92106a486fcd9eda9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5495,51 +5495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1174-1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50006a2deb05b4a81" w:history="1">
+      <w:hyperlink r:id="rId20926a486fcd9ee1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-450. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41476a2deb05b4af8" w:history="1">
+      <w:hyperlink r:id="rId65246a486fcd9ee8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5635,51 +5635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19776a2deb05b4b6a" w:history="1">
+      <w:hyperlink r:id="rId10736a486fcd9ef25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5745,51 +5745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79056a2deb05b4c33" w:history="1">
+      <w:hyperlink r:id="rId64986a486fcd9efe3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5884,63 +5884,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63495062" name="name22736a2deb05b52a4" descr="eu_funding_250.png"/>
+            <wp:docPr id="85638385" name="name42746a486fcd9f3d9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17236a2deb05b52a2" cstate="print"/>
+                    <a:blip r:embed="rId29416a486fcd9f3d8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6038,137 +6038,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19745049">
+  <w:abstractNum w:abstractNumId="71410014">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37066180">
+    <w:lvl w:ilvl="0" w:tplc="29203721">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37066180" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29203721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37066180" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29203721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37066180" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29203721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37066180" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29203721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37066180" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29203721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37066180" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29203721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37066180" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29203721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37066180" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29203721" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19745048">
+  <w:abstractNum w:abstractNumId="71410013">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58501778">
+    <w:lvl w:ilvl="0" w:tplc="99821699">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6920,55 +6920,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19745048">
-    <w:abstractNumId w:val="19745048"/>
+  <w:num w:numId="71410013">
+    <w:abstractNumId w:val="71410013"/>
   </w:num>
-  <w:num w:numId="19745049">
-    <w:abstractNumId w:val="19745049"/>
+  <w:num w:numId="71410014">
+    <w:abstractNumId w:val="71410014"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18518,51 +18518,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId266730378" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId687694448" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17416a2deb05b0849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId39246a2deb05b0911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId49326a2deb05b1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId24736a2deb05b1f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId69216a2deb05b3a09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId67206a2deb05b3aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId50306a2deb05b3b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId80136a2deb05b3bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId47516a2deb05b3c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId16086a2deb05b3cd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId91966a2deb05b3da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId70436a2deb05b3e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId95386a2deb05b3e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId39676a2deb05b3f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId40356a2deb05b3fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId83556a2deb05b404d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId49856a2deb05b40c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId97076a2deb05b4157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId65356a2deb05b41ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId32696a2deb05b423c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId26366a2deb05b42d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId49286a2deb05b4341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId98866a2deb05b4470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId76256a2deb05b44e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId76946a2deb05b4554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId78856a2deb05b46e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId90576a2deb05b477d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId70236a2deb05b482e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId49636a2deb05b48a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId46466a2deb05b48f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId48006a2deb05b498a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId71896a2deb05b49fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId50006a2deb05b4a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId41476a2deb05b4af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId19776a2deb05b4b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId79056a2deb05b4c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62016a2deb05b1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62016a2deb05b1000.jpg"/><Relationship Id="rId61626a2deb05b2ba6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61626a2deb05b2ba6.jpg"/><Relationship Id="rId17236a2deb05b52a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17236a2deb05b52a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId428373120" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId888575252" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21646a486fcd9b53f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId97626a486fcd9b5eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId90466a486fcd9bf67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId81086a486fcd9c6ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId81066a486fcd9ddcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId92176a486fcd9de60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId52066a486fcd9def3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId76836a486fcd9df62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId12166a486fcd9dff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId85836a486fcd9e063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId96216a486fcd9e130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId74296a486fcd9e1b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId55576a486fcd9e22a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId74306a486fcd9e2ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId61876a486fcd9e361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId13296a486fcd9e3fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId97496a486fcd9e471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId56406a486fcd9e50d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId55016a486fcd9e5a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId40986a486fcd9e61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId67746a486fcd9e6ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId39436a486fcd9e71f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId74766a486fcd9e854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId82866a486fcd9e8c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId16746a486fcd9e938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId27476a486fcd9eaa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId18016a486fcd9eb32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId52256a486fcd9ebe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId76556a486fcd9ec57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId79926a486fcd9eca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId97266a486fcd9ed3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId92106a486fcd9eda9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId20926a486fcd9ee1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId65246a486fcd9ee8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId10736a486fcd9ef25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId64986a486fcd9efe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83606a486fcd9bdf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83606a486fcd9bdf0.jpg"/><Relationship Id="rId69436a486fcd9d0f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69436a486fcd9d0f7.jpg"/><Relationship Id="rId29416a486fcd9f3d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29416a486fcd9f3d8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>