--- v11 (2026-07-04)
+++ v12 (2026-07-24)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Peach rosette mosaic virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rosette mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21646a486fcd9b53f" w:history="1">
+            <w:hyperlink r:id="rId34046a6306214657f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97626a486fcd9b5eb" w:history="1">
+            <w:hyperlink r:id="rId91666a630621465ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRMV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55020074" name="name27486a486fcd9bdf2" descr="1362.jpg"/>
+                  <wp:docPr id="78588513" name="name84646a63062146c84" descr="1362.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1362.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83606a486fcd9bdf0" cstate="print"/>
+                          <a:blip r:embed="rId61526a63062146c82" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90466a486fcd9bf67" w:history="1">
+            <w:hyperlink r:id="rId38306a63062146db0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1249,110 +1249,110 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PRMV is one of the North American nepoviruses affecting fruit trees. In the USA, it is mainly reported from Michigan, where symptoms were observed as early as 1917 and reported a few years later (Cation, 1933). There are indications of its presence in the Northeast region (New Jersey, New York and Pennsylvania), without specifying which State(s) is(are) involved (Martin &amp; Tzanetakis, 2018) and in West Virginia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId81086a486fcd9c6ea" w:history="1">
+      <w:hyperlink r:id="rId16576a6306214737d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.prevalentviruses.org/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). It has also been recorded in Ontario (Canada) (Stobbs &amp; VanSchagen, 1996; Eveleigh &amp; Allen, 1982). It has only been recorded in a few countries outside of North America (e.g. on almond in Türkiye and peach in Egypt). A record in highbush blueberry in Poland (Paduch-Cichal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011) based only on an ELISA detection is considered invalid. No basis has been found for reports of the possible presence of the virus in India or Italy, as mentioned by Németh (1986).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96983569" name="name22586a486fcd9d0fa" descr="PRMV00_distribution_map.jpg"/>
+            <wp:docPr id="10689451" name="name98016a63062147e39" descr="PRMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69436a486fcd9d0f7" cstate="print"/>
+                    <a:blip r:embed="rId22806a63062147e37" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2989,51 +2989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81066a486fcd9ddcb" w:history="1">
+      <w:hyperlink r:id="rId78086a63062148ae5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668609501841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3079,51 +3079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92176a486fcd9de60" w:history="1">
+      <w:hyperlink r:id="rId77436a63062148b7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668809501755</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3169,51 +3169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52066a486fcd9def3" w:history="1">
+      <w:hyperlink r:id="rId68776a63062148c0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668209501331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3239,51 +3239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 547-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76836a486fcd9df62" w:history="1">
+      <w:hyperlink r:id="rId97976a63062148c81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00682.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3329,51 +3329,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 349-354. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12166a486fcd9dff2" w:history="1">
+      <w:hyperlink r:id="rId68456a63062148d13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3399,51 +3399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85836a486fcd9e063" w:history="1">
+      <w:hyperlink r:id="rId40266a63062148d85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev.py.33.090195.001255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3527,51 +3527,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 624. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96216a486fcd9e130" w:history="1">
+      <w:hyperlink r:id="rId37186a63062148e56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3597,51 +3597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228-1239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74296a486fcd9e1b1" w:history="1">
+      <w:hyperlink r:id="rId20116a63062148ed9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b76-133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3667,51 +3667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55576a486fcd9e22a" w:history="1">
+      <w:hyperlink r:id="rId60336a63062148f4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3757,51 +3757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74306a486fcd9e2ba" w:history="1">
+      <w:hyperlink r:id="rId94536a63062148fe0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5112</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3847,51 +3847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61876a486fcd9e361" w:history="1">
+      <w:hyperlink r:id="rId96086a63062149071" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3937,51 +3937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13296a486fcd9e3fc" w:history="1">
+      <w:hyperlink r:id="rId61286a63062149107" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4007,51 +4007,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97496a486fcd9e471" w:history="1">
+      <w:hyperlink r:id="rId73976a6306214917a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4097,51 +4097,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 195-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56406a486fcd9e50d" w:history="1">
+      <w:hyperlink r:id="rId59856a6306214920d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00636.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4167,51 +4167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55016a486fcd9e5a6" w:history="1">
+      <w:hyperlink r:id="rId68076a6306214927f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4237,51 +4237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40986a486fcd9e61b" w:history="1">
+      <w:hyperlink r:id="rId30126a630621492ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2008.01258.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4327,51 +4327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67746a486fcd9e6ad" w:history="1">
+      <w:hyperlink r:id="rId98756a6306214938e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4397,51 +4397,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39436a486fcd9e71f" w:history="1">
+      <w:hyperlink r:id="rId67756a63062149414" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4583,51 +4583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 112-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74766a486fcd9e854" w:history="1">
+      <w:hyperlink r:id="rId91066a6306214954b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/z82-014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4653,51 +4653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82866a486fcd9e8c4" w:history="1">
+      <w:hyperlink r:id="rId59356a630621495c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,51 +4723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16746a486fcd9e938" w:history="1">
+      <w:hyperlink r:id="rId22096a6306214963b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2018.01.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4949,51 +4949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27476a486fcd9eaa1" w:history="1">
+      <w:hyperlink r:id="rId79026a630621497aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12088-015-0548-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5037,51 +5037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18016a486fcd9eb32" w:history="1">
+      <w:hyperlink r:id="rId38476a6306214983c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5145,51 +5145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201-215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52256a486fcd9ebe3" w:history="1">
+      <w:hyperlink r:id="rId76826a630621498ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5215,101 +5215,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-758. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76556a486fcd9ec57" w:history="1">
+      <w:hyperlink r:id="rId42696a63062149960" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ramsdell DC &amp; Gillett JM (1998) Peach rosette mosaic virus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CMI/AAB Descriptions of Plant Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 364. Association of Applied Biologists, Wellesbourne, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79926a486fcd9eca9" w:history="1">
+      <w:hyperlink r:id="rId59286a630621499b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=364</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5355,51 +5355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 625-627. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97266a486fcd9ed3a" w:history="1">
+      <w:hyperlink r:id="rId14516a63062149a45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-67-625</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 154-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92106a486fcd9eda9" w:history="1">
+      <w:hyperlink r:id="rId14986a63062149ab5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5495,51 +5495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1174-1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20926a486fcd9ee1b" w:history="1">
+      <w:hyperlink r:id="rId99176a63062149b28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-450. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65246a486fcd9ee8e" w:history="1">
+      <w:hyperlink r:id="rId41556a63062149b9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5635,51 +5635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10736a486fcd9ef25" w:history="1">
+      <w:hyperlink r:id="rId17076a63062149c0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5745,51 +5745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64986a486fcd9efe3" w:history="1">
+      <w:hyperlink r:id="rId43276a63062149cc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5884,63 +5884,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85638385" name="name42746a486fcd9f3d9" descr="eu_funding_250.png"/>
+            <wp:docPr id="21969983" name="name32466a63062149e10" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29416a486fcd9f3d8" cstate="print"/>
+                    <a:blip r:embed="rId73466a63062149e0e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6038,137 +6038,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71410014">
+  <w:abstractNum w:abstractNumId="76242274">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29203721">
+    <w:lvl w:ilvl="0" w:tplc="90034558">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29203721" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90034558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29203721" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90034558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29203721" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90034558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29203721" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90034558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29203721" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90034558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29203721" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90034558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29203721" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90034558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29203721" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90034558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71410013">
+  <w:abstractNum w:abstractNumId="76242273">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99821699">
+    <w:lvl w:ilvl="0" w:tplc="46312472">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6920,55 +6920,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71410013">
-    <w:abstractNumId w:val="71410013"/>
+  <w:num w:numId="76242273">
+    <w:abstractNumId w:val="76242273"/>
   </w:num>
-  <w:num w:numId="71410014">
-    <w:abstractNumId w:val="71410014"/>
+  <w:num w:numId="76242274">
+    <w:abstractNumId w:val="76242274"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18518,51 +18518,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId428373120" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId888575252" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21646a486fcd9b53f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId97626a486fcd9b5eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId90466a486fcd9bf67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId81086a486fcd9c6ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId81066a486fcd9ddcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId92176a486fcd9de60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId52066a486fcd9def3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId76836a486fcd9df62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId12166a486fcd9dff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId85836a486fcd9e063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId96216a486fcd9e130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId74296a486fcd9e1b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId55576a486fcd9e22a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId74306a486fcd9e2ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId61876a486fcd9e361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId13296a486fcd9e3fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId97496a486fcd9e471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId56406a486fcd9e50d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId55016a486fcd9e5a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId40986a486fcd9e61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId67746a486fcd9e6ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId39436a486fcd9e71f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId74766a486fcd9e854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId82866a486fcd9e8c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId16746a486fcd9e938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId27476a486fcd9eaa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId18016a486fcd9eb32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId52256a486fcd9ebe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId76556a486fcd9ec57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId79926a486fcd9eca9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId97266a486fcd9ed3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId92106a486fcd9eda9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId20926a486fcd9ee1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId65246a486fcd9ee8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId10736a486fcd9ef25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId64986a486fcd9efe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83606a486fcd9bdf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83606a486fcd9bdf0.jpg"/><Relationship Id="rId69436a486fcd9d0f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69436a486fcd9d0f7.jpg"/><Relationship Id="rId29416a486fcd9f3d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29416a486fcd9f3d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId799692155" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId622181643" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34046a6306214657f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId91666a630621465ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId38306a63062146db0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId16576a6306214737d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId78086a63062148ae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId77436a63062148b7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId68776a63062148c0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId97976a63062148c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId68456a63062148d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId40266a63062148d85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId37186a63062148e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId20116a63062148ed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId60336a63062148f4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId94536a63062148fe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId96086a63062149071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId61286a63062149107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId73976a6306214917a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId59856a6306214920d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId68076a6306214927f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId30126a630621492ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId98756a6306214938e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId67756a63062149414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId91066a6306214954b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId59356a630621495c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId22096a6306214963b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId79026a630621497aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId38476a6306214983c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId76826a630621498ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId42696a63062149960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId59286a630621499b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId14516a63062149a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId14986a63062149ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId99176a63062149b28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId41556a63062149b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId17076a63062149c0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId43276a63062149cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61526a63062146c82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61526a63062146c82.jpg"/><Relationship Id="rId22806a63062147e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22806a63062147e37.jpg"/><Relationship Id="rId73466a63062149e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73466a63062149e0e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>