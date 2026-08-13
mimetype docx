--- v12 (2026-07-24)
+++ v13 (2026-08-13)
@@ -281,51 +281,51 @@
               <w:t xml:space="preserve">Peach rosette mosaic virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rosette mosaic of peach</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34046a6306214657f" w:history="1">
+            <w:hyperlink r:id="rId86446a7d77b564b17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -341,51 +341,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91666a630621465ea" w:history="1">
+            <w:hyperlink r:id="rId33966a7d77b564b81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -399,86 +399,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRMV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78588513" name="name84646a63062146c84" descr="1362.jpg"/>
+                  <wp:docPr id="63472357" name="name49116a7d77b5654a5" descr="1362.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1362.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61526a63062146c82" cstate="print"/>
+                          <a:blip r:embed="rId11706a7d77b5654a3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38306a63062146db0" w:history="1">
+            <w:hyperlink r:id="rId20396a7d77b5655a5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1249,110 +1249,110 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PRMV is one of the North American nepoviruses affecting fruit trees. In the USA, it is mainly reported from Michigan, where symptoms were observed as early as 1917 and reported a few years later (Cation, 1933). There are indications of its presence in the Northeast region (New Jersey, New York and Pennsylvania), without specifying which State(s) is(are) involved (Martin &amp; Tzanetakis, 2018) and in West Virginia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16576a6306214737d" w:history="1">
+      <w:hyperlink r:id="rId88376a7d77b565b57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.prevalentviruses.org/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). It has also been recorded in Ontario (Canada) (Stobbs &amp; VanSchagen, 1996; Eveleigh &amp; Allen, 1982). It has only been recorded in a few countries outside of North America (e.g. on almond in Türkiye and peach in Egypt). A record in highbush blueberry in Poland (Paduch-Cichal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011) based only on an ELISA detection is considered invalid. No basis has been found for reports of the possible presence of the virus in India or Italy, as mentioned by Németh (1986).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10689451" name="name98016a63062147e39" descr="PRMV00_distribution_map.jpg"/>
+            <wp:docPr id="17001908" name="name75696a7d77b566554" descr="PRMV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRMV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22806a63062147e37" cstate="print"/>
+                    <a:blip r:embed="rId62936a7d77b566552" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2989,51 +2989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78086a63062148ae5" w:history="1">
+      <w:hyperlink r:id="rId16476a7d77b567192" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668609501841</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3079,51 +3079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-5. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77436a63062148b7c" w:history="1">
+      <w:hyperlink r:id="rId65196a7d77b567226" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668809501755</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3169,51 +3169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 16-18. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68776a63062148c0f" w:history="1">
+      <w:hyperlink r:id="rId28366a7d77b5672b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060668209501331</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3239,51 +3239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 547-550. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97976a63062148c81" w:history="1">
+      <w:hyperlink r:id="rId42736a7d77b567327" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00682.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3329,51 +3329,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 349-354. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68456a63062148d13" w:history="1">
+      <w:hyperlink r:id="rId43226a7d77b5673b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3399,51 +3399,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40266a63062148d85" w:history="1">
+      <w:hyperlink r:id="rId33676a7d77b56742e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev.py.33.090195.001255</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3527,51 +3527,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 624. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37186a63062148e56" w:history="1">
+      <w:hyperlink r:id="rId59076a7d77b5674fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3597,51 +3597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1228-1239. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20116a63062148ed9" w:history="1">
+      <w:hyperlink r:id="rId99706a7d77b56756d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b76-133</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3667,51 +3667,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60336a63062148f4f" w:history="1">
+      <w:hyperlink r:id="rId60366a7d77b5675dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3757,51 +3757,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94536a63062148fe0" w:history="1">
+      <w:hyperlink r:id="rId42786a7d77b56766c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5112</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3847,51 +3847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5298. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96086a63062149071" w:history="1">
+      <w:hyperlink r:id="rId56306a7d77b5676fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5298</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3937,51 +3937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05669. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61286a63062149107" w:history="1">
+      <w:hyperlink r:id="rId65246a7d77b56778b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5669</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4007,51 +4007,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05735. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73976a6306214917a" w:history="1">
+      <w:hyperlink r:id="rId74196a7d77b56780c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4097,51 +4097,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 195-204. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59856a6306214920d" w:history="1">
+      <w:hyperlink r:id="rId20796a7d77b56789d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1997.tb00636.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4167,51 +4167,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-478. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68076a6306214927f" w:history="1">
+      <w:hyperlink r:id="rId47176a7d77b56790d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2001.tb01028.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4237,51 +4237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-429. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30126a630621492ef" w:history="1">
+      <w:hyperlink r:id="rId28986a7d77b56797d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2008.01258.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4327,51 +4327,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330-349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98756a6306214938e" w:history="1">
+      <w:hyperlink r:id="rId50826a7d77b567a0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12502</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4397,51 +4397,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-386. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67756a63062149414" w:history="1">
+      <w:hyperlink r:id="rId62506a7d77b567a7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12771</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4583,51 +4583,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 112-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91066a6306214954b" w:history="1">
+      <w:hyperlink r:id="rId81696a7d77b567bb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/z82-014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4653,51 +4653,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 65-68. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59356a630621495c3" w:history="1">
+      <w:hyperlink r:id="rId76896a7d77b567c25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4723,51 +4723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">254</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22096a6306214963b" w:history="1">
+      <w:hyperlink r:id="rId47396a7d77b567c98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2018.01.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4949,51 +4949,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 108-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79026a630621497aa" w:history="1">
+      <w:hyperlink r:id="rId60036a7d77b567dff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s12088-015-0548-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5037,51 +5037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 342. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38476a6306214983c" w:history="1">
+      <w:hyperlink r:id="rId62656a7d77b567e8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10070342</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5145,51 +5145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201-215. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76826a630621498ec" w:history="1">
+      <w:hyperlink r:id="rId15586a7d77b567f3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5215,101 +5215,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 757-758. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42696a63062149960" w:history="1">
+      <w:hyperlink r:id="rId14566a7d77b567fae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ramsdell DC &amp; Gillett JM (1998) Peach rosette mosaic virus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CMI/AAB Descriptions of Plant Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 364. Association of Applied Biologists, Wellesbourne, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59286a630621499b3" w:history="1">
+      <w:hyperlink r:id="rId63536a7d77b568000" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=364</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5355,51 +5355,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 625-627. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14516a63062149a45" w:history="1">
+      <w:hyperlink r:id="rId92136a7d77b56808d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-67-625</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 154-157. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14986a63062149ab5" w:history="1">
+      <w:hyperlink r:id="rId16606a7d77b5680fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5495,51 +5495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1174-1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99176a63062149b28" w:history="1">
+      <w:hyperlink r:id="rId93956a7d77b56816d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5565,51 +5565,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 447-450. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41556a63062149b9b" w:history="1">
+      <w:hyperlink r:id="rId52066a7d77b5681de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5635,51 +5635,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17076a63062149c0c" w:history="1">
+      <w:hyperlink r:id="rId17416a7d77b56824c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5745,51 +5745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepovirus persicae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43276a63062149cc5" w:history="1">
+      <w:hyperlink r:id="rId13766a7d77b568303" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5884,63 +5884,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21969983" name="name32466a63062149e10" descr="eu_funding_250.png"/>
+            <wp:docPr id="84697252" name="name20576a7d77b56841d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73466a63062149e0e" cstate="print"/>
+                    <a:blip r:embed="rId17846a7d77b56841c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6038,137 +6038,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76242274">
+  <w:abstractNum w:abstractNumId="82258335">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90034558">
+    <w:lvl w:ilvl="0" w:tplc="69512156">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90034558" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69512156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90034558" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69512156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90034558" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69512156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90034558" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69512156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90034558" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69512156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90034558" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69512156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90034558" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69512156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90034558" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69512156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76242273">
+  <w:abstractNum w:abstractNumId="82258334">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46312472">
+    <w:lvl w:ilvl="0" w:tplc="49383733">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6920,55 +6920,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76242273">
-    <w:abstractNumId w:val="76242273"/>
+  <w:num w:numId="82258334">
+    <w:abstractNumId w:val="82258334"/>
   </w:num>
-  <w:num w:numId="76242274">
-    <w:abstractNumId w:val="76242274"/>
+  <w:num w:numId="82258335">
+    <w:abstractNumId w:val="82258335"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18518,51 +18518,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId799692155" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId622181643" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34046a6306214657f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId91666a630621465ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId38306a63062146db0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId16576a6306214737d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId78086a63062148ae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId77436a63062148b7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId68776a63062148c0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId97976a63062148c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId68456a63062148d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId40266a63062148d85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId37186a63062148e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId20116a63062148ed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId60336a63062148f4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId94536a63062148fe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId96086a63062149071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId61286a63062149107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId73976a6306214917a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId59856a6306214920d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId68076a6306214927f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId30126a630621492ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId98756a6306214938e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId67756a63062149414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId91066a6306214954b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId59356a630621495c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId22096a6306214963b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId79026a630621497aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId38476a6306214983c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId76826a630621498ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId42696a63062149960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId59286a630621499b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId14516a63062149a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId14986a63062149ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId99176a63062149b28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId41556a63062149b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId17076a63062149c0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId43276a63062149cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61526a63062146c82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61526a63062146c82.jpg"/><Relationship Id="rId22806a63062147e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22806a63062147e37.jpg"/><Relationship Id="rId73466a63062149e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73466a63062149e0e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId369618230" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595274266" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86446a7d77b564b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/" TargetMode="External"/><Relationship Id="rId33966a7d77b564b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/categorization" TargetMode="External"/><Relationship Id="rId20396a7d77b5655a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRMV00/photos" TargetMode="External"/><Relationship Id="rId88376a7d77b565b57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prevalentviruses.org/index.html" TargetMode="External"/><Relationship Id="rId16476a7d77b567192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668609501841" TargetMode="External"/><Relationship Id="rId65196a7d77b567226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668809501755" TargetMode="External"/><Relationship Id="rId28366a7d77b5672b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060668209501331" TargetMode="External"/><Relationship Id="rId42736a7d77b567327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00682.x" TargetMode="External"/><Relationship Id="rId43226a7d77b5673b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC2619389/" TargetMode="External"/><Relationship Id="rId33676a7d77b56742e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.py.33.090195.001255" TargetMode="External"/><Relationship Id="rId59076a7d77b5674fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1985Articles/phyto75n05_623.pdf" TargetMode="External"/><Relationship Id="rId99706a7d77b56756d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b76-133" TargetMode="External"/><Relationship Id="rId60366a7d77b5675dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3375" TargetMode="External"/><Relationship Id="rId42786a7d77b56766c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5112" TargetMode="External"/><Relationship Id="rId56306a7d77b5676fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5298" TargetMode="External"/><Relationship Id="rId65246a7d77b56778b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5669" TargetMode="External"/><Relationship Id="rId74196a7d77b56780c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5735" TargetMode="External"/><Relationship Id="rId20796a7d77b56789d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1997.tb00636.x" TargetMode="External"/><Relationship Id="rId47176a7d77b56790d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2001.tb01028.x" TargetMode="External"/><Relationship Id="rId28986a7d77b56797d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2008.01258.x" TargetMode="External"/><Relationship Id="rId50826a7d77b567a0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12502" TargetMode="External"/><Relationship Id="rId62506a7d77b567a7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12771" TargetMode="External"/><Relationship Id="rId81696a7d77b567bb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/z82-014" TargetMode="External"/><Relationship Id="rId76896a7d77b567c25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.russjnematology.com/Articles/rjn11/Virus-vector_Longidoridae_Americas.pdf" TargetMode="External"/><Relationship Id="rId47396a7d77b567c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2018.01.004" TargetMode="External"/><Relationship Id="rId60036a7d77b567dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s12088-015-0548-2" TargetMode="External"/><Relationship Id="rId62656a7d77b567e8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10070342" TargetMode="External"/><Relationship Id="rId15586a7d77b567f3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/268434144_Detection_and_identification_of_viruses_of_highbush_blueberry_and_cranberry_using_serological_ELISA_test_and_PCR_technique" TargetMode="External"/><Relationship Id="rId14566a7d77b567fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1981Articles/PlantDisease65n09_757.PDF" TargetMode="External"/><Relationship Id="rId63536a7d77b568000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=364" TargetMode="External"/><Relationship Id="rId92136a7d77b56808d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-67-625" TargetMode="External"/><Relationship Id="rId16606a7d77b5680fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/PlantDisease/BackIssues/Documents/1995Articles/PlantDisease79n02_154.PDF" TargetMode="External"/><Relationship Id="rId93956a7d77b56816d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1974Articles/Phyto64n09_1174.PDF" TargetMode="External"/><Relationship Id="rId52066a7d77b5681de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/phytopathology/backissues/Documents/1978Articles/Phyto68n03_447.PDF" TargetMode="External"/><Relationship Id="rId17416a7d77b56824c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/publications/plantdisease/backissues/Documents/1996Abstracts/PD_80_0105C.htm" TargetMode="External"/><Relationship Id="rId13766a7d77b568303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11706a7d77b5654a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11706a7d77b5654a3.jpg"/><Relationship Id="rId62936a7d77b566552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62936a7d77b566552.jpg"/><Relationship Id="rId17846a7d77b56841c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17846a7d77b56841c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>