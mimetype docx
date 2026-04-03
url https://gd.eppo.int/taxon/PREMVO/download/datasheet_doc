--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Entiminae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean potato weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607369b509615eafb" w:history="1">
+            <w:hyperlink r:id="rId509569cfbc82086dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778069b509615eb41" w:history="1">
+            <w:hyperlink r:id="rId743469cfbc820871f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -718,63 +718,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species in Northern Peru, and in Ecuador, Colombia and Venezuela, where it is the only species of the genus (Angeles, 1966, 1971; Alcazar &amp; Cisneros, 1999; Kuehne, 2007; Yábar Landa, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3504937" name="name758669b509615fd8c" descr="PREMVO_distribution_map.jpg"/>
+            <wp:docPr id="25941247" name="name117369cfbc82095c0" descr="PREMVO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PREMVO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId507369b509615fd89" cstate="print"/>
+                    <a:blip r:embed="rId652969cfbc82095bd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2240,51 +2240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen‐Schmutz K, Di Serio F, Gonthier P, Jacques M‐A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H‐H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Czwienczek E, Streissl F &amp; MacLeod A (2020) Scientific Opinion on the pest categorisation of the Andean Potato Weevil (APW) complex (Coleoptera: Curculionidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2020;18(7):6176, 38 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId531869b50961609c3" w:history="1">
+      <w:hyperlink r:id="rId942669cfbc820a1c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2328,51 +2328,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 651-795.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (GD). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId447569b5096160a5b" w:history="1">
+      <w:hyperlink r:id="rId797669cfbc820a259" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2445,51 +2445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gallegos GP, Avalos PG &amp; Castillo C (1997) [White worm (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes vorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Ecuador: behaviour and Control]. INIAP, Quito, Ecuador (in Spanish). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId993169b5096160b30" w:history="1">
+      <w:hyperlink r:id="rId989569cfbc820a315" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2573,51 +2573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ecology and interactions with the entomopathogenic fungus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beauveria bassiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD thesis. Fakultät für Agrarwissenschaften der Georg‐August‐Universität Göttingen. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId443269b5096160c03" w:history="1">
+      <w:hyperlink r:id="rId576569cfbc820a3e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3058,51 +3058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes vorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId701169b5096160f23" w:history="1">
+      <w:hyperlink r:id="rId726269cfbc820a704" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3273,81 +3273,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Andean species). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId696369b5096161092" w:history="1">
+      <w:hyperlink r:id="rId705669cfbc820a875" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01982.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14283007" name="name309069b509616111d" descr="eu_funding_250.png"/>
+            <wp:docPr id="99572022" name="name357969cfbc820a8d4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId842469b509616111c" cstate="print"/>
+                    <a:blip r:embed="rId522469cfbc820a8d3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3445,137 +3445,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36448274">
+  <w:abstractNum w:abstractNumId="79912187">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32544106">
+    <w:lvl w:ilvl="0" w:tplc="43518738">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32544106" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43518738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32544106" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43518738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32544106" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43518738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32544106" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43518738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32544106" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43518738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32544106" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43518738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32544106" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43518738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32544106" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43518738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36448273">
+  <w:abstractNum w:abstractNumId="79912186">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95847062">
+    <w:lvl w:ilvl="0" w:tplc="73336007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4327,55 +4327,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36448273">
-    <w:abstractNumId w:val="36448273"/>
+  <w:num w:numId="79912186">
+    <w:abstractNumId w:val="79912186"/>
   </w:num>
-  <w:num w:numId="36448274">
-    <w:abstractNumId w:val="36448274"/>
+  <w:num w:numId="79912187">
+    <w:abstractNumId w:val="79912187"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15925,51 +15925,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId278091952" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId706446187" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId607369b509615eafb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/" TargetMode="External"/><Relationship Id="rId778069b509615eb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/categorization" TargetMode="External"/><Relationship Id="rId531869b50961609c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId447569b5096160a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId993169b5096160b30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId443269b5096160c03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId701169b5096160f23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId696369b5096161092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId507369b509615fd89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId507369b509615fd89.jpg"/><Relationship Id="rId842469b509616111c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId842469b509616111c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId472680353" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId585360931" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId509569cfbc82086dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/" TargetMode="External"/><Relationship Id="rId743469cfbc820871f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/categorization" TargetMode="External"/><Relationship Id="rId942669cfbc820a1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId797669cfbc820a259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId989569cfbc820a315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId576569cfbc820a3e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId726269cfbc820a704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId705669cfbc820a875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId652969cfbc82095bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId652969cfbc82095bd.jpg"/><Relationship Id="rId522469cfbc820a8d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId522469cfbc820a8d3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>