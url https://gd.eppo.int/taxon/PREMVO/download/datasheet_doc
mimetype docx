--- v8 (2026-04-03)
+++ v9 (2026-04-26)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Entiminae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean potato weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509569cfbc82086dd" w:history="1">
+            <w:hyperlink r:id="rId375469edb5320e897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743469cfbc820871f" w:history="1">
+            <w:hyperlink r:id="rId163569edb5320e8dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -718,63 +718,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species in Northern Peru, and in Ecuador, Colombia and Venezuela, where it is the only species of the genus (Angeles, 1966, 1971; Alcazar &amp; Cisneros, 1999; Kuehne, 2007; Yábar Landa, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25941247" name="name117369cfbc82095c0" descr="PREMVO_distribution_map.jpg"/>
+            <wp:docPr id="71594885" name="name835469edb5320f84d" descr="PREMVO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PREMVO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId652969cfbc82095bd" cstate="print"/>
+                    <a:blip r:embed="rId199069edb5320f84a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2240,51 +2240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen‐Schmutz K, Di Serio F, Gonthier P, Jacques M‐A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H‐H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Czwienczek E, Streissl F &amp; MacLeod A (2020) Scientific Opinion on the pest categorisation of the Andean Potato Weevil (APW) complex (Coleoptera: Curculionidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2020;18(7):6176, 38 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId942669cfbc820a1c5" w:history="1">
+      <w:hyperlink r:id="rId517469edb53210448" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2328,51 +2328,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 651-795.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (GD). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId797669cfbc820a259" w:history="1">
+      <w:hyperlink r:id="rId758269edb532104f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2445,51 +2445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gallegos GP, Avalos PG &amp; Castillo C (1997) [White worm (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes vorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Ecuador: behaviour and Control]. INIAP, Quito, Ecuador (in Spanish). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId989569cfbc820a315" w:history="1">
+      <w:hyperlink r:id="rId616369edb532105b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2573,51 +2573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ecology and interactions with the entomopathogenic fungus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beauveria bassiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD thesis. Fakultät für Agrarwissenschaften der Georg‐August‐Universität Göttingen. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId576569cfbc820a3e4" w:history="1">
+      <w:hyperlink r:id="rId587569edb53210685" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3058,51 +3058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes vorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId726269cfbc820a704" w:history="1">
+      <w:hyperlink r:id="rId516969edb532109bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3273,81 +3273,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Andean species). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId705669cfbc820a875" w:history="1">
+      <w:hyperlink r:id="rId872569edb53210b3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01982.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99572022" name="name357969cfbc820a8d4" descr="eu_funding_250.png"/>
+            <wp:docPr id="56504987" name="name412869edb53210bd7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId522469cfbc820a8d3" cstate="print"/>
+                    <a:blip r:embed="rId463369edb53210bd6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3445,137 +3445,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79912187">
+  <w:abstractNum w:abstractNumId="14563760">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43518738">
+    <w:lvl w:ilvl="0" w:tplc="70871130">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43518738" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70871130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43518738" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70871130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43518738" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70871130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43518738" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70871130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43518738" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70871130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43518738" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70871130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43518738" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70871130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43518738" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70871130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79912186">
+  <w:abstractNum w:abstractNumId="14563759">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73336007">
+    <w:lvl w:ilvl="0" w:tplc="17917208">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4327,55 +4327,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79912186">
-    <w:abstractNumId w:val="79912186"/>
+  <w:num w:numId="14563759">
+    <w:abstractNumId w:val="14563759"/>
   </w:num>
-  <w:num w:numId="79912187">
-    <w:abstractNumId w:val="79912187"/>
+  <w:num w:numId="14563760">
+    <w:abstractNumId w:val="14563760"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15925,51 +15925,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId472680353" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId585360931" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId509569cfbc82086dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/" TargetMode="External"/><Relationship Id="rId743469cfbc820871f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/categorization" TargetMode="External"/><Relationship Id="rId942669cfbc820a1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId797669cfbc820a259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId989569cfbc820a315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId576569cfbc820a3e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId726269cfbc820a704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId705669cfbc820a875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId652969cfbc82095bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId652969cfbc82095bd.jpg"/><Relationship Id="rId522469cfbc820a8d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId522469cfbc820a8d3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId701000023" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId998263883" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId375469edb5320e897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/" TargetMode="External"/><Relationship Id="rId163569edb5320e8dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/categorization" TargetMode="External"/><Relationship Id="rId517469edb53210448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId758269edb532104f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId616369edb532105b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId587569edb53210685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId516969edb532109bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId872569edb53210b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId199069edb5320f84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId199069edb5320f84a.jpg"/><Relationship Id="rId463369edb53210bd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId463369edb53210bd6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>