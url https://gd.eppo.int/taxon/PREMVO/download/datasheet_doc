--- v9 (2026-04-26)
+++ v10 (2026-05-16)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Entiminae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean potato weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375469edb5320e897" w:history="1">
+            <w:hyperlink r:id="rId39596a08c399b823e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163569edb5320e8dd" w:history="1">
+            <w:hyperlink r:id="rId50016a08c399b83ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -718,63 +718,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species in Northern Peru, and in Ecuador, Colombia and Venezuela, where it is the only species of the genus (Angeles, 1966, 1971; Alcazar &amp; Cisneros, 1999; Kuehne, 2007; Yábar Landa, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71594885" name="name835469edb5320f84d" descr="PREMVO_distribution_map.jpg"/>
+            <wp:docPr id="86496348" name="name22276a08c399b99fa" descr="PREMVO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PREMVO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId199069edb5320f84a" cstate="print"/>
+                    <a:blip r:embed="rId98906a08c399b99f7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2240,51 +2240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen‐Schmutz K, Di Serio F, Gonthier P, Jacques M‐A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H‐H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Czwienczek E, Streissl F &amp; MacLeod A (2020) Scientific Opinion on the pest categorisation of the Andean Potato Weevil (APW) complex (Coleoptera: Curculionidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2020;18(7):6176, 38 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517469edb53210448" w:history="1">
+      <w:hyperlink r:id="rId44726a08c399ba9a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2328,51 +2328,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 651-795.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (GD). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId758269edb532104f0" w:history="1">
+      <w:hyperlink r:id="rId92056a08c399baa60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2445,51 +2445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gallegos GP, Avalos PG &amp; Castillo C (1997) [White worm (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes vorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Ecuador: behaviour and Control]. INIAP, Quito, Ecuador (in Spanish). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId616369edb532105b2" w:history="1">
+      <w:hyperlink r:id="rId97596a08c399bab35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2573,51 +2573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ecology and interactions with the entomopathogenic fungus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beauveria bassiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD thesis. Fakultät für Agrarwissenschaften der Georg‐August‐Universität Göttingen. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587569edb53210685" w:history="1">
+      <w:hyperlink r:id="rId56946a08c399bacdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3058,51 +3058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes vorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId516969edb532109bf" w:history="1">
+      <w:hyperlink r:id="rId89246a08c399bc585" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3273,81 +3273,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Andean species). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId872569edb53210b3e" w:history="1">
+      <w:hyperlink r:id="rId60836a08c399bc86b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01982.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56504987" name="name412869edb53210bd7" descr="eu_funding_250.png"/>
+            <wp:docPr id="84622697" name="name17686a08c399bcc30" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId463369edb53210bd6" cstate="print"/>
+                    <a:blip r:embed="rId60646a08c399bcc2d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3445,137 +3445,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14563760">
+  <w:abstractNum w:abstractNumId="23687301">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70871130">
+    <w:lvl w:ilvl="0" w:tplc="10662326">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70871130" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10662326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70871130" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10662326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70871130" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10662326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70871130" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10662326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70871130" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10662326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70871130" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10662326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70871130" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10662326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70871130" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10662326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14563759">
+  <w:abstractNum w:abstractNumId="23687300">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17917208">
+    <w:lvl w:ilvl="0" w:tplc="97273650">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4327,55 +4327,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14563759">
-    <w:abstractNumId w:val="14563759"/>
+  <w:num w:numId="23687300">
+    <w:abstractNumId w:val="23687300"/>
   </w:num>
-  <w:num w:numId="14563760">
-    <w:abstractNumId w:val="14563760"/>
+  <w:num w:numId="23687301">
+    <w:abstractNumId w:val="23687301"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15925,51 +15925,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId701000023" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId998263883" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId375469edb5320e897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/" TargetMode="External"/><Relationship Id="rId163569edb5320e8dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/categorization" TargetMode="External"/><Relationship Id="rId517469edb53210448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId758269edb532104f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId616369edb532105b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId587569edb53210685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId516969edb532109bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId872569edb53210b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId199069edb5320f84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId199069edb5320f84a.jpg"/><Relationship Id="rId463369edb53210bd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId463369edb53210bd6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId227314729" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId851800694" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39596a08c399b823e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/" TargetMode="External"/><Relationship Id="rId50016a08c399b83ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/categorization" TargetMode="External"/><Relationship Id="rId44726a08c399ba9a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId92056a08c399baa60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97596a08c399bab35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId56946a08c399bacdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId89246a08c399bc585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60836a08c399bc86b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId98906a08c399b99f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98906a08c399b99f7.jpg"/><Relationship Id="rId60646a08c399bcc2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60646a08c399bcc2d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>