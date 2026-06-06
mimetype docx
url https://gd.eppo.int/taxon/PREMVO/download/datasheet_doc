--- v10 (2026-05-16)
+++ v11 (2026-06-06)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Entiminae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean potato weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39596a08c399b823e" w:history="1">
+            <w:hyperlink r:id="rId26086a239ba9f0ec6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50016a08c399b83ad" w:history="1">
+            <w:hyperlink r:id="rId67216a239ba9f0f0a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -718,63 +718,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species in Northern Peru, and in Ecuador, Colombia and Venezuela, where it is the only species of the genus (Angeles, 1966, 1971; Alcazar &amp; Cisneros, 1999; Kuehne, 2007; Yábar Landa, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86496348" name="name22276a08c399b99fa" descr="PREMVO_distribution_map.jpg"/>
+            <wp:docPr id="26958377" name="name99076a239ba9f23f8" descr="PREMVO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PREMVO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98906a08c399b99f7" cstate="print"/>
+                    <a:blip r:embed="rId96566a239ba9f23f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2240,51 +2240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen‐Schmutz K, Di Serio F, Gonthier P, Jacques M‐A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H‐H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Czwienczek E, Streissl F &amp; MacLeod A (2020) Scientific Opinion on the pest categorisation of the Andean Potato Weevil (APW) complex (Coleoptera: Curculionidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2020;18(7):6176, 38 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44726a08c399ba9a6" w:history="1">
+      <w:hyperlink r:id="rId51186a239ba9f30e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2328,51 +2328,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 651-795.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (GD). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92056a08c399baa60" w:history="1">
+      <w:hyperlink r:id="rId95536a239ba9f3182" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2445,51 +2445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gallegos GP, Avalos PG &amp; Castillo C (1997) [White worm (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes vorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Ecuador: behaviour and Control]. INIAP, Quito, Ecuador (in Spanish). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97596a08c399bab35" w:history="1">
+      <w:hyperlink r:id="rId74176a239ba9f323f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2573,51 +2573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ecology and interactions with the entomopathogenic fungus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beauveria bassiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD thesis. Fakultät für Agrarwissenschaften der Georg‐August‐Universität Göttingen. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56946a08c399bacdc" w:history="1">
+      <w:hyperlink r:id="rId62126a239ba9f3322" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3058,51 +3058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes vorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89246a08c399bc585" w:history="1">
+      <w:hyperlink r:id="rId14446a239ba9f3646" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3273,81 +3273,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Andean species). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60836a08c399bc86b" w:history="1">
+      <w:hyperlink r:id="rId18566a239ba9f37b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01982.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84622697" name="name17686a08c399bcc30" descr="eu_funding_250.png"/>
+            <wp:docPr id="56535148" name="name87546a239ba9f3819" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60646a08c399bcc2d" cstate="print"/>
+                    <a:blip r:embed="rId15296a239ba9f3818" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3445,137 +3445,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23687301">
+  <w:abstractNum w:abstractNumId="66161713">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10662326">
+    <w:lvl w:ilvl="0" w:tplc="14601140">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10662326" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14601140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10662326" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14601140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10662326" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14601140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10662326" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14601140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10662326" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14601140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10662326" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14601140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10662326" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14601140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10662326" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14601140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23687300">
+  <w:abstractNum w:abstractNumId="66161712">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97273650">
+    <w:lvl w:ilvl="0" w:tplc="97686616">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4327,55 +4327,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23687300">
-    <w:abstractNumId w:val="23687300"/>
+  <w:num w:numId="66161712">
+    <w:abstractNumId w:val="66161712"/>
   </w:num>
-  <w:num w:numId="23687301">
-    <w:abstractNumId w:val="23687301"/>
+  <w:num w:numId="66161713">
+    <w:abstractNumId w:val="66161713"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15925,51 +15925,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId227314729" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId851800694" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39596a08c399b823e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/" TargetMode="External"/><Relationship Id="rId50016a08c399b83ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/categorization" TargetMode="External"/><Relationship Id="rId44726a08c399ba9a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId92056a08c399baa60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97596a08c399bab35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId56946a08c399bacdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId89246a08c399bc585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60836a08c399bc86b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId98906a08c399b99f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98906a08c399b99f7.jpg"/><Relationship Id="rId60646a08c399bcc2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60646a08c399bcc2d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId741448679" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId851352739" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26086a239ba9f0ec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/" TargetMode="External"/><Relationship Id="rId67216a239ba9f0f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/categorization" TargetMode="External"/><Relationship Id="rId51186a239ba9f30e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId95536a239ba9f3182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74176a239ba9f323f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId62126a239ba9f3322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId14446a239ba9f3646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18566a239ba9f37b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId96566a239ba9f23f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96566a239ba9f23f4.jpg"/><Relationship Id="rId15296a239ba9f3818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15296a239ba9f3818.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>