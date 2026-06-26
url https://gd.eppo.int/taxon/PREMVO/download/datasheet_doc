--- v11 (2026-06-06)
+++ v12 (2026-06-26)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Entiminae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean potato weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26086a239ba9f0ec6" w:history="1">
+            <w:hyperlink r:id="rId87836a3e6e085fcce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67216a239ba9f0f0a" w:history="1">
+            <w:hyperlink r:id="rId59786a3e6e085fd1d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -718,63 +718,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species in Northern Peru, and in Ecuador, Colombia and Venezuela, where it is the only species of the genus (Angeles, 1966, 1971; Alcazar &amp; Cisneros, 1999; Kuehne, 2007; Yábar Landa, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26958377" name="name99076a239ba9f23f8" descr="PREMVO_distribution_map.jpg"/>
+            <wp:docPr id="83953720" name="name37256a3e6e0860ac6" descr="PREMVO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PREMVO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96566a239ba9f23f4" cstate="print"/>
+                    <a:blip r:embed="rId18156a3e6e0860ac3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2240,51 +2240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen‐Schmutz K, Di Serio F, Gonthier P, Jacques M‐A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H‐H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Czwienczek E, Streissl F &amp; MacLeod A (2020) Scientific Opinion on the pest categorisation of the Andean Potato Weevil (APW) complex (Coleoptera: Curculionidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2020;18(7):6176, 38 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51186a239ba9f30e8" w:history="1">
+      <w:hyperlink r:id="rId21616a3e6e0861679" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2328,51 +2328,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 651-795.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (GD). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95536a239ba9f3182" w:history="1">
+      <w:hyperlink r:id="rId38176a3e6e086170d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2445,51 +2445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gallegos GP, Avalos PG &amp; Castillo C (1997) [White worm (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes vorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Ecuador: behaviour and Control]. INIAP, Quito, Ecuador (in Spanish). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74176a239ba9f323f" w:history="1">
+      <w:hyperlink r:id="rId49366a3e6e08617d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2573,51 +2573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ecology and interactions with the entomopathogenic fungus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beauveria bassiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD thesis. Fakultät für Agrarwissenschaften der Georg‐August‐Universität Göttingen. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62126a239ba9f3322" w:history="1">
+      <w:hyperlink r:id="rId61046a3e6e08618a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3058,51 +3058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes vorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14446a239ba9f3646" w:history="1">
+      <w:hyperlink r:id="rId76026a3e6e0861c79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3273,81 +3273,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Andean species). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18566a239ba9f37b6" w:history="1">
+      <w:hyperlink r:id="rId11946a3e6e0861e0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01982.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56535148" name="name87546a239ba9f3819" descr="eu_funding_250.png"/>
+            <wp:docPr id="88689076" name="name45506a3e6e08621aa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15296a239ba9f3818" cstate="print"/>
+                    <a:blip r:embed="rId64816a3e6e08621a8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3445,137 +3445,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66161713">
+  <w:abstractNum w:abstractNumId="56419536">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14601140">
+    <w:lvl w:ilvl="0" w:tplc="85519654">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14601140" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85519654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14601140" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85519654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14601140" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85519654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14601140" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85519654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14601140" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85519654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14601140" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85519654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14601140" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85519654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14601140" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85519654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66161712">
+  <w:abstractNum w:abstractNumId="56419535">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97686616">
+    <w:lvl w:ilvl="0" w:tplc="40271739">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4327,55 +4327,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66161712">
-    <w:abstractNumId w:val="66161712"/>
+  <w:num w:numId="56419535">
+    <w:abstractNumId w:val="56419535"/>
   </w:num>
-  <w:num w:numId="66161713">
-    <w:abstractNumId w:val="66161713"/>
+  <w:num w:numId="56419536">
+    <w:abstractNumId w:val="56419536"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15925,51 +15925,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId741448679" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId851352739" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26086a239ba9f0ec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/" TargetMode="External"/><Relationship Id="rId67216a239ba9f0f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/categorization" TargetMode="External"/><Relationship Id="rId51186a239ba9f30e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId95536a239ba9f3182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74176a239ba9f323f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId62126a239ba9f3322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId14446a239ba9f3646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18566a239ba9f37b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId96566a239ba9f23f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96566a239ba9f23f4.jpg"/><Relationship Id="rId15296a239ba9f3818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15296a239ba9f3818.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId243073782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId468832983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87836a3e6e085fcce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/" TargetMode="External"/><Relationship Id="rId59786a3e6e085fd1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/categorization" TargetMode="External"/><Relationship Id="rId21616a3e6e0861679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId38176a3e6e086170d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49366a3e6e08617d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId61046a3e6e08618a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId76026a3e6e0861c79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11946a3e6e0861e0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId18156a3e6e0860ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18156a3e6e0860ac3.jpg"/><Relationship Id="rId64816a3e6e08621a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64816a3e6e08621a8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>