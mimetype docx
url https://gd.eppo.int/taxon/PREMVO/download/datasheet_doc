--- v12 (2026-06-26)
+++ v13 (2026-07-17)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Entiminae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean potato weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87836a3e6e085fcce" w:history="1">
+            <w:hyperlink r:id="rId75066a59b69461fd5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59786a3e6e085fd1d" w:history="1">
+            <w:hyperlink r:id="rId82966a59b6946201a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -718,63 +718,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species in Northern Peru, and in Ecuador, Colombia and Venezuela, where it is the only species of the genus (Angeles, 1966, 1971; Alcazar &amp; Cisneros, 1999; Kuehne, 2007; Yábar Landa, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83953720" name="name37256a3e6e0860ac6" descr="PREMVO_distribution_map.jpg"/>
+            <wp:docPr id="27028392" name="name96176a59b69462f78" descr="PREMVO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PREMVO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18156a3e6e0860ac3" cstate="print"/>
+                    <a:blip r:embed="rId21506a59b69462f75" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2240,51 +2240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen‐Schmutz K, Di Serio F, Gonthier P, Jacques M‐A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H‐H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Czwienczek E, Streissl F &amp; MacLeod A (2020) Scientific Opinion on the pest categorisation of the Andean Potato Weevil (APW) complex (Coleoptera: Curculionidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2020;18(7):6176, 38 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21616a3e6e0861679" w:history="1">
+      <w:hyperlink r:id="rId73406a59b69463f27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2328,51 +2328,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 651-795.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (GD). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38176a3e6e086170d" w:history="1">
+      <w:hyperlink r:id="rId86876a59b69463fbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2445,51 +2445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gallegos GP, Avalos PG &amp; Castillo C (1997) [White worm (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes vorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Ecuador: behaviour and Control]. INIAP, Quito, Ecuador (in Spanish). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49366a3e6e08617d7" w:history="1">
+      <w:hyperlink r:id="rId58996a59b6946407d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2573,51 +2573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ecology and interactions with the entomopathogenic fungus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beauveria bassiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD thesis. Fakultät für Agrarwissenschaften der Georg‐August‐Universität Göttingen. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61046a3e6e08618a6" w:history="1">
+      <w:hyperlink r:id="rId23046a59b69464189" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3058,51 +3058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes vorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76026a3e6e0861c79" w:history="1">
+      <w:hyperlink r:id="rId76706a59b69464776" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3273,81 +3273,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Andean species). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11946a3e6e0861e0f" w:history="1">
+      <w:hyperlink r:id="rId60766a59b6946491c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01982.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88689076" name="name45506a3e6e08621aa" descr="eu_funding_250.png"/>
+            <wp:docPr id="12169364" name="name24546a59b69464fb4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64816a3e6e08621a8" cstate="print"/>
+                    <a:blip r:embed="rId12666a59b69464fb2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3445,137 +3445,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56419536">
+  <w:abstractNum w:abstractNumId="46408507">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85519654">
+    <w:lvl w:ilvl="0" w:tplc="51862954">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85519654" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51862954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85519654" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51862954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85519654" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51862954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85519654" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51862954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85519654" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51862954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85519654" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51862954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85519654" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51862954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85519654" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51862954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56419535">
+  <w:abstractNum w:abstractNumId="46408506">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40271739">
+    <w:lvl w:ilvl="0" w:tplc="35827194">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4327,55 +4327,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56419535">
-    <w:abstractNumId w:val="56419535"/>
+  <w:num w:numId="46408506">
+    <w:abstractNumId w:val="46408506"/>
   </w:num>
-  <w:num w:numId="56419536">
-    <w:abstractNumId w:val="56419536"/>
+  <w:num w:numId="46408507">
+    <w:abstractNumId w:val="46408507"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15925,51 +15925,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId243073782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId468832983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87836a3e6e085fcce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/" TargetMode="External"/><Relationship Id="rId59786a3e6e085fd1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/categorization" TargetMode="External"/><Relationship Id="rId21616a3e6e0861679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId38176a3e6e086170d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49366a3e6e08617d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId61046a3e6e08618a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId76026a3e6e0861c79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11946a3e6e0861e0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId18156a3e6e0860ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18156a3e6e0860ac3.jpg"/><Relationship Id="rId64816a3e6e08621a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64816a3e6e08621a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId221482974" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162034287" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75066a59b69461fd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/" TargetMode="External"/><Relationship Id="rId82966a59b6946201a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/categorization" TargetMode="External"/><Relationship Id="rId73406a59b69463f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId86876a59b69463fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58996a59b6946407d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId23046a59b69464189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId76706a59b69464776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60766a59b6946491c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId21506a59b69462f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21506a59b69462f75.jpg"/><Relationship Id="rId12666a59b69464fb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12666a59b69464fb2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>