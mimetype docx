--- v13 (2026-07-17)
+++ v14 (2026-08-26)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Entiminae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean potato weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75066a59b69461fd5" w:history="1">
+            <w:hyperlink r:id="rId53116a8ed61f5a937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82966a59b6946201a" w:history="1">
+            <w:hyperlink r:id="rId96646a8ed61f5a97c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -718,63 +718,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species in Northern Peru, and in Ecuador, Colombia and Venezuela, where it is the only species of the genus (Angeles, 1966, 1971; Alcazar &amp; Cisneros, 1999; Kuehne, 2007; Yábar Landa, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27028392" name="name96176a59b69462f78" descr="PREMVO_distribution_map.jpg"/>
+            <wp:docPr id="69247693" name="name15806a8ed61f5b908" descr="PREMVO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PREMVO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21506a59b69462f75" cstate="print"/>
+                    <a:blip r:embed="rId96816a8ed61f5b906" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2240,51 +2240,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen‐Schmutz K, Di Serio F, Gonthier P, Jacques M‐A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H‐H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Czwienczek E, Streissl F &amp; MacLeod A (2020) Scientific Opinion on the pest categorisation of the Andean Potato Weevil (APW) complex (Coleoptera: Curculionidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2020;18(7):6176, 38 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73406a59b69463f27" w:history="1">
+      <w:hyperlink r:id="rId53056a8ed61f5c533" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2328,51 +2328,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 651-795.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (GD). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86876a59b69463fbe" w:history="1">
+      <w:hyperlink r:id="rId88866a8ed61f5c5cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2445,51 +2445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gallegos GP, Avalos PG &amp; Castillo C (1997) [White worm (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes vorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Ecuador: behaviour and Control]. INIAP, Quito, Ecuador (in Spanish). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58996a59b6946407d" w:history="1">
+      <w:hyperlink r:id="rId70226a8ed61f5c68b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2573,51 +2573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ecology and interactions with the entomopathogenic fungus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beauveria bassiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD thesis. Fakultät für Agrarwissenschaften der Georg‐August‐Universität Göttingen. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23046a59b69464189" w:history="1">
+      <w:hyperlink r:id="rId96536a8ed61f5c75b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3058,51 +3058,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes vorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76706a59b69464776" w:history="1">
+      <w:hyperlink r:id="rId11556a8ed61f5ca78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3273,81 +3273,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Andean species). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60766a59b6946491c" w:history="1">
+      <w:hyperlink r:id="rId29156a8ed61f5cc12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01982.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12169364" name="name24546a59b69464fb4" descr="eu_funding_250.png"/>
+            <wp:docPr id="41493834" name="name32176a8ed61f5d00c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12666a59b69464fb2" cstate="print"/>
+                    <a:blip r:embed="rId42766a8ed61f5d00b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3445,137 +3445,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46408507">
+  <w:abstractNum w:abstractNumId="51914447">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51862954">
+    <w:lvl w:ilvl="0" w:tplc="65203837">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51862954" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65203837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51862954" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65203837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51862954" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65203837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51862954" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65203837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51862954" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65203837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51862954" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65203837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51862954" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65203837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51862954" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65203837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46408506">
+  <w:abstractNum w:abstractNumId="51914446">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35827194">
+    <w:lvl w:ilvl="0" w:tplc="73050903">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4327,55 +4327,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46408506">
-    <w:abstractNumId w:val="46408506"/>
+  <w:num w:numId="51914446">
+    <w:abstractNumId w:val="51914446"/>
   </w:num>
-  <w:num w:numId="46408507">
-    <w:abstractNumId w:val="46408507"/>
+  <w:num w:numId="51914447">
+    <w:abstractNumId w:val="51914447"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15925,51 +15925,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId221482974" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162034287" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75066a59b69461fd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/" TargetMode="External"/><Relationship Id="rId82966a59b6946201a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/categorization" TargetMode="External"/><Relationship Id="rId73406a59b69463f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId86876a59b69463fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58996a59b6946407d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId23046a59b69464189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId76706a59b69464776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60766a59b6946491c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId21506a59b69462f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21506a59b69462f75.jpg"/><Relationship Id="rId12666a59b69464fb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12666a59b69464fb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId177504889" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId383922697" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53116a8ed61f5a937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/" TargetMode="External"/><Relationship Id="rId96646a8ed61f5a97c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMVO/categorization" TargetMode="External"/><Relationship Id="rId53056a8ed61f5c533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId88866a8ed61f5c5cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70226a8ed61f5c68b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.es/books?id=6LEzAQAAMAAJ&amp;printsec=frontcover&amp;hl=ca&amp;source=gbs_ge_summary_r&amp;cad=0#v=onepage&amp;q&amp;f=false" TargetMode="External"/><Relationship Id="rId96536a8ed61f5c75b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId11556a8ed61f5ca78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29156a8ed61f5cc12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId96816a8ed61f5b906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96816a8ed61f5b906.jpg"/><Relationship Id="rId42766a8ed61f5d00b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42766a8ed61f5d00b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>