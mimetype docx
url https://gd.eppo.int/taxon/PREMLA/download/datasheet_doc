--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Entiminae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean potato weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797469b4e5dba6399" w:history="1">
+            <w:hyperlink r:id="rId141769cf95588281a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262669b4e5dba63df" w:history="1">
+            <w:hyperlink r:id="rId309669cf955882870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PREMLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63547501" name="name284269b4e5dba6a18" descr="12311.jpg"/>
+                  <wp:docPr id="60284365" name="name467869cf955882dba" descr="12311.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12311.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId232969b4e5dba6a16" cstate="print"/>
+                          <a:blip r:embed="rId977169cf955882db9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId181869b4e5dba6b39" w:history="1">
+            <w:hyperlink r:id="rId318169cf955882ec7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -736,63 +736,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is widely distributed in the central highlands of Peru, in Bolivia and in Northern Chile (Aréstigui, 1976; Alcazar &amp; Cisneros, 1999; Yábar Landa, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44477017" name="name700869b4e5dba7c9b" descr="PREMLA_distribution_map.jpg"/>
+            <wp:docPr id="55436058" name="name486969cf955883c9b" descr="PREMLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PREMLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId954369b4e5dba7c98" cstate="print"/>
+                    <a:blip r:embed="rId267469cf955883c98" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2236,51 +2236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen‐Schmutz K, Di Serio F, Gonthier P, Jacques M‐A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H‐H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Czwienczek E, Streissl F &amp; MacLeod A (2020) Scientific Opinion on the pest categorisation of the Andean Potato Weevil (APW) complex (Coleoptera: Curculionidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2020;18(7):6176, 38 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId135569b4e5dba8818" w:history="1">
+      <w:hyperlink r:id="rId489969cf9558847fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2324,51 +2324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 651-795.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (GD). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId267669b4e5dba88ac" w:history="1">
+      <w:hyperlink r:id="rId315869cf955884890" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2499,51 +2499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ecology and interactions with the entomopathogenic fungus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beauveria bassiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD thesis. Fakultät für Agrarwissenschaften der Georg‐August‐Universität Göttingen. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId966069b4e5dba89c8" w:history="1">
+      <w:hyperlink r:id="rId735469cf9558849ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId274569b4e5dba8b47" w:history="1">
+      <w:hyperlink r:id="rId707669cf955884b2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/d10030095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3190,51 +3190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255669b4e5dba8e27" w:history="1">
+      <w:hyperlink r:id="rId943169cf955884e23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3405,81 +3405,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Andean species). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId156469b4e5dba8fa9" w:history="1">
+      <w:hyperlink r:id="rId237869cf955884f90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01982.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84963185" name="name376069b4e5dba92d8" descr="eu_funding_250.png"/>
+            <wp:docPr id="8946925" name="name472269cf955885013" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId586069b4e5dba92d6" cstate="print"/>
+                    <a:blip r:embed="rId886369cf955885012" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3577,137 +3577,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89849855">
+  <w:abstractNum w:abstractNumId="77501524">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81174760">
+    <w:lvl w:ilvl="0" w:tplc="51277583">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81174760" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51277583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81174760" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51277583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81174760" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51277583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81174760" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51277583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81174760" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51277583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81174760" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51277583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81174760" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51277583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81174760" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51277583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89849854">
+  <w:abstractNum w:abstractNumId="77501523">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27830529">
+    <w:lvl w:ilvl="0" w:tplc="56123057">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4459,55 +4459,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89849854">
-    <w:abstractNumId w:val="89849854"/>
+  <w:num w:numId="77501523">
+    <w:abstractNumId w:val="77501523"/>
   </w:num>
-  <w:num w:numId="89849855">
-    <w:abstractNumId w:val="89849855"/>
+  <w:num w:numId="77501524">
+    <w:abstractNumId w:val="77501524"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16057,51 +16057,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId804221239" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId940386022" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId797469b4e5dba6399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId262669b4e5dba63df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId181869b4e5dba6b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId135569b4e5dba8818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId267669b4e5dba88ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId966069b4e5dba89c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId274569b4e5dba8b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId255669b4e5dba8e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId156469b4e5dba8fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId232969b4e5dba6a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId232969b4e5dba6a16.jpg"/><Relationship Id="rId954369b4e5dba7c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId954369b4e5dba7c98.jpg"/><Relationship Id="rId586069b4e5dba92d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId586069b4e5dba92d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId379071754" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId956226031" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId141769cf95588281a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId309669cf955882870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId318169cf955882ec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId489969cf9558847fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId315869cf955884890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId735469cf9558849ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId707669cf955884b2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId943169cf955884e23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId237869cf955884f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId977169cf955882db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId977169cf955882db9.jpg"/><Relationship Id="rId267469cf955883c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId267469cf955883c98.jpg"/><Relationship Id="rId886369cf955885012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId886369cf955885012.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>