--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Entiminae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean potato weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141769cf95588281a" w:history="1">
+            <w:hyperlink r:id="rId354869ea5d388c6f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309669cf955882870" w:history="1">
+            <w:hyperlink r:id="rId711269ea5d388c73a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PREMLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60284365" name="name467869cf955882dba" descr="12311.jpg"/>
+                  <wp:docPr id="68394095" name="name609969ea5d388c7f6" descr="12311.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12311.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId977169cf955882db9" cstate="print"/>
+                          <a:blip r:embed="rId453169ea5d388c7f5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId318169cf955882ec7" w:history="1">
+            <w:hyperlink r:id="rId241269ea5d388c911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -736,63 +736,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is widely distributed in the central highlands of Peru, in Bolivia and in Northern Chile (Aréstigui, 1976; Alcazar &amp; Cisneros, 1999; Yábar Landa, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55436058" name="name486969cf955883c9b" descr="PREMLA_distribution_map.jpg"/>
+            <wp:docPr id="19263818" name="name246969ea5d388d873" descr="PREMLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PREMLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId267469cf955883c98" cstate="print"/>
+                    <a:blip r:embed="rId792969ea5d388d86f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2236,51 +2236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen‐Schmutz K, Di Serio F, Gonthier P, Jacques M‐A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H‐H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Czwienczek E, Streissl F &amp; MacLeod A (2020) Scientific Opinion on the pest categorisation of the Andean Potato Weevil (APW) complex (Coleoptera: Curculionidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2020;18(7):6176, 38 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489969cf9558847fc" w:history="1">
+      <w:hyperlink r:id="rId653169ea5d388e43b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2324,51 +2324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 651-795.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (GD). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId315869cf955884890" w:history="1">
+      <w:hyperlink r:id="rId443769ea5d388e4d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2499,51 +2499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ecology and interactions with the entomopathogenic fungus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beauveria bassiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD thesis. Fakultät für Agrarwissenschaften der Georg‐August‐Universität Göttingen. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId735469cf9558849ab" w:history="1">
+      <w:hyperlink r:id="rId100569ea5d388e5ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId707669cf955884b2a" w:history="1">
+      <w:hyperlink r:id="rId753469ea5d388e76b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/d10030095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3190,51 +3190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943169cf955884e23" w:history="1">
+      <w:hyperlink r:id="rId932969ea5d388ea9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3405,81 +3405,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Andean species). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId237869cf955884f90" w:history="1">
+      <w:hyperlink r:id="rId894669ea5d388ec29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01982.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8946925" name="name472269cf955885013" descr="eu_funding_250.png"/>
+            <wp:docPr id="92974235" name="name917969ea5d388eccb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId886369cf955885012" cstate="print"/>
+                    <a:blip r:embed="rId112769ea5d388ecc9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3577,137 +3577,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77501524">
+  <w:abstractNum w:abstractNumId="95217238">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51277583">
+    <w:lvl w:ilvl="0" w:tplc="65586958">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51277583" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65586958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51277583" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65586958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51277583" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65586958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51277583" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65586958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51277583" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65586958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51277583" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65586958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51277583" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65586958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51277583" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65586958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77501523">
+  <w:abstractNum w:abstractNumId="95217237">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56123057">
+    <w:lvl w:ilvl="0" w:tplc="12593298">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4459,55 +4459,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77501523">
-    <w:abstractNumId w:val="77501523"/>
+  <w:num w:numId="95217237">
+    <w:abstractNumId w:val="95217237"/>
   </w:num>
-  <w:num w:numId="77501524">
-    <w:abstractNumId w:val="77501524"/>
+  <w:num w:numId="95217238">
+    <w:abstractNumId w:val="95217238"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16057,51 +16057,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId379071754" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId956226031" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId141769cf95588281a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId309669cf955882870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId318169cf955882ec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId489969cf9558847fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId315869cf955884890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId735469cf9558849ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId707669cf955884b2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId943169cf955884e23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId237869cf955884f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId977169cf955882db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId977169cf955882db9.jpg"/><Relationship Id="rId267469cf955883c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId267469cf955883c98.jpg"/><Relationship Id="rId886369cf955885012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId886369cf955885012.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId586649641" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId797229106" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId354869ea5d388c6f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId711269ea5d388c73a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId241269ea5d388c911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId653169ea5d388e43b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId443769ea5d388e4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId100569ea5d388e5ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId753469ea5d388e76b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId932969ea5d388ea9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId894669ea5d388ec29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId453169ea5d388c7f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId453169ea5d388c7f5.jpg"/><Relationship Id="rId792969ea5d388d86f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId792969ea5d388d86f.jpg"/><Relationship Id="rId112769ea5d388ecc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId112769ea5d388ecc9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>