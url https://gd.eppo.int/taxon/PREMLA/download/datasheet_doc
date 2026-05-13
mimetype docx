--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Entiminae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean potato weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354869ea5d388c6f6" w:history="1">
+            <w:hyperlink r:id="rId84836a04f04761435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711269ea5d388c73a" w:history="1">
+            <w:hyperlink r:id="rId46986a04f0476147a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PREMLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68394095" name="name609969ea5d388c7f6" descr="12311.jpg"/>
+                  <wp:docPr id="59066808" name="name77366a04f047619b1" descr="12311.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12311.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId453169ea5d388c7f5" cstate="print"/>
+                          <a:blip r:embed="rId21336a04f047619b0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId241269ea5d388c911" w:history="1">
+            <w:hyperlink r:id="rId66666a04f04761ac0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -736,63 +736,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is widely distributed in the central highlands of Peru, in Bolivia and in Northern Chile (Aréstigui, 1976; Alcazar &amp; Cisneros, 1999; Yábar Landa, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19263818" name="name246969ea5d388d873" descr="PREMLA_distribution_map.jpg"/>
+            <wp:docPr id="94690440" name="name97616a04f04762a63" descr="PREMLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PREMLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId792969ea5d388d86f" cstate="print"/>
+                    <a:blip r:embed="rId49386a04f04762a60" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2236,51 +2236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen‐Schmutz K, Di Serio F, Gonthier P, Jacques M‐A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H‐H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Czwienczek E, Streissl F &amp; MacLeod A (2020) Scientific Opinion on the pest categorisation of the Andean Potato Weevil (APW) complex (Coleoptera: Curculionidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2020;18(7):6176, 38 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId653169ea5d388e43b" w:history="1">
+      <w:hyperlink r:id="rId77856a04f047635ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2324,51 +2324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 651-795.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (GD). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId443769ea5d388e4d0" w:history="1">
+      <w:hyperlink r:id="rId78626a04f04763693" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2499,51 +2499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ecology and interactions with the entomopathogenic fungus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beauveria bassiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD thesis. Fakultät für Agrarwissenschaften der Georg‐August‐Universität Göttingen. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100569ea5d388e5ed" w:history="1">
+      <w:hyperlink r:id="rId89646a04f047637b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId753469ea5d388e76b" w:history="1">
+      <w:hyperlink r:id="rId46996a04f0476392e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/d10030095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3190,51 +3190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932969ea5d388ea9f" w:history="1">
+      <w:hyperlink r:id="rId73266a04f04763c2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3405,81 +3405,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Andean species). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId894669ea5d388ec29" w:history="1">
+      <w:hyperlink r:id="rId67166a04f04763d99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01982.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92974235" name="name917969ea5d388eccb" descr="eu_funding_250.png"/>
+            <wp:docPr id="43765472" name="name88306a04f04763e21" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId112769ea5d388ecc9" cstate="print"/>
+                    <a:blip r:embed="rId47846a04f04763e20" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3577,137 +3577,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95217238">
+  <w:abstractNum w:abstractNumId="11730338">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65586958">
+    <w:lvl w:ilvl="0" w:tplc="63357005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65586958" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63357005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65586958" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63357005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65586958" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63357005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65586958" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63357005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65586958" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63357005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65586958" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63357005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65586958" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63357005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65586958" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63357005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95217237">
+  <w:abstractNum w:abstractNumId="11730337">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12593298">
+    <w:lvl w:ilvl="0" w:tplc="82141018">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4459,55 +4459,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95217237">
-    <w:abstractNumId w:val="95217237"/>
+  <w:num w:numId="11730337">
+    <w:abstractNumId w:val="11730337"/>
   </w:num>
-  <w:num w:numId="95217238">
-    <w:abstractNumId w:val="95217238"/>
+  <w:num w:numId="11730338">
+    <w:abstractNumId w:val="11730338"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16057,51 +16057,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId586649641" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId797229106" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId354869ea5d388c6f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId711269ea5d388c73a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId241269ea5d388c911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId653169ea5d388e43b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId443769ea5d388e4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId100569ea5d388e5ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId753469ea5d388e76b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId932969ea5d388ea9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId894669ea5d388ec29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId453169ea5d388c7f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId453169ea5d388c7f5.jpg"/><Relationship Id="rId792969ea5d388d86f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId792969ea5d388d86f.jpg"/><Relationship Id="rId112769ea5d388ecc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId112769ea5d388ecc9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId899385194" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId461829987" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84836a04f04761435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId46986a04f0476147a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId66666a04f04761ac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId77856a04f047635ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId78626a04f04763693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89646a04f047637b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId46996a04f0476392e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId73266a04f04763c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67166a04f04763d99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId21336a04f047619b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21336a04f047619b0.jpg"/><Relationship Id="rId49386a04f04762a60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49386a04f04762a60.jpg"/><Relationship Id="rId47846a04f04763e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47846a04f04763e20.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>