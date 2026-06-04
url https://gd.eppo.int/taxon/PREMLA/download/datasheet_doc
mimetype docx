--- v9 (2026-05-13)
+++ v10 (2026-06-04)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Entiminae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean potato weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84836a04f04761435" w:history="1">
+            <w:hyperlink r:id="rId88186a21496b53b34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46986a04f0476147a" w:history="1">
+            <w:hyperlink r:id="rId94916a21496b53b7b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PREMLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59066808" name="name77366a04f047619b1" descr="12311.jpg"/>
+                  <wp:docPr id="67233773" name="name41656a21496b540d2" descr="12311.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12311.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21336a04f047619b0" cstate="print"/>
+                          <a:blip r:embed="rId91266a21496b540d0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66666a04f04761ac0" w:history="1">
+            <w:hyperlink r:id="rId49826a21496b541f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -736,63 +736,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is widely distributed in the central highlands of Peru, in Bolivia and in Northern Chile (Aréstigui, 1976; Alcazar &amp; Cisneros, 1999; Yábar Landa, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94690440" name="name97616a04f04762a63" descr="PREMLA_distribution_map.jpg"/>
+            <wp:docPr id="24636312" name="name97476a21496b55080" descr="PREMLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PREMLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49386a04f04762a60" cstate="print"/>
+                    <a:blip r:embed="rId45196a21496b5507c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2236,51 +2236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen‐Schmutz K, Di Serio F, Gonthier P, Jacques M‐A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H‐H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Czwienczek E, Streissl F &amp; MacLeod A (2020) Scientific Opinion on the pest categorisation of the Andean Potato Weevil (APW) complex (Coleoptera: Curculionidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2020;18(7):6176, 38 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77856a04f047635ee" w:history="1">
+      <w:hyperlink r:id="rId88036a21496b55ca0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2324,51 +2324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 651-795.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (GD). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78626a04f04763693" w:history="1">
+      <w:hyperlink r:id="rId37396a21496b55d3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2499,51 +2499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ecology and interactions with the entomopathogenic fungus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beauveria bassiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD thesis. Fakultät für Agrarwissenschaften der Georg‐August‐Universität Göttingen. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89646a04f047637b0" w:history="1">
+      <w:hyperlink r:id="rId53886a21496b55e73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46996a04f0476392e" w:history="1">
+      <w:hyperlink r:id="rId32136a21496b56016" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/d10030095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3190,51 +3190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73266a04f04763c2b" w:history="1">
+      <w:hyperlink r:id="rId96926a21496b56388" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3405,81 +3405,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Andean species). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67166a04f04763d99" w:history="1">
+      <w:hyperlink r:id="rId35856a21496b56527" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01982.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43765472" name="name88306a04f04763e21" descr="eu_funding_250.png"/>
+            <wp:docPr id="45565922" name="name65856a21496b565b4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47846a04f04763e20" cstate="print"/>
+                    <a:blip r:embed="rId35576a21496b565b3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3577,137 +3577,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11730338">
+  <w:abstractNum w:abstractNumId="87051881">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63357005">
+    <w:lvl w:ilvl="0" w:tplc="72763787">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63357005" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72763787" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63357005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72763787" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63357005" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72763787" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63357005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72763787" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63357005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72763787" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63357005" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72763787" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63357005" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72763787" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63357005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72763787" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11730337">
+  <w:abstractNum w:abstractNumId="87051880">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82141018">
+    <w:lvl w:ilvl="0" w:tplc="43520114">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4459,55 +4459,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11730337">
-    <w:abstractNumId w:val="11730337"/>
+  <w:num w:numId="87051880">
+    <w:abstractNumId w:val="87051880"/>
   </w:num>
-  <w:num w:numId="11730338">
-    <w:abstractNumId w:val="11730338"/>
+  <w:num w:numId="87051881">
+    <w:abstractNumId w:val="87051881"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16057,51 +16057,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId899385194" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId461829987" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84836a04f04761435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId46986a04f0476147a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId66666a04f04761ac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId77856a04f047635ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId78626a04f04763693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89646a04f047637b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId46996a04f0476392e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId73266a04f04763c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67166a04f04763d99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId21336a04f047619b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21336a04f047619b0.jpg"/><Relationship Id="rId49386a04f04762a60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49386a04f04762a60.jpg"/><Relationship Id="rId47846a04f04763e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47846a04f04763e20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId565679439" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId857535592" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88186a21496b53b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId94916a21496b53b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId49826a21496b541f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId88036a21496b55ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId37396a21496b55d3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53886a21496b55e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId32136a21496b56016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId96926a21496b56388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35856a21496b56527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId91266a21496b540d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91266a21496b540d0.jpg"/><Relationship Id="rId45196a21496b5507c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45196a21496b5507c.jpg"/><Relationship Id="rId35576a21496b565b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35576a21496b565b3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>