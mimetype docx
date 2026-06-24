--- v10 (2026-06-04)
+++ v11 (2026-06-24)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Entiminae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean potato weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88186a21496b53b34" w:history="1">
+            <w:hyperlink r:id="rId93656a3c253325f0c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94916a21496b53b7b" w:history="1">
+            <w:hyperlink r:id="rId67566a3c253325f52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PREMLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67233773" name="name41656a21496b540d2" descr="12311.jpg"/>
+                  <wp:docPr id="67552048" name="name22756a3c2533267cf" descr="12311.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12311.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91266a21496b540d0" cstate="print"/>
+                          <a:blip r:embed="rId66676a3c2533267cc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49826a21496b541f4" w:history="1">
+            <w:hyperlink r:id="rId94436a3c253326934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -736,63 +736,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is widely distributed in the central highlands of Peru, in Bolivia and in Northern Chile (Aréstigui, 1976; Alcazar &amp; Cisneros, 1999; Yábar Landa, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24636312" name="name97476a21496b55080" descr="PREMLA_distribution_map.jpg"/>
+            <wp:docPr id="93046181" name="name33596a3c253327371" descr="PREMLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PREMLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45196a21496b5507c" cstate="print"/>
+                    <a:blip r:embed="rId20316a3c25332736e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2236,51 +2236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen‐Schmutz K, Di Serio F, Gonthier P, Jacques M‐A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H‐H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Czwienczek E, Streissl F &amp; MacLeod A (2020) Scientific Opinion on the pest categorisation of the Andean Potato Weevil (APW) complex (Coleoptera: Curculionidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2020;18(7):6176, 38 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88036a21496b55ca0" w:history="1">
+      <w:hyperlink r:id="rId65706a3c2533284cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2324,51 +2324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 651-795.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (GD). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37396a21496b55d3b" w:history="1">
+      <w:hyperlink r:id="rId74506a3c253328568" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2499,51 +2499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ecology and interactions with the entomopathogenic fungus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beauveria bassiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD thesis. Fakultät für Agrarwissenschaften der Georg‐August‐Universität Göttingen. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53886a21496b55e73" w:history="1">
+      <w:hyperlink r:id="rId20066a3c2533286b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32136a21496b56016" w:history="1">
+      <w:hyperlink r:id="rId42286a3c2533288b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/d10030095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3190,51 +3190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96926a21496b56388" w:history="1">
+      <w:hyperlink r:id="rId90266a3c253328bdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3405,81 +3405,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Andean species). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35856a21496b56527" w:history="1">
+      <w:hyperlink r:id="rId65356a3c253328d89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01982.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45565922" name="name65856a21496b565b4" descr="eu_funding_250.png"/>
+            <wp:docPr id="43686263" name="name45736a3c253329467" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35576a21496b565b3" cstate="print"/>
+                    <a:blip r:embed="rId13676a3c25332945e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3577,137 +3577,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87051881">
+  <w:abstractNum w:abstractNumId="53098176">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72763787">
+    <w:lvl w:ilvl="0" w:tplc="99566830">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72763787" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99566830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72763787" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99566830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72763787" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99566830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72763787" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99566830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72763787" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99566830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72763787" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99566830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72763787" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99566830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72763787" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99566830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87051880">
+  <w:abstractNum w:abstractNumId="53098175">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43520114">
+    <w:lvl w:ilvl="0" w:tplc="35782587">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4459,55 +4459,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87051880">
-    <w:abstractNumId w:val="87051880"/>
+  <w:num w:numId="53098175">
+    <w:abstractNumId w:val="53098175"/>
   </w:num>
-  <w:num w:numId="87051881">
-    <w:abstractNumId w:val="87051881"/>
+  <w:num w:numId="53098176">
+    <w:abstractNumId w:val="53098176"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16057,51 +16057,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId565679439" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId857535592" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88186a21496b53b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId94916a21496b53b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId49826a21496b541f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId88036a21496b55ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId37396a21496b55d3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53886a21496b55e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId32136a21496b56016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId96926a21496b56388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35856a21496b56527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId91266a21496b540d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91266a21496b540d0.jpg"/><Relationship Id="rId45196a21496b5507c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45196a21496b5507c.jpg"/><Relationship Id="rId35576a21496b565b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35576a21496b565b3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId464620566" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId170370850" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93656a3c253325f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId67566a3c253325f52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId94436a3c253326934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId65706a3c2533284cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId74506a3c253328568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20066a3c2533286b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId42286a3c2533288b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId90266a3c253328bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65356a3c253328d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId66676a3c2533267cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66676a3c2533267cc.jpg"/><Relationship Id="rId20316a3c25332736e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20316a3c25332736e.jpg"/><Relationship Id="rId13676a3c25332945e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13676a3c25332945e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>