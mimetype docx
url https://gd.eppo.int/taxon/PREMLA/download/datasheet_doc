--- v11 (2026-06-24)
+++ v12 (2026-07-21)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Entiminae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean potato weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93656a3c253325f0c" w:history="1">
+            <w:hyperlink r:id="rId21096a5f3e56172a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67566a3c253325f52" w:history="1">
+            <w:hyperlink r:id="rId32296a5f3e56172ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PREMLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67552048" name="name22756a3c2533267cf" descr="12311.jpg"/>
+                  <wp:docPr id="54962676" name="name51996a5f3e561796c" descr="12311.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12311.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66676a3c2533267cc" cstate="print"/>
+                          <a:blip r:embed="rId10866a5f3e561796a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94436a3c253326934" w:history="1">
+            <w:hyperlink r:id="rId93726a5f3e5617a95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -736,63 +736,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is widely distributed in the central highlands of Peru, in Bolivia and in Northern Chile (Aréstigui, 1976; Alcazar &amp; Cisneros, 1999; Yábar Landa, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93046181" name="name33596a3c253327371" descr="PREMLA_distribution_map.jpg"/>
+            <wp:docPr id="56814682" name="name63226a5f3e5618786" descr="PREMLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PREMLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20316a3c25332736e" cstate="print"/>
+                    <a:blip r:embed="rId91536a5f3e5618783" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2236,51 +2236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen‐Schmutz K, Di Serio F, Gonthier P, Jacques M‐A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H‐H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Czwienczek E, Streissl F &amp; MacLeod A (2020) Scientific Opinion on the pest categorisation of the Andean Potato Weevil (APW) complex (Coleoptera: Curculionidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2020;18(7):6176, 38 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65706a3c2533284cd" w:history="1">
+      <w:hyperlink r:id="rId48216a5f3e56192b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2324,51 +2324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 651-795.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (GD). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74506a3c253328568" w:history="1">
+      <w:hyperlink r:id="rId64026a5f3e561934e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2499,51 +2499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ecology and interactions with the entomopathogenic fungus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beauveria bassiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD thesis. Fakultät für Agrarwissenschaften der Georg‐August‐Universität Göttingen. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20066a3c2533286b3" w:history="1">
+      <w:hyperlink r:id="rId53676a5f3e5619468" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42286a3c2533288b1" w:history="1">
+      <w:hyperlink r:id="rId74386a5f3e56195e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/d10030095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3190,51 +3190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90266a3c253328bdc" w:history="1">
+      <w:hyperlink r:id="rId14446a5f3e56198e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3405,81 +3405,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Andean species). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65356a3c253328d89" w:history="1">
+      <w:hyperlink r:id="rId41066a5f3e5619a55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01982.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43686263" name="name45736a3c253329467" descr="eu_funding_250.png"/>
+            <wp:docPr id="49341886" name="name16876a5f3e5619add" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13676a3c25332945e" cstate="print"/>
+                    <a:blip r:embed="rId91996a5f3e5619adc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3577,137 +3577,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53098176">
+  <w:abstractNum w:abstractNumId="75828547">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99566830">
+    <w:lvl w:ilvl="0" w:tplc="27870099">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99566830" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27870099" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99566830" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27870099" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99566830" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27870099" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99566830" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27870099" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99566830" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27870099" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99566830" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27870099" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99566830" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27870099" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99566830" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27870099" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53098175">
+  <w:abstractNum w:abstractNumId="75828546">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35782587">
+    <w:lvl w:ilvl="0" w:tplc="54005041">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4459,55 +4459,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53098175">
-    <w:abstractNumId w:val="53098175"/>
+  <w:num w:numId="75828546">
+    <w:abstractNumId w:val="75828546"/>
   </w:num>
-  <w:num w:numId="53098176">
-    <w:abstractNumId w:val="53098176"/>
+  <w:num w:numId="75828547">
+    <w:abstractNumId w:val="75828547"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16057,51 +16057,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId464620566" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId170370850" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93656a3c253325f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId67566a3c253325f52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId94436a3c253326934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId65706a3c2533284cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId74506a3c253328568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20066a3c2533286b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId42286a3c2533288b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId90266a3c253328bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65356a3c253328d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId66676a3c2533267cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66676a3c2533267cc.jpg"/><Relationship Id="rId20316a3c25332736e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20316a3c25332736e.jpg"/><Relationship Id="rId13676a3c25332945e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13676a3c25332945e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId174899827" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId987561280" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21096a5f3e56172a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId32296a5f3e56172ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId93726a5f3e5617a95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId48216a5f3e56192b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId64026a5f3e561934e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53676a5f3e5619468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId74386a5f3e56195e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId14446a5f3e56198e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41066a5f3e5619a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId10866a5f3e561796a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10866a5f3e561796a.jpg"/><Relationship Id="rId91536a5f3e5618783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91536a5f3e5618783.jpg"/><Relationship Id="rId91996a5f3e5619adc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91996a5f3e5619adc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>