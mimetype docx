--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Entiminae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean potato weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21096a5f3e56172a8" w:history="1">
+            <w:hyperlink r:id="rId54126a7b640f738df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32296a5f3e56172ed" w:history="1">
+            <w:hyperlink r:id="rId53516a7b640f73924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PREMLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54962676" name="name51996a5f3e561796c" descr="12311.jpg"/>
+                  <wp:docPr id="75640712" name="name97156a7b640f74198" descr="12311.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12311.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10866a5f3e561796a" cstate="print"/>
+                          <a:blip r:embed="rId34076a7b640f74196" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId93726a5f3e5617a95" w:history="1">
+            <w:hyperlink r:id="rId34376a7b640f742ce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -736,63 +736,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is widely distributed in the central highlands of Peru, in Bolivia and in Northern Chile (Aréstigui, 1976; Alcazar &amp; Cisneros, 1999; Yábar Landa, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56814682" name="name63226a5f3e5618786" descr="PREMLA_distribution_map.jpg"/>
+            <wp:docPr id="58770873" name="name19136a7b640f7539d" descr="PREMLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PREMLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91536a5f3e5618783" cstate="print"/>
+                    <a:blip r:embed="rId82416a7b640f75399" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2236,51 +2236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen‐Schmutz K, Di Serio F, Gonthier P, Jacques M‐A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H‐H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Czwienczek E, Streissl F &amp; MacLeod A (2020) Scientific Opinion on the pest categorisation of the Andean Potato Weevil (APW) complex (Coleoptera: Curculionidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2020;18(7):6176, 38 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48216a5f3e56192b8" w:history="1">
+      <w:hyperlink r:id="rId89686a7b640f75f0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2324,51 +2324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 651-795.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (GD). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64026a5f3e561934e" w:history="1">
+      <w:hyperlink r:id="rId55066a7b640f75fa1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2499,51 +2499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ecology and interactions with the entomopathogenic fungus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beauveria bassiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD thesis. Fakultät für Agrarwissenschaften der Georg‐August‐Universität Göttingen. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53676a5f3e5619468" w:history="1">
+      <w:hyperlink r:id="rId54726a7b640f7610b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74386a5f3e56195e5" w:history="1">
+      <w:hyperlink r:id="rId71866a7b640f762a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/d10030095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3190,51 +3190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14446a5f3e56198e8" w:history="1">
+      <w:hyperlink r:id="rId10416a7b640f765b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3405,81 +3405,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Andean species). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41066a5f3e5619a55" w:history="1">
+      <w:hyperlink r:id="rId57766a7b640f76731" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01982.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49341886" name="name16876a5f3e5619add" descr="eu_funding_250.png"/>
+            <wp:docPr id="30768992" name="name76546a7b640f76790" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91996a5f3e5619adc" cstate="print"/>
+                    <a:blip r:embed="rId22936a7b640f7678f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3577,137 +3577,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75828547">
+  <w:abstractNum w:abstractNumId="51564736">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27870099">
+    <w:lvl w:ilvl="0" w:tplc="22676716">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27870099" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22676716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27870099" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22676716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27870099" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22676716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27870099" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22676716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27870099" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22676716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27870099" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22676716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27870099" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22676716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27870099" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22676716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75828546">
+  <w:abstractNum w:abstractNumId="51564735">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54005041">
+    <w:lvl w:ilvl="0" w:tplc="11026335">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4459,55 +4459,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75828546">
-    <w:abstractNumId w:val="75828546"/>
+  <w:num w:numId="51564735">
+    <w:abstractNumId w:val="51564735"/>
   </w:num>
-  <w:num w:numId="75828547">
-    <w:abstractNumId w:val="75828547"/>
+  <w:num w:numId="51564736">
+    <w:abstractNumId w:val="51564736"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16057,51 +16057,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId174899827" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId987561280" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21096a5f3e56172a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId32296a5f3e56172ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId93726a5f3e5617a95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId48216a5f3e56192b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId64026a5f3e561934e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53676a5f3e5619468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId74386a5f3e56195e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId14446a5f3e56198e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41066a5f3e5619a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId10866a5f3e561796a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10866a5f3e561796a.jpg"/><Relationship Id="rId91536a5f3e5618783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91536a5f3e5618783.jpg"/><Relationship Id="rId91996a5f3e5619adc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91996a5f3e5619adc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId155066467" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId134340919" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54126a7b640f738df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId53516a7b640f73924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId34376a7b640f742ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId89686a7b640f75f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId55066a7b640f75fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54726a7b640f7610b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId71866a7b640f762a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId10416a7b640f765b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57766a7b640f76731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId34076a7b640f74196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34076a7b640f74196.jpg"/><Relationship Id="rId82416a7b640f75399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82416a7b640f75399.jpg"/><Relationship Id="rId22936a7b640f7678f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22936a7b640f7678f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>