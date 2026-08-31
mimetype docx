--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Entiminae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean potato weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54126a7b640f738df" w:history="1">
+            <w:hyperlink r:id="rId40616a95fa0f10ecc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53516a7b640f73924" w:history="1">
+            <w:hyperlink r:id="rId27726a95fa0f10f13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PREMLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75640712" name="name97156a7b640f74198" descr="12311.jpg"/>
+                  <wp:docPr id="48980029" name="name19876a95fa0f11658" descr="12311.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12311.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34076a7b640f74196" cstate="print"/>
+                          <a:blip r:embed="rId30486a95fa0f11655" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34376a7b640f742ce" w:history="1">
+            <w:hyperlink r:id="rId80646a95fa0f1178f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -736,63 +736,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is widely distributed in the central highlands of Peru, in Bolivia and in Northern Chile (Aréstigui, 1976; Alcazar &amp; Cisneros, 1999; Yábar Landa, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58770873" name="name19136a7b640f7539d" descr="PREMLA_distribution_map.jpg"/>
+            <wp:docPr id="23194951" name="name26626a95fa0f12d1a" descr="PREMLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PREMLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82416a7b640f75399" cstate="print"/>
+                    <a:blip r:embed="rId94316a95fa0f12d16" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2236,51 +2236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen‐Schmutz K, Di Serio F, Gonthier P, Jacques M‐A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H‐H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Czwienczek E, Streissl F &amp; MacLeod A (2020) Scientific Opinion on the pest categorisation of the Andean Potato Weevil (APW) complex (Coleoptera: Curculionidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2020;18(7):6176, 38 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89686a7b640f75f0a" w:history="1">
+      <w:hyperlink r:id="rId48736a95fa0f13923" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2324,51 +2324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 651-795.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (GD). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55066a7b640f75fa1" w:history="1">
+      <w:hyperlink r:id="rId32196a95fa0f139c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2499,51 +2499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ecology and interactions with the entomopathogenic fungus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beauveria bassiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD thesis. Fakultät für Agrarwissenschaften der Georg‐August‐Universität Göttingen. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54726a7b640f7610b" w:history="1">
+      <w:hyperlink r:id="rId42276a95fa0f13af1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71866a7b640f762a7" w:history="1">
+      <w:hyperlink r:id="rId47936a95fa0f13c87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/d10030095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3190,51 +3190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10416a7b640f765b1" w:history="1">
+      <w:hyperlink r:id="rId87946a95fa0f13f97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3405,81 +3405,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Andean species). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57766a7b640f76731" w:history="1">
+      <w:hyperlink r:id="rId71616a95fa0f14110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01982.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30768992" name="name76546a7b640f76790" descr="eu_funding_250.png"/>
+            <wp:docPr id="31202122" name="name13116a95fa0f14758" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22936a7b640f7678f" cstate="print"/>
+                    <a:blip r:embed="rId27866a95fa0f14756" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3577,137 +3577,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51564736">
+  <w:abstractNum w:abstractNumId="83745459">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22676716">
+    <w:lvl w:ilvl="0" w:tplc="80971890">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22676716" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80971890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22676716" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80971890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22676716" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80971890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22676716" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80971890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22676716" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80971890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22676716" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80971890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22676716" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80971890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22676716" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80971890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51564735">
+  <w:abstractNum w:abstractNumId="83745458">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11026335">
+    <w:lvl w:ilvl="0" w:tplc="95163315">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4459,55 +4459,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51564735">
-    <w:abstractNumId w:val="51564735"/>
+  <w:num w:numId="83745458">
+    <w:abstractNumId w:val="83745458"/>
   </w:num>
-  <w:num w:numId="51564736">
-    <w:abstractNumId w:val="51564736"/>
+  <w:num w:numId="83745459">
+    <w:abstractNumId w:val="83745459"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16057,51 +16057,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId155066467" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId134340919" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54126a7b640f738df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId53516a7b640f73924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId34376a7b640f742ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId89686a7b640f75f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId55066a7b640f75fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54726a7b640f7610b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId71866a7b640f762a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId10416a7b640f765b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57766a7b640f76731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId34076a7b640f74196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34076a7b640f74196.jpg"/><Relationship Id="rId82416a7b640f75399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82416a7b640f75399.jpg"/><Relationship Id="rId22936a7b640f7678f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22936a7b640f7678f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId990052245" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId984166874" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40616a95fa0f10ecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId27726a95fa0f10f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId80646a95fa0f1178f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId48736a95fa0f13923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId32196a95fa0f139c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42276a95fa0f13af1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId47936a95fa0f13c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId87946a95fa0f13f97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71616a95fa0f14110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId30486a95fa0f11655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30486a95fa0f11655.jpg"/><Relationship Id="rId94316a95fa0f12d16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94316a95fa0f12d16.jpg"/><Relationship Id="rId27866a95fa0f14756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27866a95fa0f14756.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>