--- v14 (2026-08-31)
+++ v15 (2026-09-21)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Entiminae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean potato weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40616a95fa0f10ecc" w:history="1">
+            <w:hyperlink r:id="rId68426ab0bbf0128a4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27726a95fa0f10f13" w:history="1">
+            <w:hyperlink r:id="rId67206ab0bbf0128ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PREMLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48980029" name="name19876a95fa0f11658" descr="12311.jpg"/>
+                  <wp:docPr id="47314092" name="name77126ab0bbf013120" descr="12311.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12311.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30486a95fa0f11655" cstate="print"/>
+                          <a:blip r:embed="rId91876ab0bbf01311e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80646a95fa0f1178f" w:history="1">
+            <w:hyperlink r:id="rId88626ab0bbf013224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -736,63 +736,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is widely distributed in the central highlands of Peru, in Bolivia and in Northern Chile (Aréstigui, 1976; Alcazar &amp; Cisneros, 1999; Yábar Landa, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23194951" name="name26626a95fa0f12d1a" descr="PREMLA_distribution_map.jpg"/>
+            <wp:docPr id="88675160" name="name29716ab0bbf0143b2" descr="PREMLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PREMLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94316a95fa0f12d16" cstate="print"/>
+                    <a:blip r:embed="rId67766ab0bbf0143b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2236,51 +2236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen‐Schmutz K, Di Serio F, Gonthier P, Jacques M‐A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H‐H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Czwienczek E, Streissl F &amp; MacLeod A (2020) Scientific Opinion on the pest categorisation of the Andean Potato Weevil (APW) complex (Coleoptera: Curculionidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2020;18(7):6176, 38 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48736a95fa0f13923" w:history="1">
+      <w:hyperlink r:id="rId49496ab0bbf014f18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2324,51 +2324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 651-795.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (GD). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32196a95fa0f139c0" w:history="1">
+      <w:hyperlink r:id="rId88896ab0bbf014fcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2499,51 +2499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ecology and interactions with the entomopathogenic fungus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beauveria bassiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD thesis. Fakultät für Agrarwissenschaften der Georg‐August‐Universität Göttingen. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42276a95fa0f13af1" w:history="1">
+      <w:hyperlink r:id="rId85176ab0bbf0150f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47936a95fa0f13c87" w:history="1">
+      <w:hyperlink r:id="rId33426ab0bbf015271" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/d10030095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3190,51 +3190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87946a95fa0f13f97" w:history="1">
+      <w:hyperlink r:id="rId84556ab0bbf01555e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3405,81 +3405,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Andean species). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71616a95fa0f14110" w:history="1">
+      <w:hyperlink r:id="rId98356ab0bbf0156ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01982.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31202122" name="name13116a95fa0f14758" descr="eu_funding_250.png"/>
+            <wp:docPr id="80887878" name="name58326ab0bbf015737" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27866a95fa0f14756" cstate="print"/>
+                    <a:blip r:embed="rId34176ab0bbf015735" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3577,137 +3577,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83745459">
+  <w:abstractNum w:abstractNumId="47854361">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80971890">
+    <w:lvl w:ilvl="0" w:tplc="67888415">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80971890" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67888415" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80971890" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67888415" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80971890" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67888415" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80971890" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67888415" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80971890" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67888415" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80971890" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67888415" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80971890" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67888415" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80971890" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67888415" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83745458">
+  <w:abstractNum w:abstractNumId="47854360">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95163315">
+    <w:lvl w:ilvl="0" w:tplc="83646609">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4459,55 +4459,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83745458">
-    <w:abstractNumId w:val="83745458"/>
+  <w:num w:numId="47854360">
+    <w:abstractNumId w:val="47854360"/>
   </w:num>
-  <w:num w:numId="83745459">
-    <w:abstractNumId w:val="83745459"/>
+  <w:num w:numId="47854361">
+    <w:abstractNumId w:val="47854361"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16057,51 +16057,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId990052245" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId984166874" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40616a95fa0f10ecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId27726a95fa0f10f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId80646a95fa0f1178f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId48736a95fa0f13923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId32196a95fa0f139c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42276a95fa0f13af1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId47936a95fa0f13c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId87946a95fa0f13f97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71616a95fa0f14110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId30486a95fa0f11655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30486a95fa0f11655.jpg"/><Relationship Id="rId94316a95fa0f12d16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94316a95fa0f12d16.jpg"/><Relationship Id="rId27866a95fa0f14756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27866a95fa0f14756.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId419163679" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId751368005" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68426ab0bbf0128a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId67206ab0bbf0128ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId88626ab0bbf013224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId49496ab0bbf014f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId88896ab0bbf014fcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85176ab0bbf0150f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId33426ab0bbf015271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId84556ab0bbf01555e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98356ab0bbf0156ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId91876ab0bbf01311e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91876ab0bbf01311e.jpg"/><Relationship Id="rId67766ab0bbf0143b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67766ab0bbf0143b0.jpg"/><Relationship Id="rId34176ab0bbf015735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34176ab0bbf015735.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>