--- v15 (2026-09-21)
+++ v16 (2026-10-11)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Entiminae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean potato weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68426ab0bbf0128a4" w:history="1">
+            <w:hyperlink r:id="rId90226acb62c7a2b94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67206ab0bbf0128ed" w:history="1">
+            <w:hyperlink r:id="rId27446acb62c7a2bd9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PREMLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47314092" name="name77126ab0bbf013120" descr="12311.jpg"/>
+                  <wp:docPr id="99142889" name="name31796acb62c7a3302" descr="12311.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12311.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91876ab0bbf01311e" cstate="print"/>
+                          <a:blip r:embed="rId53096acb62c7a3300" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88626ab0bbf013224" w:history="1">
+            <w:hyperlink r:id="rId90836acb62c7a3421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -736,63 +736,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is widely distributed in the central highlands of Peru, in Bolivia and in Northern Chile (Aréstigui, 1976; Alcazar &amp; Cisneros, 1999; Yábar Landa, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88675160" name="name29716ab0bbf0143b2" descr="PREMLA_distribution_map.jpg"/>
+            <wp:docPr id="75493810" name="name99656acb62c7a4390" descr="PREMLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PREMLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67766ab0bbf0143b0" cstate="print"/>
+                    <a:blip r:embed="rId54476acb62c7a438c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2236,51 +2236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen‐Schmutz K, Di Serio F, Gonthier P, Jacques M‐A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H‐H, Van der Werf W, Vicent Civera A, Yuen J, Zappalà L, Czwienczek E, Streissl F &amp; MacLeod A (2020) Scientific Opinion on the pest categorisation of the Andean Potato Weevil (APW) complex (Coleoptera: Curculionidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2020;18(7):6176, 38 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49496ab0bbf014f18" w:history="1">
+      <w:hyperlink r:id="rId97516acb62c7a4ece" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2324,51 +2324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 651-795.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database (GD). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88896ab0bbf014fcf" w:history="1">
+      <w:hyperlink r:id="rId62226acb62c7a4f70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 16 March 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2499,51 +2499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ecology and interactions with the entomopathogenic fungus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beauveria bassiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD thesis. Fakultät für Agrarwissenschaften der Georg‐August‐Universität Göttingen. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85176ab0bbf0150f1" w:history="1">
+      <w:hyperlink r:id="rId69026acb62c7a50b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10, 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33426ab0bbf015271" w:history="1">
+      <w:hyperlink r:id="rId98306acb62c7a5233" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/d10030095</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3190,51 +3190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premnotrypes latithorax</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84556ab0bbf01555e" w:history="1">
+      <w:hyperlink r:id="rId98246acb62c7a551a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3405,81 +3405,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Andean species). EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98356ab0bbf0156ca" w:history="1">
+      <w:hyperlink r:id="rId23466acb62c7a5691" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01982.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80887878" name="name58326ab0bbf015737" descr="eu_funding_250.png"/>
+            <wp:docPr id="49690113" name="name99586acb62c7a56e2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34176ab0bbf015735" cstate="print"/>
+                    <a:blip r:embed="rId97136acb62c7a56e1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3577,137 +3577,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47854361">
+  <w:abstractNum w:abstractNumId="58579526">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67888415">
+    <w:lvl w:ilvl="0" w:tplc="98057594">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67888415" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98057594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67888415" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98057594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67888415" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98057594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67888415" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98057594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67888415" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98057594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67888415" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98057594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67888415" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98057594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67888415" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98057594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47854360">
+  <w:abstractNum w:abstractNumId="58579525">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83646609">
+    <w:lvl w:ilvl="0" w:tplc="69867182">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4459,55 +4459,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47854360">
-    <w:abstractNumId w:val="47854360"/>
+  <w:num w:numId="58579525">
+    <w:abstractNumId w:val="58579525"/>
   </w:num>
-  <w:num w:numId="47854361">
-    <w:abstractNumId w:val="47854361"/>
+  <w:num w:numId="58579526">
+    <w:abstractNumId w:val="58579526"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16057,51 +16057,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId419163679" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId751368005" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68426ab0bbf0128a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId67206ab0bbf0128ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId88626ab0bbf013224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId49496ab0bbf014f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId88896ab0bbf014fcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85176ab0bbf0150f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId33426ab0bbf015271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId84556ab0bbf01555e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98356ab0bbf0156ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId91876ab0bbf01311e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91876ab0bbf01311e.jpg"/><Relationship Id="rId67766ab0bbf0143b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67766ab0bbf0143b0.jpg"/><Relationship Id="rId34176ab0bbf015735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34176ab0bbf015735.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId306196254" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId957363825" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90226acb62c7a2b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/" TargetMode="External"/><Relationship Id="rId27446acb62c7a2bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/categorization" TargetMode="External"/><Relationship Id="rId90836acb62c7a3421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PREMLA/photos" TargetMode="External"/><Relationship Id="rId97516acb62c7a4ece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6176" TargetMode="External"/><Relationship Id="rId62226acb62c7a4f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69026acb62c7a50b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ediss.uni-goettingen.de/bitstream/handle/11858/00-1735-0000-000D-F23B-A/kuehne.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId98306acb62c7a5233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/d10030095" TargetMode="External"/><Relationship Id="rId98246acb62c7a551a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23466acb62c7a5691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01982.x" TargetMode="External"/><Relationship Id="rId53096acb62c7a3300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53096acb62c7a3300.jpg"/><Relationship Id="rId54476acb62c7a438c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54476acb62c7a438c.jpg"/><Relationship Id="rId97136acb62c7a56e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97136acb62c7a56e1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>