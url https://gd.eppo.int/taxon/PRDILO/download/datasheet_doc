--- v14 (2026-08-31)
+++ v15 (2026-09-20)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Cecidomyiidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud midge, citrus gall midge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43966a95bb0b167a9" w:history="1">
+            <w:hyperlink r:id="rId34116ab03fe049b06" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89686a95bb0b1681a" w:history="1">
+            <w:hyperlink r:id="rId86616ab03fe049b71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRDILO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26929634" name="name26686a95bb0b170b2" descr="3764.jpg"/>
+                  <wp:docPr id="99138929" name="name64406ab03fe04a470" descr="3764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16936a95bb0b170b0" cstate="print"/>
+                          <a:blip r:embed="rId50726ab03fe04a46e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84256a95bb0b171dc" w:history="1">
+            <w:hyperlink r:id="rId23056ab03fe04a59d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86714621" name="name69236a95bb0b19638" descr="PRDILO_distribution_map.jpg"/>
+            <wp:docPr id="62618917" name="name53166ab03fe04c0db" descr="PRDILO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRDILO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73616a95bb0b19631" cstate="print"/>
+                    <a:blip r:embed="rId88346ab03fe04c0d8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4056,51 +4056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018) or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Contarinia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Diaz, 1981). For molecular identification Duque-Gamboa et al (2018a) reported DNA sequences for DNA barcodes (cytochrome oxidase I gene) and a region of the ribosomal DNA (ITS2) that are available at the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91786a95bb0b1a938" w:history="1">
+      <w:hyperlink r:id="rId39646ab03fe04cc29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6175,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8351–8358. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18946a95bb0b1b73e" w:history="1">
+      <w:hyperlink r:id="rId10856ab03fe04d9e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/rfna.v71n1.64262</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6352,92 +6352,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 204-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13056a95bb0b1b861" w:history="1">
+      <w:hyperlink r:id="rId18656ab03fe04db06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eea.12654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017a) Mini data sheet on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prodiplosis longifila. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15886a95bb0b1b8b6" w:history="1">
+      <w:hyperlink r:id="rId94266ab03fe04db4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PRDILO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6452,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017b) Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prodiplosis longifila (Diptera : Cecidomyiidae)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 1–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89896a95bb0b1b928" w:history="1">
+      <w:hyperlink r:id="rId71266ab03fe04dbab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6696,51 +6696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 205. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53226a95bb0b1babf" w:history="1">
+      <w:hyperlink r:id="rId91246ab03fe04dd39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s40064-015-0987-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6786,51 +6786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 184–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20046a95bb0b1bb55" w:history="1">
+      <w:hyperlink r:id="rId57796ab03fe04ddcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/acag.v67n1.62712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6914,51 +6914,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 37-48.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kroschel J, Mujica N, Alcazar J, Canedo V, Zegarra O (2012) Developing integrated pest management for potato: experiences and lessons from two distinct potato production systems of Peru. In Wayne Honeycutt sustainable potato production: global case studies (eds He Z &amp; Larkin R), pp 419-450. Springer, Dordrecht, (NETH). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35026a95bb0b1bc2a" w:history="1">
+      <w:hyperlink r:id="rId19666ab03fe04de9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-007-4104-1_25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7089,51 +7089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 181-190 (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39906a95bb0b1bd70" w:history="1">
+      <w:hyperlink r:id="rId26436ab03fe04dfbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/acag.v63n2.30210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7219,51 +7219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Miller) Lambayeque 2014]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de Licenciatura en Biología</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Universidad Nacional Pedro Luis Gallo, Lambayeque, (PERU). (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50256a95bb0b1be4a" w:history="1">
+      <w:hyperlink r:id="rId43106ab03fe04e08e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7612,51 +7612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rebiol </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6 (in Spanish) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45446a95bb0b1c0db" w:history="1">
+      <w:hyperlink r:id="rId92016ab03fe04e397" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7702,51 +7702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de grado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facultad de Ciencias Agrarias, Universidad de Guayaquil, Ecuador. (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18646a95bb0b1c18d" w:history="1">
+      <w:hyperlink r:id="rId35446ab03fe04e42e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7901,51 +7901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willd.]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de Maestría</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Escuela de Posgrado, Universidad La Molina, Lima, Peru (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35976a95bb0b1c2d6" w:history="1">
+      <w:hyperlink r:id="rId61776ab03fe04e572" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8136,51 +8136,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodiplosis longifila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97826a95bb0b1c45e" w:history="1">
+      <w:hyperlink r:id="rId24456ab03fe04e6f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,63 +8193,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70036515" name="name89566a95bb0b1c54a" descr="eu_funding_250.png"/>
+            <wp:docPr id="47595958" name="name61936ab03fe04e837" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38576a95bb0b1c548" cstate="print"/>
+                    <a:blip r:embed="rId25196ab03fe04e836" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8347,137 +8347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92868349">
+  <w:abstractNum w:abstractNumId="98528019">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43333788">
+    <w:lvl w:ilvl="0" w:tplc="26463287">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43333788" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26463287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43333788" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26463287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43333788" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26463287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43333788" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26463287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43333788" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26463287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43333788" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26463287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43333788" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26463287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43333788" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26463287" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92868348">
+  <w:abstractNum w:abstractNumId="98528018">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30051404">
+    <w:lvl w:ilvl="0" w:tplc="53604654">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9229,55 +9229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92868348">
-    <w:abstractNumId w:val="92868348"/>
+  <w:num w:numId="98528018">
+    <w:abstractNumId w:val="98528018"/>
   </w:num>
-  <w:num w:numId="92868349">
-    <w:abstractNumId w:val="92868349"/>
+  <w:num w:numId="98528019">
+    <w:abstractNumId w:val="98528019"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20827,51 +20827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId680845365" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId254027042" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43966a95bb0b167a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/" TargetMode="External"/><Relationship Id="rId89686a95bb0b1681a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/categorization" TargetMode="External"/><Relationship Id="rId84256a95bb0b171dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/photos" TargetMode="External"/><Relationship Id="rId91786a95bb0b1a938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=prodiplosis%20longifila" TargetMode="External"/><Relationship Id="rId18946a95bb0b1b73e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/rfna.v71n1.64262" TargetMode="External"/><Relationship Id="rId13056a95bb0b1b861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.12654" TargetMode="External"/><Relationship Id="rId15886a95bb0b1b8b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/documents" TargetMode="External"/><Relationship Id="rId89896a95bb0b1b928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId53226a95bb0b1babf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40064-015-0987-6" TargetMode="External"/><Relationship Id="rId20046a95bb0b1bb55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v67n1.62712" TargetMode="External"/><Relationship Id="rId35026a95bb0b1bc2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-4104-1_25" TargetMode="External"/><Relationship Id="rId39906a95bb0b1bd70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v63n2.30210" TargetMode="External"/><Relationship Id="rId50256a95bb0b1be4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId45446a95bb0b1c0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis" TargetMode="External"/><Relationship Id="rId18646a95bb0b1c18d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf" TargetMode="External"/><Relationship Id="rId35976a95bb0b1c2d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743" TargetMode="External"/><Relationship Id="rId97826a95bb0b1c45e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16936a95bb0b170b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16936a95bb0b170b0.jpg"/><Relationship Id="rId73616a95bb0b19631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73616a95bb0b19631.jpg"/><Relationship Id="rId38576a95bb0b1c548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38576a95bb0b1c548.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId966462838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId721458908" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34116ab03fe049b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/" TargetMode="External"/><Relationship Id="rId86616ab03fe049b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/categorization" TargetMode="External"/><Relationship Id="rId23056ab03fe04a59d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/photos" TargetMode="External"/><Relationship Id="rId39646ab03fe04cc29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=prodiplosis%20longifila" TargetMode="External"/><Relationship Id="rId10856ab03fe04d9e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/rfna.v71n1.64262" TargetMode="External"/><Relationship Id="rId18656ab03fe04db06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.12654" TargetMode="External"/><Relationship Id="rId94266ab03fe04db4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/documents" TargetMode="External"/><Relationship Id="rId71266ab03fe04dbab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId91246ab03fe04dd39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40064-015-0987-6" TargetMode="External"/><Relationship Id="rId57796ab03fe04ddcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v67n1.62712" TargetMode="External"/><Relationship Id="rId19666ab03fe04de9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-4104-1_25" TargetMode="External"/><Relationship Id="rId26436ab03fe04dfbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v63n2.30210" TargetMode="External"/><Relationship Id="rId43106ab03fe04e08e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId92016ab03fe04e397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis" TargetMode="External"/><Relationship Id="rId35446ab03fe04e42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf" TargetMode="External"/><Relationship Id="rId61776ab03fe04e572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743" TargetMode="External"/><Relationship Id="rId24456ab03fe04e6f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50726ab03fe04a46e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50726ab03fe04a46e.jpg"/><Relationship Id="rId88346ab03fe04c0d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88346ab03fe04c0d8.jpg"/><Relationship Id="rId25196ab03fe04e836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25196ab03fe04e836.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>