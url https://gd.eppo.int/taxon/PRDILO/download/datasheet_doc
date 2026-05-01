--- v7 (2026-03-30)
+++ v8 (2026-05-01)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Cecidomyiidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud midge, citrus gall midge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717469ca143cb6814" w:history="1">
+            <w:hyperlink r:id="rId784269f3fd52d4a02" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId902769ca143cb687f" w:history="1">
+            <w:hyperlink r:id="rId389269f3fd52d4a6d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRDILO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22141127" name="name733169ca143cb696a" descr="3764.jpg"/>
+                  <wp:docPr id="22106990" name="name920369f3fd52d4b30" descr="3764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId140869ca143cb6969" cstate="print"/>
+                          <a:blip r:embed="rId346969f3fd52d4b2f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId537769ca143cb6aa7" w:history="1">
+            <w:hyperlink r:id="rId718169f3fd52d4c39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1343,50 +1343,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus x latifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Cocculus laurifolius</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cocculus sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coriandrum sativum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2004,50 +2024,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Richardia scabra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ricinus communis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ruscus aculeatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ruscus sp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -2530,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65091898" name="name684969ca143cb876f" descr="PRDILO_distribution_map.jpg"/>
+            <wp:docPr id="2433116" name="name895269f3fd52d5ccb" descr="PRDILO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRDILO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId567369ca143cb876c" cstate="print"/>
+                    <a:blip r:embed="rId871269f3fd52d5cca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4016,51 +4056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018) or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Contarinia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Diaz, 1981). For molecular identification Duque-Gamboa et al (2018a) reported DNA sequences for DNA barcodes (cytochrome oxidase I gene) and a region of the ribosomal DNA (ITS2) that are available at the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId173969ca143cb93e4" w:history="1">
+      <w:hyperlink r:id="rId633169f3fd52d67d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6135,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8351–8358. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId742369ca143cba39e" w:history="1">
+      <w:hyperlink r:id="rId637569f3fd52d75b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/rfna.v71n1.64262</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6312,92 +6352,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 204-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId990169ca143cba503" w:history="1">
+      <w:hyperlink r:id="rId686369f3fd52d76d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eea.12654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017a) Mini data sheet on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prodiplosis longifila. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId475969ca143cba54d" w:history="1">
+      <w:hyperlink r:id="rId975269f3fd52d771e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PRDILO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6412,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017b) Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prodiplosis longifila (Diptera : Cecidomyiidae)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 1–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId502769ca143cba5b1" w:history="1">
+      <w:hyperlink r:id="rId117969f3fd52d7780" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6656,51 +6696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 205. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969269ca143cba746" w:history="1">
+      <w:hyperlink r:id="rId357669f3fd52d796b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s40064-015-0987-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6746,51 +6786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 184–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId585169ca143cba7fd" w:history="1">
+      <w:hyperlink r:id="rId470569f3fd52d7a03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/acag.v67n1.62712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6874,51 +6914,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 37-48.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kroschel J, Mujica N, Alcazar J, Canedo V, Zegarra O (2012) Developing integrated pest management for potato: experiences and lessons from two distinct potato production systems of Peru. In Wayne Honeycutt sustainable potato production: global case studies (eds He Z &amp; Larkin R), pp 419-450. Springer, Dordrecht, (NETH). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId923169ca143cba911" w:history="1">
+      <w:hyperlink r:id="rId232969f3fd52d7ad9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-007-4104-1_25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7049,51 +7089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 181-190 (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934269ca143cbaa37" w:history="1">
+      <w:hyperlink r:id="rId696369f3fd52d7bf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/acag.v63n2.30210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7179,51 +7219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Miller) Lambayeque 2014]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de Licenciatura en Biología</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Universidad Nacional Pedro Luis Gallo, Lambayeque, (PERU). (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId441769ca143cbab2f" w:history="1">
+      <w:hyperlink r:id="rId963769f3fd52d7ccb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7572,51 +7612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rebiol </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6 (in Spanish) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId960869ca143cbae27" w:history="1">
+      <w:hyperlink r:id="rId722569f3fd52d7f5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7662,51 +7702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de grado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facultad de Ciencias Agrarias, Universidad de Guayaquil, Ecuador. (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298369ca143cbaf03" w:history="1">
+      <w:hyperlink r:id="rId298769f3fd52d7ff5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7861,51 +7901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willd.]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de Maestría</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Escuela de Posgrado, Universidad La Molina, Lima, Peru (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730669ca143cbb063" w:history="1">
+      <w:hyperlink r:id="rId161469f3fd52d813a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8096,51 +8136,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodiplosis longifila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId657269ca143cbb1fd" w:history="1">
+      <w:hyperlink r:id="rId926469f3fd52d82bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8153,63 +8193,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27925447" name="name480269ca143cbb2e0" descr="eu_funding_250.png"/>
+            <wp:docPr id="59194582" name="name160169f3fd52d835e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId339569ca143cbb2df" cstate="print"/>
+                    <a:blip r:embed="rId532969f3fd52d835d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8307,137 +8347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14281775">
+  <w:abstractNum w:abstractNumId="60371551">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88290955">
+    <w:lvl w:ilvl="0" w:tplc="40242241">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88290955" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40242241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88290955" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40242241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88290955" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40242241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88290955" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40242241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88290955" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40242241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88290955" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40242241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88290955" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40242241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88290955" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40242241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14281774">
+  <w:abstractNum w:abstractNumId="60371550">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74667979">
+    <w:lvl w:ilvl="0" w:tplc="63035313">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9189,55 +9229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14281774">
-    <w:abstractNumId w:val="14281774"/>
+  <w:num w:numId="60371550">
+    <w:abstractNumId w:val="60371550"/>
   </w:num>
-  <w:num w:numId="14281775">
-    <w:abstractNumId w:val="14281775"/>
+  <w:num w:numId="60371551">
+    <w:abstractNumId w:val="60371551"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20787,51 +20827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId832622846" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId434479001" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId717469ca143cb6814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/" TargetMode="External"/><Relationship Id="rId902769ca143cb687f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/categorization" TargetMode="External"/><Relationship Id="rId537769ca143cb6aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/photos" TargetMode="External"/><Relationship Id="rId173969ca143cb93e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=prodiplosis%20longifila" TargetMode="External"/><Relationship Id="rId742369ca143cba39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/rfna.v71n1.64262" TargetMode="External"/><Relationship Id="rId990169ca143cba503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.12654" TargetMode="External"/><Relationship Id="rId475969ca143cba54d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/documents" TargetMode="External"/><Relationship Id="rId502769ca143cba5b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId969269ca143cba746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40064-015-0987-6" TargetMode="External"/><Relationship Id="rId585169ca143cba7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v67n1.62712" TargetMode="External"/><Relationship Id="rId923169ca143cba911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-4104-1_25" TargetMode="External"/><Relationship Id="rId934269ca143cbaa37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v63n2.30210" TargetMode="External"/><Relationship Id="rId441769ca143cbab2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId960869ca143cbae27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis" TargetMode="External"/><Relationship Id="rId298369ca143cbaf03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf" TargetMode="External"/><Relationship Id="rId730669ca143cbb063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743" TargetMode="External"/><Relationship Id="rId657269ca143cbb1fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId140869ca143cb6969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId140869ca143cb6969.jpg"/><Relationship Id="rId567369ca143cb876c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId567369ca143cb876c.jpg"/><Relationship Id="rId339569ca143cbb2df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId339569ca143cbb2df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId717683035" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId698190893" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId784269f3fd52d4a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/" TargetMode="External"/><Relationship Id="rId389269f3fd52d4a6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/categorization" TargetMode="External"/><Relationship Id="rId718169f3fd52d4c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/photos" TargetMode="External"/><Relationship Id="rId633169f3fd52d67d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=prodiplosis%20longifila" TargetMode="External"/><Relationship Id="rId637569f3fd52d75b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/rfna.v71n1.64262" TargetMode="External"/><Relationship Id="rId686369f3fd52d76d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.12654" TargetMode="External"/><Relationship Id="rId975269f3fd52d771e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/documents" TargetMode="External"/><Relationship Id="rId117969f3fd52d7780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId357669f3fd52d796b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40064-015-0987-6" TargetMode="External"/><Relationship Id="rId470569f3fd52d7a03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v67n1.62712" TargetMode="External"/><Relationship Id="rId232969f3fd52d7ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-4104-1_25" TargetMode="External"/><Relationship Id="rId696369f3fd52d7bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v63n2.30210" TargetMode="External"/><Relationship Id="rId963769f3fd52d7ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId722569f3fd52d7f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis" TargetMode="External"/><Relationship Id="rId298769f3fd52d7ff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf" TargetMode="External"/><Relationship Id="rId161469f3fd52d813a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743" TargetMode="External"/><Relationship Id="rId926469f3fd52d82bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId346969f3fd52d4b2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId346969f3fd52d4b2f.jpg"/><Relationship Id="rId871269f3fd52d5cca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId871269f3fd52d5cca.jpg"/><Relationship Id="rId532969f3fd52d835d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId532969f3fd52d835d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>