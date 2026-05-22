--- v8 (2026-05-01)
+++ v9 (2026-05-22)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Cecidomyiidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud midge, citrus gall midge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784269f3fd52d4a02" w:history="1">
+            <w:hyperlink r:id="rId88546a105d2bf1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389269f3fd52d4a6d" w:history="1">
+            <w:hyperlink r:id="rId50366a105d2bf10ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRDILO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22106990" name="name920369f3fd52d4b30" descr="3764.jpg"/>
+                  <wp:docPr id="77585977" name="name25406a105d2bf1719" descr="3764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId346969f3fd52d4b2f" cstate="print"/>
+                          <a:blip r:embed="rId83696a105d2bf1717" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId718169f3fd52d4c39" w:history="1">
+            <w:hyperlink r:id="rId35186a105d2bf1859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2433116" name="name895269f3fd52d5ccb" descr="PRDILO_distribution_map.jpg"/>
+            <wp:docPr id="85306743" name="name77036a105d2bf35ca" descr="PRDILO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRDILO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId871269f3fd52d5cca" cstate="print"/>
+                    <a:blip r:embed="rId75496a105d2bf35c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4056,51 +4056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018) or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Contarinia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Diaz, 1981). For molecular identification Duque-Gamboa et al (2018a) reported DNA sequences for DNA barcodes (cytochrome oxidase I gene) and a region of the ribosomal DNA (ITS2) that are available at the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId633169f3fd52d67d9" w:history="1">
+      <w:hyperlink r:id="rId28216a105d2bf40bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6175,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8351–8358. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId637569f3fd52d75b4" w:history="1">
+      <w:hyperlink r:id="rId17896a105d2c00d7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/rfna.v71n1.64262</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6352,92 +6352,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 204-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId686369f3fd52d76d8" w:history="1">
+      <w:hyperlink r:id="rId20576a105d2c00e9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eea.12654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017a) Mini data sheet on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prodiplosis longifila. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975269f3fd52d771e" w:history="1">
+      <w:hyperlink r:id="rId42716a105d2c00ee1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PRDILO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6452,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017b) Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prodiplosis longifila (Diptera : Cecidomyiidae)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 1–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117969f3fd52d7780" w:history="1">
+      <w:hyperlink r:id="rId33036a105d2c00f3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6696,51 +6696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 205. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId357669f3fd52d796b" w:history="1">
+      <w:hyperlink r:id="rId76476a105d2c010dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s40064-015-0987-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6786,51 +6786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 184–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId470569f3fd52d7a03" w:history="1">
+      <w:hyperlink r:id="rId80516a105d2c01176" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/acag.v67n1.62712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6914,51 +6914,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 37-48.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kroschel J, Mujica N, Alcazar J, Canedo V, Zegarra O (2012) Developing integrated pest management for potato: experiences and lessons from two distinct potato production systems of Peru. In Wayne Honeycutt sustainable potato production: global case studies (eds He Z &amp; Larkin R), pp 419-450. Springer, Dordrecht, (NETH). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId232969f3fd52d7ad9" w:history="1">
+      <w:hyperlink r:id="rId35626a105d2c01248" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-007-4104-1_25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7089,51 +7089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 181-190 (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId696369f3fd52d7bf8" w:history="1">
+      <w:hyperlink r:id="rId57386a105d2c01364" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/acag.v63n2.30210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7219,51 +7219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Miller) Lambayeque 2014]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de Licenciatura en Biología</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Universidad Nacional Pedro Luis Gallo, Lambayeque, (PERU). (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId963769f3fd52d7ccb" w:history="1">
+      <w:hyperlink r:id="rId54166a105d2c0143d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7612,51 +7612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rebiol </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6 (in Spanish) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId722569f3fd52d7f5f" w:history="1">
+      <w:hyperlink r:id="rId94056a105d2c016b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7702,51 +7702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de grado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facultad de Ciencias Agrarias, Universidad de Guayaquil, Ecuador. (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298769f3fd52d7ff5" w:history="1">
+      <w:hyperlink r:id="rId41326a105d2c01748" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7901,51 +7901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willd.]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de Maestría</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Escuela de Posgrado, Universidad La Molina, Lima, Peru (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId161469f3fd52d813a" w:history="1">
+      <w:hyperlink r:id="rId75506a105d2c01887" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8136,51 +8136,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodiplosis longifila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId926469f3fd52d82bc" w:history="1">
+      <w:hyperlink r:id="rId39486a105d2c01a08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,63 +8193,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59194582" name="name160169f3fd52d835e" descr="eu_funding_250.png"/>
+            <wp:docPr id="18686623" name="name87826a105d2c01aa7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId532969f3fd52d835d" cstate="print"/>
+                    <a:blip r:embed="rId23906a105d2c01aa6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8347,137 +8347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60371551">
+  <w:abstractNum w:abstractNumId="38131814">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40242241">
+    <w:lvl w:ilvl="0" w:tplc="33051559">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40242241" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33051559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40242241" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33051559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40242241" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33051559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40242241" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33051559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40242241" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33051559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40242241" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33051559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40242241" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33051559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40242241" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33051559" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60371550">
+  <w:abstractNum w:abstractNumId="38131813">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63035313">
+    <w:lvl w:ilvl="0" w:tplc="15249538">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9229,55 +9229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60371550">
-    <w:abstractNumId w:val="60371550"/>
+  <w:num w:numId="38131813">
+    <w:abstractNumId w:val="38131813"/>
   </w:num>
-  <w:num w:numId="60371551">
-    <w:abstractNumId w:val="60371551"/>
+  <w:num w:numId="38131814">
+    <w:abstractNumId w:val="38131814"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20827,51 +20827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId717683035" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId698190893" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId784269f3fd52d4a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/" TargetMode="External"/><Relationship Id="rId389269f3fd52d4a6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/categorization" TargetMode="External"/><Relationship Id="rId718169f3fd52d4c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/photos" TargetMode="External"/><Relationship Id="rId633169f3fd52d67d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=prodiplosis%20longifila" TargetMode="External"/><Relationship Id="rId637569f3fd52d75b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/rfna.v71n1.64262" TargetMode="External"/><Relationship Id="rId686369f3fd52d76d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.12654" TargetMode="External"/><Relationship Id="rId975269f3fd52d771e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/documents" TargetMode="External"/><Relationship Id="rId117969f3fd52d7780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId357669f3fd52d796b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40064-015-0987-6" TargetMode="External"/><Relationship Id="rId470569f3fd52d7a03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v67n1.62712" TargetMode="External"/><Relationship Id="rId232969f3fd52d7ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-4104-1_25" TargetMode="External"/><Relationship Id="rId696369f3fd52d7bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v63n2.30210" TargetMode="External"/><Relationship Id="rId963769f3fd52d7ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId722569f3fd52d7f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis" TargetMode="External"/><Relationship Id="rId298769f3fd52d7ff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf" TargetMode="External"/><Relationship Id="rId161469f3fd52d813a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743" TargetMode="External"/><Relationship Id="rId926469f3fd52d82bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId346969f3fd52d4b2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId346969f3fd52d4b2f.jpg"/><Relationship Id="rId871269f3fd52d5cca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId871269f3fd52d5cca.jpg"/><Relationship Id="rId532969f3fd52d835d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId532969f3fd52d835d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId779077590" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId637957634" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88546a105d2bf1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/" TargetMode="External"/><Relationship Id="rId50366a105d2bf10ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/categorization" TargetMode="External"/><Relationship Id="rId35186a105d2bf1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/photos" TargetMode="External"/><Relationship Id="rId28216a105d2bf40bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=prodiplosis%20longifila" TargetMode="External"/><Relationship Id="rId17896a105d2c00d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/rfna.v71n1.64262" TargetMode="External"/><Relationship Id="rId20576a105d2c00e9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.12654" TargetMode="External"/><Relationship Id="rId42716a105d2c00ee1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/documents" TargetMode="External"/><Relationship Id="rId33036a105d2c00f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId76476a105d2c010dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40064-015-0987-6" TargetMode="External"/><Relationship Id="rId80516a105d2c01176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v67n1.62712" TargetMode="External"/><Relationship Id="rId35626a105d2c01248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-4104-1_25" TargetMode="External"/><Relationship Id="rId57386a105d2c01364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v63n2.30210" TargetMode="External"/><Relationship Id="rId54166a105d2c0143d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId94056a105d2c016b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis" TargetMode="External"/><Relationship Id="rId41326a105d2c01748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf" TargetMode="External"/><Relationship Id="rId75506a105d2c01887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743" TargetMode="External"/><Relationship Id="rId39486a105d2c01a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83696a105d2bf1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83696a105d2bf1717.jpg"/><Relationship Id="rId75496a105d2bf35c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75496a105d2bf35c7.jpg"/><Relationship Id="rId23906a105d2c01aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23906a105d2c01aa6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>