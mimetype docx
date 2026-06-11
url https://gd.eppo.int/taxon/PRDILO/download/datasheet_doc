--- v9 (2026-05-22)
+++ v10 (2026-06-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Cecidomyiidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud midge, citrus gall midge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88546a105d2bf1086" w:history="1">
+            <w:hyperlink r:id="rId72406a2b2c1b9ccec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50366a105d2bf10ef" w:history="1">
+            <w:hyperlink r:id="rId19956a2b2c1b9cd59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRDILO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77585977" name="name25406a105d2bf1719" descr="3764.jpg"/>
+                  <wp:docPr id="64879123" name="name10606a2b2c1b9d589" descr="3764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83696a105d2bf1717" cstate="print"/>
+                          <a:blip r:embed="rId71716a2b2c1b9d587" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35186a105d2bf1859" w:history="1">
+            <w:hyperlink r:id="rId41876a2b2c1b9d6d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85306743" name="name77036a105d2bf35ca" descr="PRDILO_distribution_map.jpg"/>
+            <wp:docPr id="57409879" name="name86886a2b2c1b9f557" descr="PRDILO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRDILO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75496a105d2bf35c7" cstate="print"/>
+                    <a:blip r:embed="rId20416a2b2c1b9f551" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4056,51 +4056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018) or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Contarinia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Diaz, 1981). For molecular identification Duque-Gamboa et al (2018a) reported DNA sequences for DNA barcodes (cytochrome oxidase I gene) and a region of the ribosomal DNA (ITS2) that are available at the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28216a105d2bf40bd" w:history="1">
+      <w:hyperlink r:id="rId64646a2b2c1ba0160" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6175,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8351–8358. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17896a105d2c00d7d" w:history="1">
+      <w:hyperlink r:id="rId94036a2b2c1ba0f94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/rfna.v71n1.64262</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6352,92 +6352,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 204-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20576a105d2c00e9b" w:history="1">
+      <w:hyperlink r:id="rId85186a2b2c1ba10b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eea.12654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017a) Mini data sheet on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prodiplosis longifila. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42716a105d2c00ee1" w:history="1">
+      <w:hyperlink r:id="rId82576a2b2c1ba10fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PRDILO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6452,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017b) Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prodiplosis longifila (Diptera : Cecidomyiidae)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 1–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33036a105d2c00f3f" w:history="1">
+      <w:hyperlink r:id="rId86426a2b2c1ba115e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6696,51 +6696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 205. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76476a105d2c010dc" w:history="1">
+      <w:hyperlink r:id="rId41336a2b2c1ba1319" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s40064-015-0987-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6786,51 +6786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 184–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80516a105d2c01176" w:history="1">
+      <w:hyperlink r:id="rId22886a2b2c1ba13af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/acag.v67n1.62712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6914,51 +6914,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 37-48.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kroschel J, Mujica N, Alcazar J, Canedo V, Zegarra O (2012) Developing integrated pest management for potato: experiences and lessons from two distinct potato production systems of Peru. In Wayne Honeycutt sustainable potato production: global case studies (eds He Z &amp; Larkin R), pp 419-450. Springer, Dordrecht, (NETH). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35626a105d2c01248" w:history="1">
+      <w:hyperlink r:id="rId92696a2b2c1ba1485" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-007-4104-1_25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7089,51 +7089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 181-190 (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57386a105d2c01364" w:history="1">
+      <w:hyperlink r:id="rId87226a2b2c1ba15ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/acag.v63n2.30210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7219,51 +7219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Miller) Lambayeque 2014]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de Licenciatura en Biología</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Universidad Nacional Pedro Luis Gallo, Lambayeque, (PERU). (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54166a105d2c0143d" w:history="1">
+      <w:hyperlink r:id="rId77546a2b2c1ba16a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7612,51 +7612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rebiol </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6 (in Spanish) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94056a105d2c016b4" w:history="1">
+      <w:hyperlink r:id="rId38986a2b2c1ba1927" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7702,51 +7702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de grado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facultad de Ciencias Agrarias, Universidad de Guayaquil, Ecuador. (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41326a105d2c01748" w:history="1">
+      <w:hyperlink r:id="rId39446a2b2c1ba19bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7901,51 +7901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willd.]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de Maestría</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Escuela de Posgrado, Universidad La Molina, Lima, Peru (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75506a105d2c01887" w:history="1">
+      <w:hyperlink r:id="rId42986a2b2c1ba1b16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8136,51 +8136,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodiplosis longifila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39486a105d2c01a08" w:history="1">
+      <w:hyperlink r:id="rId67656a2b2c1ba1c99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,63 +8193,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18686623" name="name87826a105d2c01aa7" descr="eu_funding_250.png"/>
+            <wp:docPr id="47615280" name="name13496a2b2c1ba1d93" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23906a105d2c01aa6" cstate="print"/>
+                    <a:blip r:embed="rId57196a2b2c1ba1d92" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8347,137 +8347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38131814">
+  <w:abstractNum w:abstractNumId="13991582">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33051559">
+    <w:lvl w:ilvl="0" w:tplc="17245384">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33051559" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17245384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33051559" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17245384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33051559" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17245384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33051559" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17245384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33051559" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17245384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33051559" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17245384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33051559" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17245384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33051559" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17245384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38131813">
+  <w:abstractNum w:abstractNumId="13991581">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15249538">
+    <w:lvl w:ilvl="0" w:tplc="74317766">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9229,55 +9229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38131813">
-    <w:abstractNumId w:val="38131813"/>
+  <w:num w:numId="13991581">
+    <w:abstractNumId w:val="13991581"/>
   </w:num>
-  <w:num w:numId="38131814">
-    <w:abstractNumId w:val="38131814"/>
+  <w:num w:numId="13991582">
+    <w:abstractNumId w:val="13991582"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20827,51 +20827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId779077590" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId637957634" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88546a105d2bf1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/" TargetMode="External"/><Relationship Id="rId50366a105d2bf10ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/categorization" TargetMode="External"/><Relationship Id="rId35186a105d2bf1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/photos" TargetMode="External"/><Relationship Id="rId28216a105d2bf40bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=prodiplosis%20longifila" TargetMode="External"/><Relationship Id="rId17896a105d2c00d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/rfna.v71n1.64262" TargetMode="External"/><Relationship Id="rId20576a105d2c00e9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.12654" TargetMode="External"/><Relationship Id="rId42716a105d2c00ee1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/documents" TargetMode="External"/><Relationship Id="rId33036a105d2c00f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId76476a105d2c010dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40064-015-0987-6" TargetMode="External"/><Relationship Id="rId80516a105d2c01176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v67n1.62712" TargetMode="External"/><Relationship Id="rId35626a105d2c01248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-4104-1_25" TargetMode="External"/><Relationship Id="rId57386a105d2c01364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v63n2.30210" TargetMode="External"/><Relationship Id="rId54166a105d2c0143d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId94056a105d2c016b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis" TargetMode="External"/><Relationship Id="rId41326a105d2c01748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf" TargetMode="External"/><Relationship Id="rId75506a105d2c01887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743" TargetMode="External"/><Relationship Id="rId39486a105d2c01a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83696a105d2bf1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83696a105d2bf1717.jpg"/><Relationship Id="rId75496a105d2bf35c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75496a105d2bf35c7.jpg"/><Relationship Id="rId23906a105d2c01aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23906a105d2c01aa6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId159674178" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId263770508" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72406a2b2c1b9ccec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/" TargetMode="External"/><Relationship Id="rId19956a2b2c1b9cd59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/categorization" TargetMode="External"/><Relationship Id="rId41876a2b2c1b9d6d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/photos" TargetMode="External"/><Relationship Id="rId64646a2b2c1ba0160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=prodiplosis%20longifila" TargetMode="External"/><Relationship Id="rId94036a2b2c1ba0f94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/rfna.v71n1.64262" TargetMode="External"/><Relationship Id="rId85186a2b2c1ba10b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.12654" TargetMode="External"/><Relationship Id="rId82576a2b2c1ba10fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/documents" TargetMode="External"/><Relationship Id="rId86426a2b2c1ba115e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId41336a2b2c1ba1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40064-015-0987-6" TargetMode="External"/><Relationship Id="rId22886a2b2c1ba13af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v67n1.62712" TargetMode="External"/><Relationship Id="rId92696a2b2c1ba1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-4104-1_25" TargetMode="External"/><Relationship Id="rId87226a2b2c1ba15ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v63n2.30210" TargetMode="External"/><Relationship Id="rId77546a2b2c1ba16a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId38986a2b2c1ba1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis" TargetMode="External"/><Relationship Id="rId39446a2b2c1ba19bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf" TargetMode="External"/><Relationship Id="rId42986a2b2c1ba1b16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743" TargetMode="External"/><Relationship Id="rId67656a2b2c1ba1c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71716a2b2c1b9d587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71716a2b2c1b9d587.jpg"/><Relationship Id="rId20416a2b2c1b9f551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20416a2b2c1b9f551.jpg"/><Relationship Id="rId57196a2b2c1ba1d92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57196a2b2c1ba1d92.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>