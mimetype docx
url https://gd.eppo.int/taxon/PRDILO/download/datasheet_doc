--- v10 (2026-06-11)
+++ v11 (2026-07-02)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Cecidomyiidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud midge, citrus gall midge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72406a2b2c1b9ccec" w:history="1">
+            <w:hyperlink r:id="rId57876a45c6cfce472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19956a2b2c1b9cd59" w:history="1">
+            <w:hyperlink r:id="rId92386a45c6cfce4e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRDILO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64879123" name="name10606a2b2c1b9d589" descr="3764.jpg"/>
+                  <wp:docPr id="57460291" name="name21286a45c6cfcedbb" descr="3764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71716a2b2c1b9d587" cstate="print"/>
+                          <a:blip r:embed="rId74146a45c6cfcedb9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41876a2b2c1b9d6d6" w:history="1">
+            <w:hyperlink r:id="rId57266a45c6cfceee6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57409879" name="name86886a2b2c1b9f557" descr="PRDILO_distribution_map.jpg"/>
+            <wp:docPr id="58152732" name="name85626a45c6cfd07e2" descr="PRDILO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRDILO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20416a2b2c1b9f551" cstate="print"/>
+                    <a:blip r:embed="rId85066a45c6cfd07df" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4056,51 +4056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018) or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Contarinia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Diaz, 1981). For molecular identification Duque-Gamboa et al (2018a) reported DNA sequences for DNA barcodes (cytochrome oxidase I gene) and a region of the ribosomal DNA (ITS2) that are available at the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64646a2b2c1ba0160" w:history="1">
+      <w:hyperlink r:id="rId86126a45c6cfd136f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6175,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8351–8358. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94036a2b2c1ba0f94" w:history="1">
+      <w:hyperlink r:id="rId40996a45c6cfd215b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/rfna.v71n1.64262</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6352,92 +6352,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 204-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85186a2b2c1ba10b6" w:history="1">
+      <w:hyperlink r:id="rId60676a45c6cfd227f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eea.12654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017a) Mini data sheet on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prodiplosis longifila. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82576a2b2c1ba10fd" w:history="1">
+      <w:hyperlink r:id="rId49796a45c6cfd22c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PRDILO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6452,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017b) Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prodiplosis longifila (Diptera : Cecidomyiidae)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 1–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86426a2b2c1ba115e" w:history="1">
+      <w:hyperlink r:id="rId49536a45c6cfd2327" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6696,51 +6696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 205. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41336a2b2c1ba1319" w:history="1">
+      <w:hyperlink r:id="rId93866a45c6cfd24d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s40064-015-0987-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6786,51 +6786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 184–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22886a2b2c1ba13af" w:history="1">
+      <w:hyperlink r:id="rId87746a45c6cfd256d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/acag.v67n1.62712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6914,51 +6914,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 37-48.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kroschel J, Mujica N, Alcazar J, Canedo V, Zegarra O (2012) Developing integrated pest management for potato: experiences and lessons from two distinct potato production systems of Peru. In Wayne Honeycutt sustainable potato production: global case studies (eds He Z &amp; Larkin R), pp 419-450. Springer, Dordrecht, (NETH). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92696a2b2c1ba1485" w:history="1">
+      <w:hyperlink r:id="rId75436a45c6cfd2641" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-007-4104-1_25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7089,51 +7089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 181-190 (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87226a2b2c1ba15ba" w:history="1">
+      <w:hyperlink r:id="rId71436a45c6cfd2782" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/acag.v63n2.30210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7219,51 +7219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Miller) Lambayeque 2014]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de Licenciatura en Biología</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Universidad Nacional Pedro Luis Gallo, Lambayeque, (PERU). (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77546a2b2c1ba16a6" w:history="1">
+      <w:hyperlink r:id="rId44636a45c6cfd286e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7612,51 +7612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rebiol </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6 (in Spanish) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38986a2b2c1ba1927" w:history="1">
+      <w:hyperlink r:id="rId57526a45c6cfd2afa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7702,51 +7702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de grado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facultad de Ciencias Agrarias, Universidad de Guayaquil, Ecuador. (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39446a2b2c1ba19bb" w:history="1">
+      <w:hyperlink r:id="rId38506a45c6cfd2b90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7901,51 +7901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willd.]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de Maestría</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Escuela de Posgrado, Universidad La Molina, Lima, Peru (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42986a2b2c1ba1b16" w:history="1">
+      <w:hyperlink r:id="rId44796a45c6cfd2cd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8136,51 +8136,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodiplosis longifila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67656a2b2c1ba1c99" w:history="1">
+      <w:hyperlink r:id="rId87836a45c6cfd2e59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,63 +8193,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47615280" name="name13496a2b2c1ba1d93" descr="eu_funding_250.png"/>
+            <wp:docPr id="27704659" name="name24556a45c6cfd320b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57196a2b2c1ba1d92" cstate="print"/>
+                    <a:blip r:embed="rId71786a45c6cfd3209" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8347,137 +8347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13991582">
+  <w:abstractNum w:abstractNumId="94117751">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17245384">
+    <w:lvl w:ilvl="0" w:tplc="61456191">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17245384" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61456191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17245384" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61456191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17245384" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61456191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17245384" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61456191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17245384" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61456191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17245384" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61456191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17245384" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61456191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17245384" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61456191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13991581">
+  <w:abstractNum w:abstractNumId="94117750">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74317766">
+    <w:lvl w:ilvl="0" w:tplc="34384670">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9229,55 +9229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13991581">
-    <w:abstractNumId w:val="13991581"/>
+  <w:num w:numId="94117750">
+    <w:abstractNumId w:val="94117750"/>
   </w:num>
-  <w:num w:numId="13991582">
-    <w:abstractNumId w:val="13991582"/>
+  <w:num w:numId="94117751">
+    <w:abstractNumId w:val="94117751"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20827,51 +20827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId159674178" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId263770508" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72406a2b2c1b9ccec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/" TargetMode="External"/><Relationship Id="rId19956a2b2c1b9cd59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/categorization" TargetMode="External"/><Relationship Id="rId41876a2b2c1b9d6d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/photos" TargetMode="External"/><Relationship Id="rId64646a2b2c1ba0160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=prodiplosis%20longifila" TargetMode="External"/><Relationship Id="rId94036a2b2c1ba0f94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/rfna.v71n1.64262" TargetMode="External"/><Relationship Id="rId85186a2b2c1ba10b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.12654" TargetMode="External"/><Relationship Id="rId82576a2b2c1ba10fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/documents" TargetMode="External"/><Relationship Id="rId86426a2b2c1ba115e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId41336a2b2c1ba1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40064-015-0987-6" TargetMode="External"/><Relationship Id="rId22886a2b2c1ba13af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v67n1.62712" TargetMode="External"/><Relationship Id="rId92696a2b2c1ba1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-4104-1_25" TargetMode="External"/><Relationship Id="rId87226a2b2c1ba15ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v63n2.30210" TargetMode="External"/><Relationship Id="rId77546a2b2c1ba16a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId38986a2b2c1ba1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis" TargetMode="External"/><Relationship Id="rId39446a2b2c1ba19bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf" TargetMode="External"/><Relationship Id="rId42986a2b2c1ba1b16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743" TargetMode="External"/><Relationship Id="rId67656a2b2c1ba1c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71716a2b2c1b9d587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71716a2b2c1b9d587.jpg"/><Relationship Id="rId20416a2b2c1b9f551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20416a2b2c1b9f551.jpg"/><Relationship Id="rId57196a2b2c1ba1d92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57196a2b2c1ba1d92.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId960348766" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId341192955" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57876a45c6cfce472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/" TargetMode="External"/><Relationship Id="rId92386a45c6cfce4e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/categorization" TargetMode="External"/><Relationship Id="rId57266a45c6cfceee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/photos" TargetMode="External"/><Relationship Id="rId86126a45c6cfd136f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=prodiplosis%20longifila" TargetMode="External"/><Relationship Id="rId40996a45c6cfd215b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/rfna.v71n1.64262" TargetMode="External"/><Relationship Id="rId60676a45c6cfd227f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.12654" TargetMode="External"/><Relationship Id="rId49796a45c6cfd22c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/documents" TargetMode="External"/><Relationship Id="rId49536a45c6cfd2327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId93866a45c6cfd24d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40064-015-0987-6" TargetMode="External"/><Relationship Id="rId87746a45c6cfd256d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v67n1.62712" TargetMode="External"/><Relationship Id="rId75436a45c6cfd2641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-4104-1_25" TargetMode="External"/><Relationship Id="rId71436a45c6cfd2782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v63n2.30210" TargetMode="External"/><Relationship Id="rId44636a45c6cfd286e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId57526a45c6cfd2afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis" TargetMode="External"/><Relationship Id="rId38506a45c6cfd2b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf" TargetMode="External"/><Relationship Id="rId44796a45c6cfd2cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743" TargetMode="External"/><Relationship Id="rId87836a45c6cfd2e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74146a45c6cfcedb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74146a45c6cfcedb9.jpg"/><Relationship Id="rId85066a45c6cfd07df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85066a45c6cfd07df.jpg"/><Relationship Id="rId71786a45c6cfd3209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71786a45c6cfd3209.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>