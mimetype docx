--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Cecidomyiidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud midge, citrus gall midge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57876a45c6cfce472" w:history="1">
+            <w:hyperlink r:id="rId63376a605d1ec1b80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92386a45c6cfce4e1" w:history="1">
+            <w:hyperlink r:id="rId88416a605d1ec1be9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRDILO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57460291" name="name21286a45c6cfcedbb" descr="3764.jpg"/>
+                  <wp:docPr id="78342691" name="name85246a605d1ec1ce2" descr="3764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74146a45c6cfcedb9" cstate="print"/>
+                          <a:blip r:embed="rId63986a605d1ec1ce1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId57266a45c6cfceee6" w:history="1">
+            <w:hyperlink r:id="rId70476a605d1ec1de1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58152732" name="name85626a45c6cfd07e2" descr="PRDILO_distribution_map.jpg"/>
+            <wp:docPr id="18130429" name="name67786a605d1ec3795" descr="PRDILO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRDILO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85066a45c6cfd07df" cstate="print"/>
+                    <a:blip r:embed="rId19516a605d1ec3793" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4056,51 +4056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018) or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Contarinia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Diaz, 1981). For molecular identification Duque-Gamboa et al (2018a) reported DNA sequences for DNA barcodes (cytochrome oxidase I gene) and a region of the ribosomal DNA (ITS2) that are available at the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86126a45c6cfd136f" w:history="1">
+      <w:hyperlink r:id="rId60906a605d1ec492d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6175,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8351–8358. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40996a45c6cfd215b" w:history="1">
+      <w:hyperlink r:id="rId28866a605d1ec56eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/rfna.v71n1.64262</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6352,92 +6352,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 204-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60676a45c6cfd227f" w:history="1">
+      <w:hyperlink r:id="rId33866a605d1ec5809" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eea.12654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017a) Mini data sheet on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prodiplosis longifila. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49796a45c6cfd22c6" w:history="1">
+      <w:hyperlink r:id="rId11276a605d1ec584f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PRDILO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6452,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017b) Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prodiplosis longifila (Diptera : Cecidomyiidae)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 1–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49536a45c6cfd2327" w:history="1">
+      <w:hyperlink r:id="rId14156a605d1ec58ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6696,51 +6696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 205. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93866a45c6cfd24d9" w:history="1">
+      <w:hyperlink r:id="rId42066a605d1ec5a33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s40064-015-0987-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6786,51 +6786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 184–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87746a45c6cfd256d" w:history="1">
+      <w:hyperlink r:id="rId74456a605d1ec5ac3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/acag.v67n1.62712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6914,51 +6914,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 37-48.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kroschel J, Mujica N, Alcazar J, Canedo V, Zegarra O (2012) Developing integrated pest management for potato: experiences and lessons from two distinct potato production systems of Peru. In Wayne Honeycutt sustainable potato production: global case studies (eds He Z &amp; Larkin R), pp 419-450. Springer, Dordrecht, (NETH). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75436a45c6cfd2641" w:history="1">
+      <w:hyperlink r:id="rId94016a605d1ec5b92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-007-4104-1_25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7089,51 +7089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 181-190 (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71436a45c6cfd2782" w:history="1">
+      <w:hyperlink r:id="rId18076a605d1ec5ca8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/acag.v63n2.30210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7219,51 +7219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Miller) Lambayeque 2014]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de Licenciatura en Biología</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Universidad Nacional Pedro Luis Gallo, Lambayeque, (PERU). (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44636a45c6cfd286e" w:history="1">
+      <w:hyperlink r:id="rId27726a605d1ec5d82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7612,51 +7612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rebiol </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6 (in Spanish) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57526a45c6cfd2afa" w:history="1">
+      <w:hyperlink r:id="rId13986a605d1ec5ff3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7702,51 +7702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de grado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facultad de Ciencias Agrarias, Universidad de Guayaquil, Ecuador. (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38506a45c6cfd2b90" w:history="1">
+      <w:hyperlink r:id="rId53866a605d1ec6085" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7901,51 +7901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willd.]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de Maestría</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Escuela de Posgrado, Universidad La Molina, Lima, Peru (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44796a45c6cfd2cd4" w:history="1">
+      <w:hyperlink r:id="rId25746a605d1ec61c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8136,51 +8136,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodiplosis longifila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87836a45c6cfd2e59" w:history="1">
+      <w:hyperlink r:id="rId68376a605d1ec633b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,63 +8193,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27704659" name="name24556a45c6cfd320b" descr="eu_funding_250.png"/>
+            <wp:docPr id="80313572" name="name29016a605d1ec641a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71786a45c6cfd3209" cstate="print"/>
+                    <a:blip r:embed="rId12646a605d1ec6419" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8347,137 +8347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94117751">
+  <w:abstractNum w:abstractNumId="18250562">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61456191">
+    <w:lvl w:ilvl="0" w:tplc="79797952">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61456191" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79797952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61456191" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79797952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61456191" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79797952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61456191" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79797952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61456191" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79797952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61456191" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79797952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61456191" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79797952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61456191" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79797952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94117750">
+  <w:abstractNum w:abstractNumId="18250561">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34384670">
+    <w:lvl w:ilvl="0" w:tplc="25171014">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9229,55 +9229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94117750">
-    <w:abstractNumId w:val="94117750"/>
+  <w:num w:numId="18250561">
+    <w:abstractNumId w:val="18250561"/>
   </w:num>
-  <w:num w:numId="94117751">
-    <w:abstractNumId w:val="94117751"/>
+  <w:num w:numId="18250562">
+    <w:abstractNumId w:val="18250562"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20827,51 +20827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId960348766" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId341192955" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57876a45c6cfce472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/" TargetMode="External"/><Relationship Id="rId92386a45c6cfce4e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/categorization" TargetMode="External"/><Relationship Id="rId57266a45c6cfceee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/photos" TargetMode="External"/><Relationship Id="rId86126a45c6cfd136f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=prodiplosis%20longifila" TargetMode="External"/><Relationship Id="rId40996a45c6cfd215b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/rfna.v71n1.64262" TargetMode="External"/><Relationship Id="rId60676a45c6cfd227f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.12654" TargetMode="External"/><Relationship Id="rId49796a45c6cfd22c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/documents" TargetMode="External"/><Relationship Id="rId49536a45c6cfd2327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId93866a45c6cfd24d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40064-015-0987-6" TargetMode="External"/><Relationship Id="rId87746a45c6cfd256d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v67n1.62712" TargetMode="External"/><Relationship Id="rId75436a45c6cfd2641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-4104-1_25" TargetMode="External"/><Relationship Id="rId71436a45c6cfd2782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v63n2.30210" TargetMode="External"/><Relationship Id="rId44636a45c6cfd286e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId57526a45c6cfd2afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis" TargetMode="External"/><Relationship Id="rId38506a45c6cfd2b90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf" TargetMode="External"/><Relationship Id="rId44796a45c6cfd2cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743" TargetMode="External"/><Relationship Id="rId87836a45c6cfd2e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74146a45c6cfcedb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74146a45c6cfcedb9.jpg"/><Relationship Id="rId85066a45c6cfd07df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85066a45c6cfd07df.jpg"/><Relationship Id="rId71786a45c6cfd3209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71786a45c6cfd3209.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId500443794" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId854043086" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63376a605d1ec1b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/" TargetMode="External"/><Relationship Id="rId88416a605d1ec1be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/categorization" TargetMode="External"/><Relationship Id="rId70476a605d1ec1de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/photos" TargetMode="External"/><Relationship Id="rId60906a605d1ec492d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=prodiplosis%20longifila" TargetMode="External"/><Relationship Id="rId28866a605d1ec56eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/rfna.v71n1.64262" TargetMode="External"/><Relationship Id="rId33866a605d1ec5809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.12654" TargetMode="External"/><Relationship Id="rId11276a605d1ec584f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/documents" TargetMode="External"/><Relationship Id="rId14156a605d1ec58ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId42066a605d1ec5a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40064-015-0987-6" TargetMode="External"/><Relationship Id="rId74456a605d1ec5ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v67n1.62712" TargetMode="External"/><Relationship Id="rId94016a605d1ec5b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-4104-1_25" TargetMode="External"/><Relationship Id="rId18076a605d1ec5ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v63n2.30210" TargetMode="External"/><Relationship Id="rId27726a605d1ec5d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId13986a605d1ec5ff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis" TargetMode="External"/><Relationship Id="rId53866a605d1ec6085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf" TargetMode="External"/><Relationship Id="rId25746a605d1ec61c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743" TargetMode="External"/><Relationship Id="rId68376a605d1ec633b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63986a605d1ec1ce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63986a605d1ec1ce1.jpg"/><Relationship Id="rId19516a605d1ec3793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19516a605d1ec3793.jpg"/><Relationship Id="rId12646a605d1ec6419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12646a605d1ec6419.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>