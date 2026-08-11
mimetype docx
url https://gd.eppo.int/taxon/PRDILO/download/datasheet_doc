--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Cecidomyiidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud midge, citrus gall midge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63376a605d1ec1b80" w:history="1">
+            <w:hyperlink r:id="rId17666a7b25aa5442a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88416a605d1ec1be9" w:history="1">
+            <w:hyperlink r:id="rId81926a7b25aa54496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRDILO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78342691" name="name85246a605d1ec1ce2" descr="3764.jpg"/>
+                  <wp:docPr id="82795421" name="name89536a7b25aa54ce4" descr="3764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63986a605d1ec1ce1" cstate="print"/>
+                          <a:blip r:embed="rId85586a7b25aa54ce2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70476a605d1ec1de1" w:history="1">
+            <w:hyperlink r:id="rId96826a7b25aa54f79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18130429" name="name67786a605d1ec3795" descr="PRDILO_distribution_map.jpg"/>
+            <wp:docPr id="59285237" name="name99216a7b25aa56e6d" descr="PRDILO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRDILO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19516a605d1ec3793" cstate="print"/>
+                    <a:blip r:embed="rId17596a7b25aa56e6a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4056,51 +4056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018) or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Contarinia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Diaz, 1981). For molecular identification Duque-Gamboa et al (2018a) reported DNA sequences for DNA barcodes (cytochrome oxidase I gene) and a region of the ribosomal DNA (ITS2) that are available at the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60906a605d1ec492d" w:history="1">
+      <w:hyperlink r:id="rId74496a7b25aa579b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6175,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8351–8358. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28866a605d1ec56eb" w:history="1">
+      <w:hyperlink r:id="rId55226a7b25aa58822" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/rfna.v71n1.64262</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6352,92 +6352,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 204-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33866a605d1ec5809" w:history="1">
+      <w:hyperlink r:id="rId16926a7b25aa58945" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eea.12654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017a) Mini data sheet on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prodiplosis longifila. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11276a605d1ec584f" w:history="1">
+      <w:hyperlink r:id="rId83186a7b25aa5898c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PRDILO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6452,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017b) Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prodiplosis longifila (Diptera : Cecidomyiidae)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 1–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14156a605d1ec58ae" w:history="1">
+      <w:hyperlink r:id="rId16086a7b25aa589ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6696,51 +6696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 205. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42066a605d1ec5a33" w:history="1">
+      <w:hyperlink r:id="rId65396a7b25aa58b7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s40064-015-0987-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6786,51 +6786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 184–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74456a605d1ec5ac3" w:history="1">
+      <w:hyperlink r:id="rId21136a7b25aa58c0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/acag.v67n1.62712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6914,51 +6914,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 37-48.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kroschel J, Mujica N, Alcazar J, Canedo V, Zegarra O (2012) Developing integrated pest management for potato: experiences and lessons from two distinct potato production systems of Peru. In Wayne Honeycutt sustainable potato production: global case studies (eds He Z &amp; Larkin R), pp 419-450. Springer, Dordrecht, (NETH). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94016a605d1ec5b92" w:history="1">
+      <w:hyperlink r:id="rId28336a7b25aa58ce3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-007-4104-1_25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7089,51 +7089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 181-190 (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18076a605d1ec5ca8" w:history="1">
+      <w:hyperlink r:id="rId33966a7b25aa58e27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/acag.v63n2.30210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7219,51 +7219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Miller) Lambayeque 2014]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de Licenciatura en Biología</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Universidad Nacional Pedro Luis Gallo, Lambayeque, (PERU). (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27726a605d1ec5d82" w:history="1">
+      <w:hyperlink r:id="rId10206a7b25aa58efb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7612,51 +7612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rebiol </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6 (in Spanish) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13986a605d1ec5ff3" w:history="1">
+      <w:hyperlink r:id="rId29656a7b25aa5918e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7702,51 +7702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de grado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facultad de Ciencias Agrarias, Universidad de Guayaquil, Ecuador. (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53866a605d1ec6085" w:history="1">
+      <w:hyperlink r:id="rId43086a7b25aa59224" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7901,51 +7901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willd.]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de Maestría</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Escuela de Posgrado, Universidad La Molina, Lima, Peru (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25746a605d1ec61c0" w:history="1">
+      <w:hyperlink r:id="rId13286a7b25aa59368" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8136,51 +8136,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodiplosis longifila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68376a605d1ec633b" w:history="1">
+      <w:hyperlink r:id="rId74366a7b25aa594ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,63 +8193,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80313572" name="name29016a605d1ec641a" descr="eu_funding_250.png"/>
+            <wp:docPr id="98079420" name="name66796a7b25aa595f7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12646a605d1ec6419" cstate="print"/>
+                    <a:blip r:embed="rId61986a7b25aa595f6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8347,137 +8347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18250562">
+  <w:abstractNum w:abstractNumId="22536094">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79797952">
+    <w:lvl w:ilvl="0" w:tplc="27608363">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79797952" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27608363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79797952" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27608363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79797952" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27608363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79797952" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27608363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79797952" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27608363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79797952" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27608363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79797952" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27608363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79797952" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27608363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18250561">
+  <w:abstractNum w:abstractNumId="22536093">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25171014">
+    <w:lvl w:ilvl="0" w:tplc="81344719">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9229,55 +9229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18250561">
-    <w:abstractNumId w:val="18250561"/>
+  <w:num w:numId="22536093">
+    <w:abstractNumId w:val="22536093"/>
   </w:num>
-  <w:num w:numId="18250562">
-    <w:abstractNumId w:val="18250562"/>
+  <w:num w:numId="22536094">
+    <w:abstractNumId w:val="22536094"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20827,51 +20827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId500443794" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId854043086" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63376a605d1ec1b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/" TargetMode="External"/><Relationship Id="rId88416a605d1ec1be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/categorization" TargetMode="External"/><Relationship Id="rId70476a605d1ec1de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/photos" TargetMode="External"/><Relationship Id="rId60906a605d1ec492d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=prodiplosis%20longifila" TargetMode="External"/><Relationship Id="rId28866a605d1ec56eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/rfna.v71n1.64262" TargetMode="External"/><Relationship Id="rId33866a605d1ec5809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.12654" TargetMode="External"/><Relationship Id="rId11276a605d1ec584f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/documents" TargetMode="External"/><Relationship Id="rId14156a605d1ec58ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId42066a605d1ec5a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40064-015-0987-6" TargetMode="External"/><Relationship Id="rId74456a605d1ec5ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v67n1.62712" TargetMode="External"/><Relationship Id="rId94016a605d1ec5b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-4104-1_25" TargetMode="External"/><Relationship Id="rId18076a605d1ec5ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v63n2.30210" TargetMode="External"/><Relationship Id="rId27726a605d1ec5d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId13986a605d1ec5ff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis" TargetMode="External"/><Relationship Id="rId53866a605d1ec6085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf" TargetMode="External"/><Relationship Id="rId25746a605d1ec61c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743" TargetMode="External"/><Relationship Id="rId68376a605d1ec633b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63986a605d1ec1ce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63986a605d1ec1ce1.jpg"/><Relationship Id="rId19516a605d1ec3793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19516a605d1ec3793.jpg"/><Relationship Id="rId12646a605d1ec6419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12646a605d1ec6419.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699344293" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId113835300" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17666a7b25aa5442a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/" TargetMode="External"/><Relationship Id="rId81926a7b25aa54496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/categorization" TargetMode="External"/><Relationship Id="rId96826a7b25aa54f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/photos" TargetMode="External"/><Relationship Id="rId74496a7b25aa579b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=prodiplosis%20longifila" TargetMode="External"/><Relationship Id="rId55226a7b25aa58822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/rfna.v71n1.64262" TargetMode="External"/><Relationship Id="rId16926a7b25aa58945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.12654" TargetMode="External"/><Relationship Id="rId83186a7b25aa5898c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/documents" TargetMode="External"/><Relationship Id="rId16086a7b25aa589ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId65396a7b25aa58b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40064-015-0987-6" TargetMode="External"/><Relationship Id="rId21136a7b25aa58c0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v67n1.62712" TargetMode="External"/><Relationship Id="rId28336a7b25aa58ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-4104-1_25" TargetMode="External"/><Relationship Id="rId33966a7b25aa58e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v63n2.30210" TargetMode="External"/><Relationship Id="rId10206a7b25aa58efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId29656a7b25aa5918e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis" TargetMode="External"/><Relationship Id="rId43086a7b25aa59224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf" TargetMode="External"/><Relationship Id="rId13286a7b25aa59368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743" TargetMode="External"/><Relationship Id="rId74366a7b25aa594ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85586a7b25aa54ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85586a7b25aa54ce2.jpg"/><Relationship Id="rId17596a7b25aa56e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17596a7b25aa56e6a.jpg"/><Relationship Id="rId61986a7b25aa595f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61986a7b25aa595f6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>