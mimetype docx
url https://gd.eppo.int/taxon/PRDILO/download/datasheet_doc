--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Cecidomyiidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bud midge, citrus gall midge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17666a7b25aa5442a" w:history="1">
+            <w:hyperlink r:id="rId43966a95bb0b167a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81926a7b25aa54496" w:history="1">
+            <w:hyperlink r:id="rId89686a95bb0b1681a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRDILO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82795421" name="name89536a7b25aa54ce4" descr="3764.jpg"/>
+                  <wp:docPr id="26929634" name="name26686a95bb0b170b2" descr="3764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85586a7b25aa54ce2" cstate="print"/>
+                          <a:blip r:embed="rId16936a95bb0b170b0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96826a7b25aa54f79" w:history="1">
+            <w:hyperlink r:id="rId84256a95bb0b171dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2570,63 +2570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59285237" name="name99216a7b25aa56e6d" descr="PRDILO_distribution_map.jpg"/>
+            <wp:docPr id="86714621" name="name69236a95bb0b19638" descr="PRDILO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRDILO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17596a7b25aa56e6a" cstate="print"/>
+                    <a:blip r:embed="rId73616a95bb0b19631" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4056,51 +4056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018) or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Contarinia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Diaz, 1981). For molecular identification Duque-Gamboa et al (2018a) reported DNA sequences for DNA barcodes (cytochrome oxidase I gene) and a region of the ribosomal DNA (ITS2) that are available at the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74496a7b25aa579b4" w:history="1">
+      <w:hyperlink r:id="rId91786a95bb0b1a938" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6175,51 +6175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8351–8358. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55226a7b25aa58822" w:history="1">
+      <w:hyperlink r:id="rId18946a95bb0b1b73e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/rfna.v71n1.64262</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6352,92 +6352,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 204-214. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16926a7b25aa58945" w:history="1">
+      <w:hyperlink r:id="rId13056a95bb0b1b861" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eea.12654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017a) Mini data sheet on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prodiplosis longifila. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83186a7b25aa5898c" w:history="1">
+      <w:hyperlink r:id="rId15886a95bb0b1b8b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PRDILO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6452,51 +6452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017b) Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prodiplosis longifila (Diptera : Cecidomyiidae)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 1–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16086a7b25aa589ec" w:history="1">
+      <w:hyperlink r:id="rId89896a95bb0b1b928" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6696,51 +6696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 205. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65396a7b25aa58b7b" w:history="1">
+      <w:hyperlink r:id="rId53226a95bb0b1babf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s40064-015-0987-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6786,51 +6786,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 184–191. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21136a7b25aa58c0e" w:history="1">
+      <w:hyperlink r:id="rId20046a95bb0b1bb55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/acag.v67n1.62712</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6914,51 +6914,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 37-48.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kroschel J, Mujica N, Alcazar J, Canedo V, Zegarra O (2012) Developing integrated pest management for potato: experiences and lessons from two distinct potato production systems of Peru. In Wayne Honeycutt sustainable potato production: global case studies (eds He Z &amp; Larkin R), pp 419-450. Springer, Dordrecht, (NETH). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28336a7b25aa58ce3" w:history="1">
+      <w:hyperlink r:id="rId35026a95bb0b1bc2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-94-007-4104-1_25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7089,51 +7089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) 181-190 (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33966a7b25aa58e27" w:history="1">
+      <w:hyperlink r:id="rId39906a95bb0b1bd70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15446/acag.v63n2.30210</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7219,51 +7219,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Miller) Lambayeque 2014]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de Licenciatura en Biología</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Universidad Nacional Pedro Luis Gallo, Lambayeque, (PERU). (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10206a7b25aa58efb" w:history="1">
+      <w:hyperlink r:id="rId50256a95bb0b1be4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7612,51 +7612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rebiol </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6 (in Spanish) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29656a7b25aa5918e" w:history="1">
+      <w:hyperlink r:id="rId45446a95bb0b1c0db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7702,51 +7702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de grado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facultad de Ciencias Agrarias, Universidad de Guayaquil, Ecuador. (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43086a7b25aa59224" w:history="1">
+      <w:hyperlink r:id="rId18646a95bb0b1c18d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7901,51 +7901,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willd.]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesis de Maestría</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Escuela de Posgrado, Universidad La Molina, Lima, Peru (in Spanish). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13286a7b25aa59368" w:history="1">
+      <w:hyperlink r:id="rId35976a95bb0b1c2d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 November 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8136,51 +8136,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodiplosis longifila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74366a7b25aa594ee" w:history="1">
+      <w:hyperlink r:id="rId97826a95bb0b1c45e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,63 +8193,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98079420" name="name66796a7b25aa595f7" descr="eu_funding_250.png"/>
+            <wp:docPr id="70036515" name="name89566a95bb0b1c54a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61986a7b25aa595f6" cstate="print"/>
+                    <a:blip r:embed="rId38576a95bb0b1c548" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8347,137 +8347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22536094">
+  <w:abstractNum w:abstractNumId="92868349">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27608363">
+    <w:lvl w:ilvl="0" w:tplc="43333788">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27608363" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43333788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27608363" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43333788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27608363" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43333788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27608363" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43333788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27608363" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43333788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27608363" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43333788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27608363" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43333788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27608363" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43333788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22536093">
+  <w:abstractNum w:abstractNumId="92868348">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81344719">
+    <w:lvl w:ilvl="0" w:tplc="30051404">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9229,55 +9229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22536093">
-    <w:abstractNumId w:val="22536093"/>
+  <w:num w:numId="92868348">
+    <w:abstractNumId w:val="92868348"/>
   </w:num>
-  <w:num w:numId="22536094">
-    <w:abstractNumId w:val="22536094"/>
+  <w:num w:numId="92868349">
+    <w:abstractNumId w:val="92868349"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20827,51 +20827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699344293" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId113835300" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17666a7b25aa5442a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/" TargetMode="External"/><Relationship Id="rId81926a7b25aa54496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/categorization" TargetMode="External"/><Relationship Id="rId96826a7b25aa54f79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/photos" TargetMode="External"/><Relationship Id="rId74496a7b25aa579b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=prodiplosis%20longifila" TargetMode="External"/><Relationship Id="rId55226a7b25aa58822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/rfna.v71n1.64262" TargetMode="External"/><Relationship Id="rId16926a7b25aa58945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.12654" TargetMode="External"/><Relationship Id="rId83186a7b25aa5898c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/documents" TargetMode="External"/><Relationship Id="rId16086a7b25aa589ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId65396a7b25aa58b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40064-015-0987-6" TargetMode="External"/><Relationship Id="rId21136a7b25aa58c0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v67n1.62712" TargetMode="External"/><Relationship Id="rId28336a7b25aa58ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-4104-1_25" TargetMode="External"/><Relationship Id="rId33966a7b25aa58e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v63n2.30210" TargetMode="External"/><Relationship Id="rId10206a7b25aa58efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId29656a7b25aa5918e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis" TargetMode="External"/><Relationship Id="rId43086a7b25aa59224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf" TargetMode="External"/><Relationship Id="rId13286a7b25aa59368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743" TargetMode="External"/><Relationship Id="rId74366a7b25aa594ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85586a7b25aa54ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85586a7b25aa54ce2.jpg"/><Relationship Id="rId17596a7b25aa56e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17596a7b25aa56e6a.jpg"/><Relationship Id="rId61986a7b25aa595f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61986a7b25aa595f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId680845365" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId254027042" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43966a95bb0b167a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/" TargetMode="External"/><Relationship Id="rId89686a95bb0b1681a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/categorization" TargetMode="External"/><Relationship Id="rId84256a95bb0b171dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/photos" TargetMode="External"/><Relationship Id="rId91786a95bb0b1a938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=prodiplosis%20longifila" TargetMode="External"/><Relationship Id="rId18946a95bb0b1b73e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/rfna.v71n1.64262" TargetMode="External"/><Relationship Id="rId13056a95bb0b1b861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eea.12654" TargetMode="External"/><Relationship Id="rId15886a95bb0b1b8b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRDILO/documents" TargetMode="External"/><Relationship Id="rId89896a95bb0b1b928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId53226a95bb0b1babf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s40064-015-0987-6" TargetMode="External"/><Relationship Id="rId20046a95bb0b1bb55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v67n1.62712" TargetMode="External"/><Relationship Id="rId35026a95bb0b1bc2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-94-007-4104-1_25" TargetMode="External"/><Relationship Id="rId39906a95bb0b1bd70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15446/acag.v63n2.30210" TargetMode="External"/><Relationship Id="rId50256a95bb0b1be4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.unprg.edu.pe:8080/bitstream/handle/20.500.12893/57/BC-TES-3676.pdf?sequence=1&amp;isAllowed=y" TargetMode="External"/><Relationship Id="rId45446a95bb0b1c0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://es.scribd.com/document/143023049/Actividad-entomopatA-gena-de-cuatro-especies-de-hongos-sobre-Prodiplosis" TargetMode="External"/><Relationship Id="rId18646a95bb0b1c18d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.ug.edu.ec/bitstream/redug/7390/1/TESIS_LAURA_RENDON.pdf" TargetMode="External"/><Relationship Id="rId35976a95bb0b1c2d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.lamolina.edu.pe/handle/20.500.12996/4743" TargetMode="External"/><Relationship Id="rId97826a95bb0b1c45e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16936a95bb0b170b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16936a95bb0b170b0.jpg"/><Relationship Id="rId73616a95bb0b19631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73616a95bb0b19631.jpg"/><Relationship Id="rId38576a95bb0b1c548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38576a95bb0b1c548.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>