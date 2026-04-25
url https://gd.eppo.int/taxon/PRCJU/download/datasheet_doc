--- v7 (2026-03-30)
+++ v8 (2026-04-25)
@@ -644,51 +644,51 @@
               <w:t xml:space="preserve"> Náves</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> algaroba (AU), algaroba bean, mesquite, mesquite (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762469c9d5e8eeb0c" w:history="1">
+            <w:hyperlink r:id="rId890669ed14e8a7ff1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -704,51 +704,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826469c9d5e8eeb72" w:history="1">
+            <w:hyperlink r:id="rId487969ed14e8a8061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -762,86 +762,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRCJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="884376" name="name689969c9d5e8ef15f" descr="5061.jpg"/>
+                  <wp:docPr id="71627180" name="name601469ed14e8a839d" descr="5061.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5061.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId730169c9d5e8ef15e" cstate="print"/>
+                          <a:blip r:embed="rId693369ed14e8a839b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId304969c9d5e8ef247" w:history="1">
+            <w:hyperlink r:id="rId326769ed14e8a84f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1863,63 +1863,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12207341" name="name837169c9d5e8f06a7" descr="PRCJU_distribution_map.jpg"/>
+            <wp:docPr id="23175301" name="name176569ed14e8aa076" descr="PRCJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRCJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId303369c9d5e8f06a4" cstate="print"/>
+                    <a:blip r:embed="rId935969ed14e8aa072" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5207,51 +5207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The US State of Hawaii, includes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on its list of noxious weeds (Hawaii Invasive Species Council, 2018). The whole genus is listed as a noxious weed in the State of Florida (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId639669c9d5e8f1e36" w:history="1">
+      <w:hyperlink r:id="rId126769ed14e8ab8d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/java/noxious</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5414,51 +5414,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prosopis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId749369c9d5e8f1f9e" w:history="1">
+      <w:hyperlink r:id="rId470669ed14e8aba31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl? taxon_id=68407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 May 2017)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6178,51 +6178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. velutina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fabaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId856669c9d5e8f24dd" w:history="1">
+      <w:hyperlink r:id="rId997369ed14e8abf2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 19 September 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6745,51 +6745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hawaii Invasive Plant Species Council (2018) Long-thorn Kiawe (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prosopis juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId196369c9d5e8f286e" w:history="1">
+      <w:hyperlink r:id="rId429269ed14e8ac2fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 March 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8043,51 +8043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pii: plu027. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId223469c9d5e8f30bf" w:history="1">
+      <w:hyperlink r:id="rId486669ed14e8acb3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aobpla/plu027 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8793,51 +8793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neltuma juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489769c9d5e8f35a4" w:history="1">
+      <w:hyperlink r:id="rId788269ed14e8ad03e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8913,51 +8913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 290-297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190169c9d5e8f3673" w:history="1">
+      <w:hyperlink r:id="rId271269ed14e8ad10c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12531</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -9044,137 +9044,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37781993">
+  <w:abstractNum w:abstractNumId="37442860">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27183073">
+    <w:lvl w:ilvl="0" w:tplc="45914858">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27183073" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45914858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27183073" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45914858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27183073" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45914858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27183073" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45914858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27183073" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45914858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27183073" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45914858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27183073" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45914858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27183073" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45914858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37781992">
+  <w:abstractNum w:abstractNumId="37442859">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70342114">
+    <w:lvl w:ilvl="0" w:tplc="95360473">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9926,55 +9926,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37781992">
-    <w:abstractNumId w:val="37781992"/>
+  <w:num w:numId="37442859">
+    <w:abstractNumId w:val="37442859"/>
   </w:num>
-  <w:num w:numId="37781993">
-    <w:abstractNumId w:val="37781993"/>
+  <w:num w:numId="37442860">
+    <w:abstractNumId w:val="37442860"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21524,51 +21524,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId215814457" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId752560789" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId762469c9d5e8eeb0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/" TargetMode="External"/><Relationship Id="rId826469c9d5e8eeb72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/categorization" TargetMode="External"/><Relationship Id="rId304969c9d5e8ef247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/photos" TargetMode="External"/><Relationship Id="rId639669c9d5e8f1e36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxious" TargetMode="External"/><Relationship Id="rId749369c9d5e8f1f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?%20taxon_id=68407" TargetMode="External"/><Relationship Id="rId856669c9d5e8f24dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species" TargetMode="External"/><Relationship Id="rId196369c9d5e8f286e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/" TargetMode="External"/><Relationship Id="rId223469c9d5e8f30bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aobpla/plu027" TargetMode="External"/><Relationship Id="rId489769c9d5e8f35a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId190169c9d5e8f3673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12531" TargetMode="External"/><Relationship Id="rId730169c9d5e8ef15e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId730169c9d5e8ef15e.jpg"/><Relationship Id="rId303369c9d5e8f06a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId303369c9d5e8f06a4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId791707781" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId779707053" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId890669ed14e8a7ff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/" TargetMode="External"/><Relationship Id="rId487969ed14e8a8061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/categorization" TargetMode="External"/><Relationship Id="rId326769ed14e8a84f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/photos" TargetMode="External"/><Relationship Id="rId126769ed14e8ab8d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxious" TargetMode="External"/><Relationship Id="rId470669ed14e8aba31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?%20taxon_id=68407" TargetMode="External"/><Relationship Id="rId997369ed14e8abf2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species" TargetMode="External"/><Relationship Id="rId429269ed14e8ac2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/" TargetMode="External"/><Relationship Id="rId486669ed14e8acb3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aobpla/plu027" TargetMode="External"/><Relationship Id="rId788269ed14e8ad03e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId271269ed14e8ad10c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12531" TargetMode="External"/><Relationship Id="rId693369ed14e8a839b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId693369ed14e8a839b.jpg"/><Relationship Id="rId935969ed14e8aa072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId935969ed14e8aa072.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>