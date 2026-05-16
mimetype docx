--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -644,51 +644,51 @@
               <w:t xml:space="preserve"> Náves</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> algaroba (AU), algaroba bean, mesquite, mesquite (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId890669ed14e8a7ff1" w:history="1">
+            <w:hyperlink r:id="rId32156a07ce16d03a4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -704,51 +704,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487969ed14e8a8061" w:history="1">
+            <w:hyperlink r:id="rId23636a07ce16d040c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -762,86 +762,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRCJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71627180" name="name601469ed14e8a839d" descr="5061.jpg"/>
+                  <wp:docPr id="36911306" name="name78516a07ce16d09ce" descr="5061.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5061.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId693369ed14e8a839b" cstate="print"/>
+                          <a:blip r:embed="rId32226a07ce16d09cd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId326769ed14e8a84f9" w:history="1">
+            <w:hyperlink r:id="rId36626a07ce16d0af2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1863,63 +1863,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23175301" name="name176569ed14e8aa076" descr="PRCJU_distribution_map.jpg"/>
+            <wp:docPr id="9925312" name="name81286a07ce16d2188" descr="PRCJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRCJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId935969ed14e8aa072" cstate="print"/>
+                    <a:blip r:embed="rId82176a07ce16d2184" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5207,51 +5207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The US State of Hawaii, includes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on its list of noxious weeds (Hawaii Invasive Species Council, 2018). The whole genus is listed as a noxious weed in the State of Florida (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId126769ed14e8ab8d2" w:history="1">
+      <w:hyperlink r:id="rId69296a07ce16d39d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/java/noxious</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5414,51 +5414,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prosopis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId470669ed14e8aba31" w:history="1">
+      <w:hyperlink r:id="rId22296a07ce16d3b28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl? taxon_id=68407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 May 2017)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6178,51 +6178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. velutina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fabaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId997369ed14e8abf2e" w:history="1">
+      <w:hyperlink r:id="rId98646a07ce16d4014" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 19 September 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6745,51 +6745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hawaii Invasive Plant Species Council (2018) Long-thorn Kiawe (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prosopis juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId429269ed14e8ac2fb" w:history="1">
+      <w:hyperlink r:id="rId48536a07ce16d43b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 March 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8043,51 +8043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pii: plu027. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId486669ed14e8acb3f" w:history="1">
+      <w:hyperlink r:id="rId76046a07ce16d4bc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aobpla/plu027 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8793,51 +8793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neltuma juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId788269ed14e8ad03e" w:history="1">
+      <w:hyperlink r:id="rId49556a07ce16d509c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8913,51 +8913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 290-297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId271269ed14e8ad10c" w:history="1">
+      <w:hyperlink r:id="rId50586a07ce16d5164" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12531</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -9044,137 +9044,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37442860">
+  <w:abstractNum w:abstractNumId="76714280">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45914858">
+    <w:lvl w:ilvl="0" w:tplc="38154611">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45914858" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38154611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45914858" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38154611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45914858" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38154611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45914858" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38154611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45914858" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38154611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45914858" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38154611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45914858" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38154611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45914858" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38154611" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37442859">
+  <w:abstractNum w:abstractNumId="76714279">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95360473">
+    <w:lvl w:ilvl="0" w:tplc="10300944">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9926,55 +9926,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37442859">
-    <w:abstractNumId w:val="37442859"/>
+  <w:num w:numId="76714279">
+    <w:abstractNumId w:val="76714279"/>
   </w:num>
-  <w:num w:numId="37442860">
-    <w:abstractNumId w:val="37442860"/>
+  <w:num w:numId="76714280">
+    <w:abstractNumId w:val="76714280"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21524,51 +21524,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId791707781" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId779707053" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId890669ed14e8a7ff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/" TargetMode="External"/><Relationship Id="rId487969ed14e8a8061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/categorization" TargetMode="External"/><Relationship Id="rId326769ed14e8a84f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/photos" TargetMode="External"/><Relationship Id="rId126769ed14e8ab8d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxious" TargetMode="External"/><Relationship Id="rId470669ed14e8aba31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?%20taxon_id=68407" TargetMode="External"/><Relationship Id="rId997369ed14e8abf2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species" TargetMode="External"/><Relationship Id="rId429269ed14e8ac2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/" TargetMode="External"/><Relationship Id="rId486669ed14e8acb3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aobpla/plu027" TargetMode="External"/><Relationship Id="rId788269ed14e8ad03e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId271269ed14e8ad10c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12531" TargetMode="External"/><Relationship Id="rId693369ed14e8a839b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId693369ed14e8a839b.jpg"/><Relationship Id="rId935969ed14e8aa072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId935969ed14e8aa072.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId198136844" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId185327450" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32156a07ce16d03a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/" TargetMode="External"/><Relationship Id="rId23636a07ce16d040c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/categorization" TargetMode="External"/><Relationship Id="rId36626a07ce16d0af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/photos" TargetMode="External"/><Relationship Id="rId69296a07ce16d39d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxious" TargetMode="External"/><Relationship Id="rId22296a07ce16d3b28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?%20taxon_id=68407" TargetMode="External"/><Relationship Id="rId98646a07ce16d4014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species" TargetMode="External"/><Relationship Id="rId48536a07ce16d43b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/" TargetMode="External"/><Relationship Id="rId76046a07ce16d4bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aobpla/plu027" TargetMode="External"/><Relationship Id="rId49556a07ce16d509c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50586a07ce16d5164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12531" TargetMode="External"/><Relationship Id="rId32226a07ce16d09cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32226a07ce16d09cd.jpg"/><Relationship Id="rId82176a07ce16d2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82176a07ce16d2184.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>