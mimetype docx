--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -644,51 +644,51 @@
               <w:t xml:space="preserve"> Náves</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> algaroba (AU), algaroba bean, mesquite, mesquite (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32156a07ce16d03a4" w:history="1">
+            <w:hyperlink r:id="rId39586a225a0cbb4c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -704,51 +704,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23636a07ce16d040c" w:history="1">
+            <w:hyperlink r:id="rId31296a225a0cbb532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -762,86 +762,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRCJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36911306" name="name78516a07ce16d09ce" descr="5061.jpg"/>
+                  <wp:docPr id="68457984" name="name96786a225a0cbbc2a" descr="5061.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5061.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32226a07ce16d09cd" cstate="print"/>
+                          <a:blip r:embed="rId18336a225a0cbbc27" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36626a07ce16d0af2" w:history="1">
+            <w:hyperlink r:id="rId44626a225a0cbbd6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1863,63 +1863,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9925312" name="name81286a07ce16d2188" descr="PRCJU_distribution_map.jpg"/>
+            <wp:docPr id="82512449" name="name51246a225a0cbd151" descr="PRCJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRCJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82176a07ce16d2184" cstate="print"/>
+                    <a:blip r:embed="rId97246a225a0cbd14d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5207,51 +5207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The US State of Hawaii, includes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on its list of noxious weeds (Hawaii Invasive Species Council, 2018). The whole genus is listed as a noxious weed in the State of Florida (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId69296a07ce16d39d3" w:history="1">
+      <w:hyperlink r:id="rId24766a225a0cbe90a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/java/noxious</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5414,51 +5414,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prosopis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22296a07ce16d3b28" w:history="1">
+      <w:hyperlink r:id="rId55596a225a0cbea63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl? taxon_id=68407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 May 2017)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6178,51 +6178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. velutina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fabaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98646a07ce16d4014" w:history="1">
+      <w:hyperlink r:id="rId80116a225a0cbef31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 19 September 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6745,51 +6745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hawaii Invasive Plant Species Council (2018) Long-thorn Kiawe (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prosopis juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48536a07ce16d43b1" w:history="1">
+      <w:hyperlink r:id="rId58926a225a0cbf58d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 March 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8043,51 +8043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pii: plu027. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76046a07ce16d4bc3" w:history="1">
+      <w:hyperlink r:id="rId12546a225a0cc011e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aobpla/plu027 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8793,51 +8793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neltuma juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49556a07ce16d509c" w:history="1">
+      <w:hyperlink r:id="rId63356a225a0cc0733" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8913,51 +8913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 290-297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50586a07ce16d5164" w:history="1">
+      <w:hyperlink r:id="rId66896a225a0cc0be7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12531</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -9044,137 +9044,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76714280">
+  <w:abstractNum w:abstractNumId="85118901">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38154611">
+    <w:lvl w:ilvl="0" w:tplc="56853252">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38154611" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56853252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38154611" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56853252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38154611" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56853252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38154611" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56853252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38154611" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56853252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38154611" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56853252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38154611" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56853252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38154611" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56853252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76714279">
+  <w:abstractNum w:abstractNumId="85118900">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10300944">
+    <w:lvl w:ilvl="0" w:tplc="76473536">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9926,55 +9926,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76714279">
-    <w:abstractNumId w:val="76714279"/>
+  <w:num w:numId="85118900">
+    <w:abstractNumId w:val="85118900"/>
   </w:num>
-  <w:num w:numId="76714280">
-    <w:abstractNumId w:val="76714280"/>
+  <w:num w:numId="85118901">
+    <w:abstractNumId w:val="85118901"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21524,51 +21524,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId198136844" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId185327450" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32156a07ce16d03a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/" TargetMode="External"/><Relationship Id="rId23636a07ce16d040c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/categorization" TargetMode="External"/><Relationship Id="rId36626a07ce16d0af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/photos" TargetMode="External"/><Relationship Id="rId69296a07ce16d39d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxious" TargetMode="External"/><Relationship Id="rId22296a07ce16d3b28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?%20taxon_id=68407" TargetMode="External"/><Relationship Id="rId98646a07ce16d4014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species" TargetMode="External"/><Relationship Id="rId48536a07ce16d43b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/" TargetMode="External"/><Relationship Id="rId76046a07ce16d4bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aobpla/plu027" TargetMode="External"/><Relationship Id="rId49556a07ce16d509c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50586a07ce16d5164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12531" TargetMode="External"/><Relationship Id="rId32226a07ce16d09cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32226a07ce16d09cd.jpg"/><Relationship Id="rId82176a07ce16d2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82176a07ce16d2184.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId771037183" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId110336436" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39586a225a0cbb4c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/" TargetMode="External"/><Relationship Id="rId31296a225a0cbb532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/categorization" TargetMode="External"/><Relationship Id="rId44626a225a0cbbd6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/photos" TargetMode="External"/><Relationship Id="rId24766a225a0cbe90a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxious" TargetMode="External"/><Relationship Id="rId55596a225a0cbea63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?%20taxon_id=68407" TargetMode="External"/><Relationship Id="rId80116a225a0cbef31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species" TargetMode="External"/><Relationship Id="rId58926a225a0cbf58d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/" TargetMode="External"/><Relationship Id="rId12546a225a0cc011e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aobpla/plu027" TargetMode="External"/><Relationship Id="rId63356a225a0cc0733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66896a225a0cc0be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12531" TargetMode="External"/><Relationship Id="rId18336a225a0cbbc27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18336a225a0cbbc27.jpg"/><Relationship Id="rId97246a225a0cbd14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97246a225a0cbd14d.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>