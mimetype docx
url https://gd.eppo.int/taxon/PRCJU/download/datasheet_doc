--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -644,51 +644,51 @@
               <w:t xml:space="preserve"> Náves</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> algaroba (AU), algaroba bean, mesquite, mesquite (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39586a225a0cbb4c6" w:history="1">
+            <w:hyperlink r:id="rId38446a3d17bc605b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -704,51 +704,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31296a225a0cbb532" w:history="1">
+            <w:hyperlink r:id="rId83786a3d17bc6061d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -762,86 +762,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRCJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68457984" name="name96786a225a0cbbc2a" descr="5061.jpg"/>
+                  <wp:docPr id="44289613" name="name56006a3d17bc60e72" descr="5061.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5061.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18336a225a0cbbc27" cstate="print"/>
+                          <a:blip r:embed="rId56516a3d17bc60e70" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44626a225a0cbbd6f" w:history="1">
+            <w:hyperlink r:id="rId68806a3d17bc60fba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1863,63 +1863,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82512449" name="name51246a225a0cbd151" descr="PRCJU_distribution_map.jpg"/>
+            <wp:docPr id="64154945" name="name73556a3d17bc627d4" descr="PRCJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRCJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97246a225a0cbd14d" cstate="print"/>
+                    <a:blip r:embed="rId69836a3d17bc627d2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5207,51 +5207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The US State of Hawaii, includes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on its list of noxious weeds (Hawaii Invasive Species Council, 2018). The whole genus is listed as a noxious weed in the State of Florida (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24766a225a0cbe90a" w:history="1">
+      <w:hyperlink r:id="rId34116a3d17bc63fb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/java/noxious</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5414,51 +5414,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prosopis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55596a225a0cbea63" w:history="1">
+      <w:hyperlink r:id="rId80136a3d17bc6410f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl? taxon_id=68407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 May 2017)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6178,51 +6178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. velutina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fabaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80116a225a0cbef31" w:history="1">
+      <w:hyperlink r:id="rId45176a3d17bc645ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 19 September 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6745,51 +6745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hawaii Invasive Plant Species Council (2018) Long-thorn Kiawe (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prosopis juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58926a225a0cbf58d" w:history="1">
+      <w:hyperlink r:id="rId20586a3d17bc649c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 March 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8043,51 +8043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pii: plu027. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12546a225a0cc011e" w:history="1">
+      <w:hyperlink r:id="rId66236a3d17bc6532a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aobpla/plu027 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8793,51 +8793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neltuma juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63356a225a0cc0733" w:history="1">
+      <w:hyperlink r:id="rId44356a3d17bc65880" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8913,51 +8913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 290-297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66896a225a0cc0be7" w:history="1">
+      <w:hyperlink r:id="rId51856a3d17bc6596e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12531</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -9044,137 +9044,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85118901">
+  <w:abstractNum w:abstractNumId="34496554">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56853252">
+    <w:lvl w:ilvl="0" w:tplc="71131577">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56853252" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71131577" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56853252" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71131577" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56853252" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71131577" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56853252" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71131577" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56853252" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71131577" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56853252" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71131577" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56853252" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71131577" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56853252" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71131577" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85118900">
+  <w:abstractNum w:abstractNumId="34496553">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76473536">
+    <w:lvl w:ilvl="0" w:tplc="93925771">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9926,55 +9926,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85118900">
-    <w:abstractNumId w:val="85118900"/>
+  <w:num w:numId="34496553">
+    <w:abstractNumId w:val="34496553"/>
   </w:num>
-  <w:num w:numId="85118901">
-    <w:abstractNumId w:val="85118901"/>
+  <w:num w:numId="34496554">
+    <w:abstractNumId w:val="34496554"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21524,51 +21524,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId771037183" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId110336436" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39586a225a0cbb4c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/" TargetMode="External"/><Relationship Id="rId31296a225a0cbb532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/categorization" TargetMode="External"/><Relationship Id="rId44626a225a0cbbd6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/photos" TargetMode="External"/><Relationship Id="rId24766a225a0cbe90a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxious" TargetMode="External"/><Relationship Id="rId55596a225a0cbea63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?%20taxon_id=68407" TargetMode="External"/><Relationship Id="rId80116a225a0cbef31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species" TargetMode="External"/><Relationship Id="rId58926a225a0cbf58d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/" TargetMode="External"/><Relationship Id="rId12546a225a0cc011e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aobpla/plu027" TargetMode="External"/><Relationship Id="rId63356a225a0cc0733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66896a225a0cc0be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12531" TargetMode="External"/><Relationship Id="rId18336a225a0cbbc27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18336a225a0cbbc27.jpg"/><Relationship Id="rId97246a225a0cbd14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97246a225a0cbd14d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId153694464" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId899664892" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38446a3d17bc605b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/" TargetMode="External"/><Relationship Id="rId83786a3d17bc6061d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/categorization" TargetMode="External"/><Relationship Id="rId68806a3d17bc60fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/photos" TargetMode="External"/><Relationship Id="rId34116a3d17bc63fb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxious" TargetMode="External"/><Relationship Id="rId80136a3d17bc6410f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?%20taxon_id=68407" TargetMode="External"/><Relationship Id="rId45176a3d17bc645ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species" TargetMode="External"/><Relationship Id="rId20586a3d17bc649c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/" TargetMode="External"/><Relationship Id="rId66236a3d17bc6532a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aobpla/plu027" TargetMode="External"/><Relationship Id="rId44356a3d17bc65880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51856a3d17bc6596e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12531" TargetMode="External"/><Relationship Id="rId56516a3d17bc60e70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56516a3d17bc60e70.jpg"/><Relationship Id="rId69836a3d17bc627d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69836a3d17bc627d2.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>