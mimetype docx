--- v11 (2026-06-25)
+++ v12 (2026-07-16)
@@ -644,51 +644,51 @@
               <w:t xml:space="preserve"> Náves</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> algaroba (AU), algaroba bean, mesquite, mesquite (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38446a3d17bc605b3" w:history="1">
+            <w:hyperlink r:id="rId26546a58fe212a52d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -704,51 +704,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83786a3d17bc6061d" w:history="1">
+            <w:hyperlink r:id="rId51706a58fe212a594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -762,86 +762,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRCJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44289613" name="name56006a3d17bc60e72" descr="5061.jpg"/>
+                  <wp:docPr id="86477976" name="name92896a58fe212ac7b" descr="5061.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5061.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56516a3d17bc60e70" cstate="print"/>
+                          <a:blip r:embed="rId88206a58fe212ac79" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68806a3d17bc60fba" w:history="1">
+            <w:hyperlink r:id="rId99826a58fe212ada5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1863,63 +1863,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64154945" name="name73556a3d17bc627d4" descr="PRCJU_distribution_map.jpg"/>
+            <wp:docPr id="17843933" name="name89766a58fe212c035" descr="PRCJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRCJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69836a3d17bc627d2" cstate="print"/>
+                    <a:blip r:embed="rId41826a58fe212c032" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5207,51 +5207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The US State of Hawaii, includes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on its list of noxious weeds (Hawaii Invasive Species Council, 2018). The whole genus is listed as a noxious weed in the State of Florida (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId34116a3d17bc63fb3" w:history="1">
+      <w:hyperlink r:id="rId24606a58fe212d892" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/java/noxious</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5414,51 +5414,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prosopis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80136a3d17bc6410f" w:history="1">
+      <w:hyperlink r:id="rId43696a58fe212d9f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl? taxon_id=68407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 May 2017)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6178,51 +6178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. velutina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fabaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45176a3d17bc645ec" w:history="1">
+      <w:hyperlink r:id="rId45456a58fe212def3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 19 September 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6745,51 +6745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hawaii Invasive Plant Species Council (2018) Long-thorn Kiawe (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prosopis juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20586a3d17bc649c7" w:history="1">
+      <w:hyperlink r:id="rId83926a58fe212e2a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 March 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8043,51 +8043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pii: plu027. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66236a3d17bc6532a" w:history="1">
+      <w:hyperlink r:id="rId29366a58fe212eae7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aobpla/plu027 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8793,51 +8793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neltuma juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44356a3d17bc65880" w:history="1">
+      <w:hyperlink r:id="rId57826a58fe212eff7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8913,51 +8913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 290-297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51856a3d17bc6596e" w:history="1">
+      <w:hyperlink r:id="rId11066a58fe212f0c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12531</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -9044,137 +9044,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34496554">
+  <w:abstractNum w:abstractNumId="80732186">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71131577">
+    <w:lvl w:ilvl="0" w:tplc="46080373">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71131577" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46080373" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71131577" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46080373" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71131577" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46080373" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71131577" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46080373" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71131577" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46080373" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71131577" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46080373" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71131577" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46080373" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71131577" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46080373" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34496553">
+  <w:abstractNum w:abstractNumId="80732185">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93925771">
+    <w:lvl w:ilvl="0" w:tplc="23461399">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9926,55 +9926,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34496553">
-    <w:abstractNumId w:val="34496553"/>
+  <w:num w:numId="80732185">
+    <w:abstractNumId w:val="80732185"/>
   </w:num>
-  <w:num w:numId="34496554">
-    <w:abstractNumId w:val="34496554"/>
+  <w:num w:numId="80732186">
+    <w:abstractNumId w:val="80732186"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21524,51 +21524,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId153694464" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId899664892" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38446a3d17bc605b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/" TargetMode="External"/><Relationship Id="rId83786a3d17bc6061d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/categorization" TargetMode="External"/><Relationship Id="rId68806a3d17bc60fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/photos" TargetMode="External"/><Relationship Id="rId34116a3d17bc63fb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxious" TargetMode="External"/><Relationship Id="rId80136a3d17bc6410f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?%20taxon_id=68407" TargetMode="External"/><Relationship Id="rId45176a3d17bc645ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species" TargetMode="External"/><Relationship Id="rId20586a3d17bc649c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/" TargetMode="External"/><Relationship Id="rId66236a3d17bc6532a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aobpla/plu027" TargetMode="External"/><Relationship Id="rId44356a3d17bc65880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51856a3d17bc6596e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12531" TargetMode="External"/><Relationship Id="rId56516a3d17bc60e70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56516a3d17bc60e70.jpg"/><Relationship Id="rId69836a3d17bc627d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69836a3d17bc627d2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId283288549" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId809558396" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26546a58fe212a52d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/" TargetMode="External"/><Relationship Id="rId51706a58fe212a594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/categorization" TargetMode="External"/><Relationship Id="rId99826a58fe212ada5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/photos" TargetMode="External"/><Relationship Id="rId24606a58fe212d892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxious" TargetMode="External"/><Relationship Id="rId43696a58fe212d9f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?%20taxon_id=68407" TargetMode="External"/><Relationship Id="rId45456a58fe212def3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species" TargetMode="External"/><Relationship Id="rId83926a58fe212e2a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/" TargetMode="External"/><Relationship Id="rId29366a58fe212eae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aobpla/plu027" TargetMode="External"/><Relationship Id="rId57826a58fe212eff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11066a58fe212f0c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12531" TargetMode="External"/><Relationship Id="rId88206a58fe212ac79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88206a58fe212ac79.jpg"/><Relationship Id="rId41826a58fe212c032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41826a58fe212c032.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>