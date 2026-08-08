--- v12 (2026-07-16)
+++ v13 (2026-08-08)
@@ -644,51 +644,51 @@
               <w:t xml:space="preserve"> Náves</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> algaroba (AU), algaroba bean, mesquite, mesquite (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26546a58fe212a52d" w:history="1">
+            <w:hyperlink r:id="rId52626a7703f7b6516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -704,51 +704,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51706a58fe212a594" w:history="1">
+            <w:hyperlink r:id="rId91476a7703f7b6563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -762,86 +762,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRCJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86477976" name="name92896a58fe212ac7b" descr="5061.jpg"/>
+                  <wp:docPr id="9264394" name="name36026a7703f7b6600" descr="5061.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5061.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId88206a58fe212ac79" cstate="print"/>
+                          <a:blip r:embed="rId73076a7703f7b65ff" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99826a58fe212ada5" w:history="1">
+            <w:hyperlink r:id="rId91176a7703f7b66a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1863,63 +1863,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17843933" name="name89766a58fe212c035" descr="PRCJU_distribution_map.jpg"/>
+            <wp:docPr id="96761590" name="name18826a7703f7b6d2f" descr="PRCJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRCJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41826a58fe212c032" cstate="print"/>
+                    <a:blip r:embed="rId51316a7703f7b6d2e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5207,51 +5207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The US State of Hawaii, includes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on its list of noxious weeds (Hawaii Invasive Species Council, 2018). The whole genus is listed as a noxious weed in the State of Florida (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24606a58fe212d892" w:history="1">
+      <w:hyperlink r:id="rId55096a7703f7b7ee0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/java/noxious</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5414,51 +5414,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prosopis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43696a58fe212d9f0" w:history="1">
+      <w:hyperlink r:id="rId64786a7703f7b7fee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl? taxon_id=68407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 May 2017)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6178,51 +6178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. velutina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fabaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45456a58fe212def3" w:history="1">
+      <w:hyperlink r:id="rId17396a7703f7b8371" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 19 September 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6745,51 +6745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hawaii Invasive Plant Species Council (2018) Long-thorn Kiawe (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prosopis juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83926a58fe212e2a3" w:history="1">
+      <w:hyperlink r:id="rId52206a7703f7b860b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 March 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8043,51 +8043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pii: plu027. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29366a58fe212eae7" w:history="1">
+      <w:hyperlink r:id="rId10126a7703f7b9305" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aobpla/plu027 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8793,51 +8793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neltuma juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57826a58fe212eff7" w:history="1">
+      <w:hyperlink r:id="rId56886a7703f7b9683" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8913,51 +8913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 290-297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11066a58fe212f0c4" w:history="1">
+      <w:hyperlink r:id="rId42646a7703f7b971f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12531</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -9044,137 +9044,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80732186">
+  <w:abstractNum w:abstractNumId="59983241">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46080373">
+    <w:lvl w:ilvl="0" w:tplc="50526795">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46080373" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50526795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46080373" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50526795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46080373" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50526795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46080373" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50526795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46080373" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50526795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46080373" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50526795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46080373" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50526795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46080373" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50526795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80732185">
+  <w:abstractNum w:abstractNumId="59983240">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23461399">
+    <w:lvl w:ilvl="0" w:tplc="47851781">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9926,55 +9926,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80732185">
-    <w:abstractNumId w:val="80732185"/>
+  <w:num w:numId="59983240">
+    <w:abstractNumId w:val="59983240"/>
   </w:num>
-  <w:num w:numId="80732186">
-    <w:abstractNumId w:val="80732186"/>
+  <w:num w:numId="59983241">
+    <w:abstractNumId w:val="59983241"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21524,51 +21524,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId283288549" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId809558396" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26546a58fe212a52d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/" TargetMode="External"/><Relationship Id="rId51706a58fe212a594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/categorization" TargetMode="External"/><Relationship Id="rId99826a58fe212ada5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/photos" TargetMode="External"/><Relationship Id="rId24606a58fe212d892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxious" TargetMode="External"/><Relationship Id="rId43696a58fe212d9f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?%20taxon_id=68407" TargetMode="External"/><Relationship Id="rId45456a58fe212def3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species" TargetMode="External"/><Relationship Id="rId83926a58fe212e2a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/" TargetMode="External"/><Relationship Id="rId29366a58fe212eae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aobpla/plu027" TargetMode="External"/><Relationship Id="rId57826a58fe212eff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11066a58fe212f0c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12531" TargetMode="External"/><Relationship Id="rId88206a58fe212ac79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88206a58fe212ac79.jpg"/><Relationship Id="rId41826a58fe212c032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41826a58fe212c032.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId461282776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId654565386" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52626a7703f7b6516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/" TargetMode="External"/><Relationship Id="rId91476a7703f7b6563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/categorization" TargetMode="External"/><Relationship Id="rId91176a7703f7b66a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/photos" TargetMode="External"/><Relationship Id="rId55096a7703f7b7ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxious" TargetMode="External"/><Relationship Id="rId64786a7703f7b7fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?%20taxon_id=68407" TargetMode="External"/><Relationship Id="rId17396a7703f7b8371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species" TargetMode="External"/><Relationship Id="rId52206a7703f7b860b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/" TargetMode="External"/><Relationship Id="rId10126a7703f7b9305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aobpla/plu027" TargetMode="External"/><Relationship Id="rId56886a7703f7b9683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42646a7703f7b971f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12531" TargetMode="External"/><Relationship Id="rId73076a7703f7b65ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73076a7703f7b65ff.jpg"/><Relationship Id="rId51316a7703f7b6d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51316a7703f7b6d2e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>