--- v13 (2026-08-08)
+++ v14 (2026-08-30)
@@ -644,51 +644,51 @@
               <w:t xml:space="preserve"> Náves</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> algaroba (AU), algaroba bean, mesquite, mesquite (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52626a7703f7b6516" w:history="1">
+            <w:hyperlink r:id="rId79926a94bb1f89b07" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -704,51 +704,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91476a7703f7b6563" w:history="1">
+            <w:hyperlink r:id="rId85156a94bb1f89b74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -762,86 +762,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PRCJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9264394" name="name36026a7703f7b6600" descr="5061.jpg"/>
+                  <wp:docPr id="44474531" name="name51366a94bb1f8a526" descr="5061.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5061.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73076a7703f7b65ff" cstate="print"/>
+                          <a:blip r:embed="rId96116a94bb1f8a524" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91176a7703f7b66a6" w:history="1">
+            <w:hyperlink r:id="rId93256a94bb1f8a654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1863,63 +1863,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96761590" name="name18826a7703f7b6d2f" descr="PRCJU_distribution_map.jpg"/>
+            <wp:docPr id="76189906" name="name15616a94bb1f8bfcc" descr="PRCJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PRCJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51316a7703f7b6d2e" cstate="print"/>
+                    <a:blip r:embed="rId87816a94bb1f8bfc9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5207,51 +5207,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The US State of Hawaii, includes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on its list of noxious weeds (Hawaii Invasive Species Council, 2018). The whole genus is listed as a noxious weed in the State of Florida (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId55096a7703f7b7ee0" w:history="1">
+      <w:hyperlink r:id="rId74956a94bb1f8d732" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/java/noxious</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5414,51 +5414,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prosopis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64786a7703f7b7fee" w:history="1">
+      <w:hyperlink r:id="rId17056a94bb1f8d889" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl? taxon_id=68407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 May 2017)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6178,51 +6178,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. velutina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Fabaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17396a7703f7b8371" w:history="1">
+      <w:hyperlink r:id="rId63096a94bb1f8dd76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 19 September 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6745,51 +6745,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hawaii Invasive Plant Species Council (2018) Long-thorn Kiawe (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prosopis juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52206a7703f7b860b" w:history="1">
+      <w:hyperlink r:id="rId64206a94bb1f8e113" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 March 2018]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8043,51 +8043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pii: plu027. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10126a7703f7b9305" w:history="1">
+      <w:hyperlink r:id="rId32666a94bb1f8e981" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/aobpla/plu027 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8793,51 +8793,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neltuma juliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56886a7703f7b9683" w:history="1">
+      <w:hyperlink r:id="rId95266a94bb1f8ee43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8913,51 +8913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 290-297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42646a7703f7b971f" w:history="1">
+      <w:hyperlink r:id="rId49206a94bb1f8ef2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12531</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -9044,137 +9044,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59983241">
+  <w:abstractNum w:abstractNumId="74072759">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50526795">
+    <w:lvl w:ilvl="0" w:tplc="51640305">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50526795" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51640305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50526795" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51640305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50526795" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51640305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50526795" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51640305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50526795" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51640305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50526795" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51640305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50526795" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51640305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50526795" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51640305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59983240">
+  <w:abstractNum w:abstractNumId="74072758">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47851781">
+    <w:lvl w:ilvl="0" w:tplc="29148932">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9926,55 +9926,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59983240">
-    <w:abstractNumId w:val="59983240"/>
+  <w:num w:numId="74072758">
+    <w:abstractNumId w:val="74072758"/>
   </w:num>
-  <w:num w:numId="59983241">
-    <w:abstractNumId w:val="59983241"/>
+  <w:num w:numId="74072759">
+    <w:abstractNumId w:val="74072759"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21524,51 +21524,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId461282776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId654565386" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52626a7703f7b6516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/" TargetMode="External"/><Relationship Id="rId91476a7703f7b6563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/categorization" TargetMode="External"/><Relationship Id="rId91176a7703f7b66a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/photos" TargetMode="External"/><Relationship Id="rId55096a7703f7b7ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxious" TargetMode="External"/><Relationship Id="rId64786a7703f7b7fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?%20taxon_id=68407" TargetMode="External"/><Relationship Id="rId17396a7703f7b8371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species" TargetMode="External"/><Relationship Id="rId52206a7703f7b860b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/" TargetMode="External"/><Relationship Id="rId10126a7703f7b9305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aobpla/plu027" TargetMode="External"/><Relationship Id="rId56886a7703f7b9683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42646a7703f7b971f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12531" TargetMode="External"/><Relationship Id="rId73076a7703f7b65ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73076a7703f7b65ff.jpg"/><Relationship Id="rId51316a7703f7b6d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51316a7703f7b6d2e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId351281513" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId547037323" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79926a94bb1f89b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/" TargetMode="External"/><Relationship Id="rId85156a94bb1f89b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/categorization" TargetMode="External"/><Relationship Id="rId93256a94bb1f8a654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PRCJU/photos" TargetMode="External"/><Relationship Id="rId74956a94bb1f8d732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxious" TargetMode="External"/><Relationship Id="rId17056a94bb1f8d889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.au/cgi-bin/biodiversity/invasive/weeds/weeddetails.pl?%20taxon_id=68407" TargetMode="External"/><Relationship Id="rId63096a94bb1f8dd76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/alert_list_plants/prosopis_species" TargetMode="External"/><Relationship Id="rId64206a94bb1f8e113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dlnr.hawaii.gov/hisc/info/invasive-speciesprofiles/long-thorn-kiawe/" TargetMode="External"/><Relationship Id="rId32666a94bb1f8e981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/aobpla/plu027" TargetMode="External"/><Relationship Id="rId95266a94bb1f8ee43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49206a94bb1f8ef2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12531" TargetMode="External"/><Relationship Id="rId96116a94bb1f8a524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96116a94bb1f8a524.jpg"/><Relationship Id="rId87816a94bb1f8bfc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87816a94bb1f8bfc9.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>