--- v1 (2026-02-15)
+++ v2 (2026-06-22)
@@ -349,51 +349,51 @@
   <si>
     <t>Prunus virginiana</t>
   </si>
   <si>
     <t>PRNBL</t>
   </si>
   <si>
     <t>Prunus x blireana</t>
   </si>
   <si>
     <t>* Sebestyen D, Nemeth M, Hangyal R, Krizbai L, Ember I, Nyerges K, Kolber M, Kiss E, Bese G (2008) Ornamental Prunus species as new natural hosts of Plum pox virus and their importance in the spread of the virus in Hungary. Journal of Plant Pathology 90 (suppl.), S1.57-S1.61.</t>
   </si>
   <si>
     <t>PRNCI</t>
   </si>
   <si>
     <t>Prunus x cistena</t>
   </si>
   <si>
     <t>SPVSS</t>
   </si>
   <si>
     <t>Spiraea sp.</t>
   </si>
   <si>
-    <t>* Pigliónico D, Ojeda ME, Lucero V, Farrando R, Porcel L, Picca C, Marini D (2021) Spiraea sp. new natural host of Plum pox virus (Sharka). European Journal of Plant Pathology 159(4), 959-962.</t>
+    <t>* Piglionico D, Ojeda ME, Lucero V, Farrando R, Porcel L, Picca C, Marini D (2021) Spiraea sp. new natural host of Plum pox virus (Sharka). European Journal of Plant Pathology 159(4), 959-962.</t>
   </si>
   <si>
     <t>1TILG</t>
   </si>
   <si>
     <t>Tilia</t>
   </si>
   <si>
     <t>* Çıtır A, Akbilek Y, Ilbağı H (2021) First report of Plum pox virus on Tilia spp. in Turkey. New Disease Report 44, e12027. https://doi.org/10.1002/ndr2.12027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>