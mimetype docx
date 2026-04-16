--- v7 (2026-03-24)
+++ v8 (2026-04-16)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Prunus virus 7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pox of plum, sharka</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291869c2365483aa9" w:history="1">
+            <w:hyperlink r:id="rId663569e1395a97829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194569c2365483b5a" w:history="1">
+            <w:hyperlink r:id="rId350569e1395a97892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PPV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65948900" name="name359769c23654840e5" descr="17363.jpg"/>
+                  <wp:docPr id="23477455" name="name580369e1395a97fd4" descr="17363.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17363.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId443969c23654840e4" cstate="print"/>
+                          <a:blip r:embed="rId404469e1395a97fd2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId112069c2365484264" w:history="1">
+            <w:hyperlink r:id="rId847769e1395a9810f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2075,63 +2075,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). It is not yet officially reported from Oceania. In 2019, PPV was reported to be eradicated in the USA (USDA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24351847" name="name894569c2365485d7b" descr="PPV000_distribution_map.jpg"/>
+            <wp:docPr id="76854101" name="name284969e1395a99dac" descr="PPV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PPV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId340269c2365485d76" cstate="print"/>
+                    <a:blip r:embed="rId704669e1395a99da9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6315,51 +6315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Glasa M, Candresse T (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plum pox virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. AAB Description of Plant Viruses. No. 410. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId923069c2365487b54" w:history="1">
+      <w:hyperlink r:id="rId236769e1395a9c010" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=410</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9929,51 +9929,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2019) USDA declares United States free from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plum pox virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId634569c236548929a" w:history="1">
+      <w:hyperlink r:id="rId542469e1395a9dfc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10420,51 +10420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potyvirus plumpoxi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId858069c23654895c6" w:history="1">
+      <w:hyperlink r:id="rId584169e1395a9e5fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10725,137 +10725,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61414464">
+  <w:abstractNum w:abstractNumId="54288223">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16114940">
+    <w:lvl w:ilvl="0" w:tplc="76512156">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16114940" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76512156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16114940" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76512156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16114940" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76512156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16114940" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76512156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16114940" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76512156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16114940" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76512156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16114940" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76512156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16114940" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76512156" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61414463">
+  <w:abstractNum w:abstractNumId="54288222">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17686733">
+    <w:lvl w:ilvl="0" w:tplc="22264275">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11607,55 +11607,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61414463">
-    <w:abstractNumId w:val="61414463"/>
+  <w:num w:numId="54288222">
+    <w:abstractNumId w:val="54288222"/>
   </w:num>
-  <w:num w:numId="61414464">
-    <w:abstractNumId w:val="61414464"/>
+  <w:num w:numId="54288223">
+    <w:abstractNumId w:val="54288223"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23205,51 +23205,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId871548305" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId104759329" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId291869c2365483aa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/" TargetMode="External"/><Relationship Id="rId194569c2365483b5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/categorization" TargetMode="External"/><Relationship Id="rId112069c2365484264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/photos" TargetMode="External"/><Relationship Id="rId923069c2365487b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=410" TargetMode="External"/><Relationship Id="rId634569c236548929a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration" TargetMode="External"/><Relationship Id="rId858069c23654895c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId443969c23654840e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId443969c23654840e4.jpg"/><Relationship Id="rId340269c2365485d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId340269c2365485d76.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541582674" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId908498406" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId663569e1395a97829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/" TargetMode="External"/><Relationship Id="rId350569e1395a97892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/categorization" TargetMode="External"/><Relationship Id="rId847769e1395a9810f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/photos" TargetMode="External"/><Relationship Id="rId236769e1395a9c010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=410" TargetMode="External"/><Relationship Id="rId542469e1395a9dfc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration" TargetMode="External"/><Relationship Id="rId584169e1395a9e5fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId404469e1395a97fd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId404469e1395a97fd2.jpg"/><Relationship Id="rId704669e1395a99da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId704669e1395a99da9.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>