--- v8 (2026-04-16)
+++ v9 (2026-05-13)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Prunus virus 7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pox of plum, sharka</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663569e1395a97829" w:history="1">
+            <w:hyperlink r:id="rId24436a03f41ae1842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350569e1395a97892" w:history="1">
+            <w:hyperlink r:id="rId42366a03f41ae18ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PPV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23477455" name="name580369e1395a97fd4" descr="17363.jpg"/>
+                  <wp:docPr id="99855219" name="name72116a03f41ae1f50" descr="17363.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17363.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId404469e1395a97fd2" cstate="print"/>
+                          <a:blip r:embed="rId16916a03f41ae1f4e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId847769e1395a9810f" w:history="1">
+            <w:hyperlink r:id="rId48016a03f41ae2069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2075,63 +2075,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). It is not yet officially reported from Oceania. In 2019, PPV was reported to be eradicated in the USA (USDA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76854101" name="name284969e1395a99dac" descr="PPV000_distribution_map.jpg"/>
+            <wp:docPr id="89517817" name="name61126a03f41ae3752" descr="PPV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PPV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId704669e1395a99da9" cstate="print"/>
+                    <a:blip r:embed="rId87236a03f41ae374f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6315,51 +6315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Glasa M, Candresse T (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plum pox virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. AAB Description of Plant Viruses. No. 410. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId236769e1395a9c010" w:history="1">
+      <w:hyperlink r:id="rId36746a03f41ae53ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=410</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9929,51 +9929,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2019) USDA declares United States free from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plum pox virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId542469e1395a9dfc2" w:history="1">
+      <w:hyperlink r:id="rId84806a03f41ae6a46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10420,51 +10420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potyvirus plumpoxi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584169e1395a9e5fe" w:history="1">
+      <w:hyperlink r:id="rId89966a03f41ae6d61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10725,137 +10725,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54288223">
+  <w:abstractNum w:abstractNumId="45194066">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76512156">
+    <w:lvl w:ilvl="0" w:tplc="76516684">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76512156" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76516684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76512156" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76516684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76512156" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76516684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76512156" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76516684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76512156" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76516684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76512156" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76516684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76512156" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76516684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76512156" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76516684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54288222">
+  <w:abstractNum w:abstractNumId="45194065">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22264275">
+    <w:lvl w:ilvl="0" w:tplc="96406203">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11607,55 +11607,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54288222">
-    <w:abstractNumId w:val="54288222"/>
+  <w:num w:numId="45194065">
+    <w:abstractNumId w:val="45194065"/>
   </w:num>
-  <w:num w:numId="54288223">
-    <w:abstractNumId w:val="54288223"/>
+  <w:num w:numId="45194066">
+    <w:abstractNumId w:val="45194066"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23205,51 +23205,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541582674" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId908498406" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId663569e1395a97829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/" TargetMode="External"/><Relationship Id="rId350569e1395a97892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/categorization" TargetMode="External"/><Relationship Id="rId847769e1395a9810f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/photos" TargetMode="External"/><Relationship Id="rId236769e1395a9c010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=410" TargetMode="External"/><Relationship Id="rId542469e1395a9dfc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration" TargetMode="External"/><Relationship Id="rId584169e1395a9e5fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId404469e1395a97fd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId404469e1395a97fd2.jpg"/><Relationship Id="rId704669e1395a99da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId704669e1395a99da9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541890682" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId808790317" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24436a03f41ae1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/" TargetMode="External"/><Relationship Id="rId42366a03f41ae18ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/categorization" TargetMode="External"/><Relationship Id="rId48016a03f41ae2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/photos" TargetMode="External"/><Relationship Id="rId36746a03f41ae53ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=410" TargetMode="External"/><Relationship Id="rId84806a03f41ae6a46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration" TargetMode="External"/><Relationship Id="rId89966a03f41ae6d61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16916a03f41ae1f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16916a03f41ae1f4e.jpg"/><Relationship Id="rId87236a03f41ae374f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87236a03f41ae374f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>