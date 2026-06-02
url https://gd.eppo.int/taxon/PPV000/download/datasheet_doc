--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Prunus virus 7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pox of plum, sharka</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24436a03f41ae1842" w:history="1">
+            <w:hyperlink r:id="rId55946a1ec0f228e32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42366a03f41ae18ad" w:history="1">
+            <w:hyperlink r:id="rId46236a1ec0f228e9d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PPV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99855219" name="name72116a03f41ae1f50" descr="17363.jpg"/>
+                  <wp:docPr id="72684190" name="name34676a1ec0f229609" descr="17363.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17363.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16916a03f41ae1f4e" cstate="print"/>
+                          <a:blip r:embed="rId85566a1ec0f229606" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId48016a03f41ae2069" w:history="1">
+            <w:hyperlink r:id="rId83786a1ec0f229769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2075,63 +2075,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). It is not yet officially reported from Oceania. In 2019, PPV was reported to be eradicated in the USA (USDA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89517817" name="name61126a03f41ae3752" descr="PPV000_distribution_map.jpg"/>
+            <wp:docPr id="21675229" name="name45966a1ec0f22acc6" descr="PPV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PPV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87236a03f41ae374f" cstate="print"/>
+                    <a:blip r:embed="rId26926a1ec0f22acc4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6315,51 +6315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Glasa M, Candresse T (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plum pox virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. AAB Description of Plant Viruses. No. 410. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36746a03f41ae53ba" w:history="1">
+      <w:hyperlink r:id="rId57906a1ec0f22caf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=410</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9929,51 +9929,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2019) USDA declares United States free from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plum pox virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84806a03f41ae6a46" w:history="1">
+      <w:hyperlink r:id="rId12936a1ec0f22f503" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10420,51 +10420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potyvirus plumpoxi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89966a03f41ae6d61" w:history="1">
+      <w:hyperlink r:id="rId59386a1ec0f22f98c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10725,137 +10725,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45194066">
+  <w:abstractNum w:abstractNumId="25270493">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76516684">
+    <w:lvl w:ilvl="0" w:tplc="67767350">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76516684" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67767350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76516684" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67767350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76516684" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67767350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76516684" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67767350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76516684" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67767350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76516684" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67767350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76516684" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67767350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76516684" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67767350" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45194065">
+  <w:abstractNum w:abstractNumId="25270492">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96406203">
+    <w:lvl w:ilvl="0" w:tplc="31839663">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11607,55 +11607,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45194065">
-    <w:abstractNumId w:val="45194065"/>
+  <w:num w:numId="25270492">
+    <w:abstractNumId w:val="25270492"/>
   </w:num>
-  <w:num w:numId="45194066">
-    <w:abstractNumId w:val="45194066"/>
+  <w:num w:numId="25270493">
+    <w:abstractNumId w:val="25270493"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23205,51 +23205,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541890682" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId808790317" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24436a03f41ae1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/" TargetMode="External"/><Relationship Id="rId42366a03f41ae18ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/categorization" TargetMode="External"/><Relationship Id="rId48016a03f41ae2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/photos" TargetMode="External"/><Relationship Id="rId36746a03f41ae53ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=410" TargetMode="External"/><Relationship Id="rId84806a03f41ae6a46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration" TargetMode="External"/><Relationship Id="rId89966a03f41ae6d61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16916a03f41ae1f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16916a03f41ae1f4e.jpg"/><Relationship Id="rId87236a03f41ae374f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87236a03f41ae374f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId497571411" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId992894332" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55946a1ec0f228e32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/" TargetMode="External"/><Relationship Id="rId46236a1ec0f228e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/categorization" TargetMode="External"/><Relationship Id="rId83786a1ec0f229769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/photos" TargetMode="External"/><Relationship Id="rId57906a1ec0f22caf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=410" TargetMode="External"/><Relationship Id="rId12936a1ec0f22f503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration" TargetMode="External"/><Relationship Id="rId59386a1ec0f22f98c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85566a1ec0f229606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85566a1ec0f229606.jpg"/><Relationship Id="rId26926a1ec0f22acc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26926a1ec0f22acc4.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>