--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Prunus virus 7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pox of plum, sharka</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55946a1ec0f228e32" w:history="1">
+            <w:hyperlink r:id="rId94366a395b8dd518e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46236a1ec0f228e9d" w:history="1">
+            <w:hyperlink r:id="rId54986a395b8dd51f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PPV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72684190" name="name34676a1ec0f229609" descr="17363.jpg"/>
+                  <wp:docPr id="44765683" name="name21206a395b8dd5a40" descr="17363.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17363.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85566a1ec0f229606" cstate="print"/>
+                          <a:blip r:embed="rId62576a395b8dd5a3e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83786a1ec0f229769" w:history="1">
+            <w:hyperlink r:id="rId98996a395b8dd5b74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2075,63 +2075,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). It is not yet officially reported from Oceania. In 2019, PPV was reported to be eradicated in the USA (USDA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21675229" name="name45966a1ec0f22acc6" descr="PPV000_distribution_map.jpg"/>
+            <wp:docPr id="22204022" name="name43616a395b8dd7888" descr="PPV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PPV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26926a1ec0f22acc4" cstate="print"/>
+                    <a:blip r:embed="rId72196a395b8dd7885" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6315,51 +6315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Glasa M, Candresse T (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plum pox virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. AAB Description of Plant Viruses. No. 410. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57906a1ec0f22caf0" w:history="1">
+      <w:hyperlink r:id="rId56736a395b8dd9b02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=410</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9929,51 +9929,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2019) USDA declares United States free from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plum pox virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12936a1ec0f22f503" w:history="1">
+      <w:hyperlink r:id="rId65576a395b8ddb2de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10420,51 +10420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potyvirus plumpoxi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59386a1ec0f22f98c" w:history="1">
+      <w:hyperlink r:id="rId20796a395b8ddb64d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10725,137 +10725,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25270493">
+  <w:abstractNum w:abstractNumId="87889352">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67767350">
+    <w:lvl w:ilvl="0" w:tplc="11203352">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67767350" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11203352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67767350" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11203352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67767350" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11203352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67767350" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11203352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67767350" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11203352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67767350" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11203352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67767350" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11203352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67767350" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11203352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25270492">
+  <w:abstractNum w:abstractNumId="87889351">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31839663">
+    <w:lvl w:ilvl="0" w:tplc="11743947">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11607,55 +11607,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25270492">
-    <w:abstractNumId w:val="25270492"/>
+  <w:num w:numId="87889351">
+    <w:abstractNumId w:val="87889351"/>
   </w:num>
-  <w:num w:numId="25270493">
-    <w:abstractNumId w:val="25270493"/>
+  <w:num w:numId="87889352">
+    <w:abstractNumId w:val="87889352"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23205,51 +23205,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId497571411" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId992894332" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55946a1ec0f228e32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/" TargetMode="External"/><Relationship Id="rId46236a1ec0f228e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/categorization" TargetMode="External"/><Relationship Id="rId83786a1ec0f229769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/photos" TargetMode="External"/><Relationship Id="rId57906a1ec0f22caf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=410" TargetMode="External"/><Relationship Id="rId12936a1ec0f22f503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration" TargetMode="External"/><Relationship Id="rId59386a1ec0f22f98c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85566a1ec0f229606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85566a1ec0f229606.jpg"/><Relationship Id="rId26926a1ec0f22acc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26926a1ec0f22acc4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId173412802" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId884922106" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94366a395b8dd518e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/" TargetMode="External"/><Relationship Id="rId54986a395b8dd51f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/categorization" TargetMode="External"/><Relationship Id="rId98996a395b8dd5b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/photos" TargetMode="External"/><Relationship Id="rId56736a395b8dd9b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=410" TargetMode="External"/><Relationship Id="rId65576a395b8ddb2de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration" TargetMode="External"/><Relationship Id="rId20796a395b8ddb64d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62576a395b8dd5a3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62576a395b8dd5a3e.jpg"/><Relationship Id="rId72196a395b8dd7885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72196a395b8dd7885.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>