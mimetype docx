--- v11 (2026-06-22)
+++ v12 (2026-07-13)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Prunus virus 7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pox of plum, sharka</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94366a395b8dd518e" w:history="1">
+            <w:hyperlink r:id="rId40676a544d85ba99d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54986a395b8dd51f8" w:history="1">
+            <w:hyperlink r:id="rId63376a544d85baa06" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PPV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44765683" name="name21206a395b8dd5a40" descr="17363.jpg"/>
+                  <wp:docPr id="25387063" name="name69996a544d85baf52" descr="17363.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17363.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62576a395b8dd5a3e" cstate="print"/>
+                          <a:blip r:embed="rId79586a544d85baf50" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98996a395b8dd5b74" w:history="1">
+            <w:hyperlink r:id="rId87216a544d85bb038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2075,63 +2075,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). It is not yet officially reported from Oceania. In 2019, PPV was reported to be eradicated in the USA (USDA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22204022" name="name43616a395b8dd7888" descr="PPV000_distribution_map.jpg"/>
+            <wp:docPr id="60164930" name="name95566a544d85bc11e" descr="PPV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PPV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72196a395b8dd7885" cstate="print"/>
+                    <a:blip r:embed="rId44676a544d85bc11b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6315,51 +6315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Glasa M, Candresse T (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plum pox virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. AAB Description of Plant Viruses. No. 410. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56736a395b8dd9b02" w:history="1">
+      <w:hyperlink r:id="rId43816a544d85bdd73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=410</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9929,51 +9929,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2019) USDA declares United States free from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plum pox virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65576a395b8ddb2de" w:history="1">
+      <w:hyperlink r:id="rId29796a544d85bf3e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10420,51 +10420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potyvirus plumpoxi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20796a395b8ddb64d" w:history="1">
+      <w:hyperlink r:id="rId64756a544d85bf71b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10725,137 +10725,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87889352">
+  <w:abstractNum w:abstractNumId="93529303">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11203352">
+    <w:lvl w:ilvl="0" w:tplc="47867237">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11203352" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47867237" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11203352" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47867237" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11203352" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47867237" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11203352" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47867237" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11203352" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47867237" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11203352" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47867237" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11203352" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47867237" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11203352" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47867237" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87889351">
+  <w:abstractNum w:abstractNumId="93529302">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11743947">
+    <w:lvl w:ilvl="0" w:tplc="72555642">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11607,55 +11607,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87889351">
-    <w:abstractNumId w:val="87889351"/>
+  <w:num w:numId="93529302">
+    <w:abstractNumId w:val="93529302"/>
   </w:num>
-  <w:num w:numId="87889352">
-    <w:abstractNumId w:val="87889352"/>
+  <w:num w:numId="93529303">
+    <w:abstractNumId w:val="93529303"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23205,51 +23205,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId173412802" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId884922106" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94366a395b8dd518e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/" TargetMode="External"/><Relationship Id="rId54986a395b8dd51f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/categorization" TargetMode="External"/><Relationship Id="rId98996a395b8dd5b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/photos" TargetMode="External"/><Relationship Id="rId56736a395b8dd9b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=410" TargetMode="External"/><Relationship Id="rId65576a395b8ddb2de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration" TargetMode="External"/><Relationship Id="rId20796a395b8ddb64d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62576a395b8dd5a3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62576a395b8dd5a3e.jpg"/><Relationship Id="rId72196a395b8dd7885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72196a395b8dd7885.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId992167608" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId123857961" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40676a544d85ba99d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/" TargetMode="External"/><Relationship Id="rId63376a544d85baa06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/categorization" TargetMode="External"/><Relationship Id="rId87216a544d85bb038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/photos" TargetMode="External"/><Relationship Id="rId43816a544d85bdd73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=410" TargetMode="External"/><Relationship Id="rId29796a544d85bf3e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration" TargetMode="External"/><Relationship Id="rId64756a544d85bf71b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79586a544d85baf50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79586a544d85baf50.jpg"/><Relationship Id="rId44676a544d85bc11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44676a544d85bc11b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>