--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Prunus virus 7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pox of plum, sharka</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40676a544d85ba99d" w:history="1">
+            <w:hyperlink r:id="rId74406a6eca584f9bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63376a544d85baa06" w:history="1">
+            <w:hyperlink r:id="rId25366a6eca584fa26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PPV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25387063" name="name69996a544d85baf52" descr="17363.jpg"/>
+                  <wp:docPr id="8361364" name="name82756a6eca5850510" descr="17363.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17363.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79586a544d85baf50" cstate="print"/>
+                          <a:blip r:embed="rId94936a6eca585050e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId87216a544d85bb038" w:history="1">
+            <w:hyperlink r:id="rId42976a6eca585069d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2075,63 +2075,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). It is not yet officially reported from Oceania. In 2019, PPV was reported to be eradicated in the USA (USDA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60164930" name="name95566a544d85bc11e" descr="PPV000_distribution_map.jpg"/>
+            <wp:docPr id="48563162" name="name57026a6eca5851db3" descr="PPV000_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PPV000_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44676a544d85bc11b" cstate="print"/>
+                    <a:blip r:embed="rId41146a6eca5851db0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6315,51 +6315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Glasa M, Candresse T (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plum pox virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. AAB Description of Plant Viruses. No. 410. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43816a544d85bdd73" w:history="1">
+      <w:hyperlink r:id="rId66486a6eca5853b92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=410</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9929,51 +9929,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2019) USDA declares United States free from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plum pox virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29796a544d85bf3e5" w:history="1">
+      <w:hyperlink r:id="rId89346a6eca585530a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10420,51 +10420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potyvirus plumpoxi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64756a544d85bf71b" w:history="1">
+      <w:hyperlink r:id="rId55376a6eca5855636" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10725,137 +10725,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93529303">
+  <w:abstractNum w:abstractNumId="81328574">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47867237">
+    <w:lvl w:ilvl="0" w:tplc="24199541">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47867237" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24199541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47867237" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24199541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47867237" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24199541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47867237" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24199541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47867237" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24199541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47867237" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24199541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47867237" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24199541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47867237" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24199541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93529302">
+  <w:abstractNum w:abstractNumId="81328573">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72555642">
+    <w:lvl w:ilvl="0" w:tplc="14647744">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11607,55 +11607,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93529302">
-    <w:abstractNumId w:val="93529302"/>
+  <w:num w:numId="81328573">
+    <w:abstractNumId w:val="81328573"/>
   </w:num>
-  <w:num w:numId="93529303">
-    <w:abstractNumId w:val="93529303"/>
+  <w:num w:numId="81328574">
+    <w:abstractNumId w:val="81328574"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23205,51 +23205,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId992167608" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId123857961" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40676a544d85ba99d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/" TargetMode="External"/><Relationship Id="rId63376a544d85baa06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/categorization" TargetMode="External"/><Relationship Id="rId87216a544d85bb038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/photos" TargetMode="External"/><Relationship Id="rId43816a544d85bdd73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=410" TargetMode="External"/><Relationship Id="rId29796a544d85bf3e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration" TargetMode="External"/><Relationship Id="rId64756a544d85bf71b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79586a544d85baf50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79586a544d85baf50.jpg"/><Relationship Id="rId44676a544d85bc11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44676a544d85bc11b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId695513223" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId608009197" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74406a6eca584f9bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/" TargetMode="External"/><Relationship Id="rId25366a6eca584fa26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/categorization" TargetMode="External"/><Relationship Id="rId42976a6eca585069d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/photos" TargetMode="External"/><Relationship Id="rId66486a6eca5853b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=410" TargetMode="External"/><Relationship Id="rId89346a6eca585530a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration" TargetMode="External"/><Relationship Id="rId55376a6eca5855636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94936a6eca585050e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94936a6eca585050e.jpg"/><Relationship Id="rId41146a6eca5851db0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41146a6eca5851db0.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>