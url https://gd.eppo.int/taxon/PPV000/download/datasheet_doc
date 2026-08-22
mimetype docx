--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Prunus virus 7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pox of plum, sharka</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74406a6eca584f9bb" w:history="1">
+            <w:hyperlink r:id="rId33936a899cc5df27a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25366a6eca584fa26" w:history="1">
+            <w:hyperlink r:id="rId82986a899cc5df2e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PPV000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8361364" name="name82756a6eca5850510" descr="17363.jpg"/>
+                  <wp:docPr id="81776891" name="name57076a899cc5df836" descr="17363.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17363.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94936a6eca585050e" cstate="print"/>
+                          <a:blip r:embed="rId40536a899cc5df835" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42976a6eca585069d" w:history="1">
+            <w:hyperlink r:id="rId85306a899cc5df974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2070,100 +2070,68 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010) and from Africa (Boulila </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004). It is not yet officially reported from Oceania. In 2019, PPV was reported to be eradicated in the USA (USDA, 2019).</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
-      <w:r>
-[...37 lines deleted...]
-      </w:r>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Albania, Austria, Belarus, Belgium, Bosnia and Herzegovina, Bulgaria, Croatia, Cyprus, Czechia, Denmark, France (mainland, Corse), Germany, Greece (mainland), Hungary, Israel, Italy (mainland, Sicilia), Jordan, Kazakhstan, Latvia, Lithuania, Luxembourg, Moldova, Republic of, Montenegro, Netherlands, North Macedonia, Norway, Poland, Portugal (mainland, Azores), Romania, Russian Federation (Central Russia, Southern Russia), Serbia, Slovakia, Slovenia, Spain (mainland), Switzerland, Tunisia, Türkiye, Ukraine, United Kingdom (England), Uzbekistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6315,51 +6283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Glasa M, Candresse T (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plum pox virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. AAB Description of Plant Viruses. No. 410. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66486a6eca5853b92" w:history="1">
+      <w:hyperlink r:id="rId37446a899cc5e24ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dpvweb.net/dpv/showdpv.php?dpvno=410</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9929,51 +9897,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2019) USDA declares United States free from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plum pox virus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89346a6eca585530a" w:history="1">
+      <w:hyperlink r:id="rId97646a899cc5e49c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10420,51 +10388,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potyvirus plumpoxi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55376a6eca5855636" w:history="1">
+      <w:hyperlink r:id="rId62376a899cc5e4d0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10725,137 +10693,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81328574">
+  <w:abstractNum w:abstractNumId="41705951">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24199541">
+    <w:lvl w:ilvl="0" w:tplc="12483886">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24199541" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12483886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24199541" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12483886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24199541" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12483886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24199541" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12483886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24199541" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12483886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24199541" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12483886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24199541" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12483886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24199541" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12483886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81328573">
+  <w:abstractNum w:abstractNumId="41705950">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14647744">
+    <w:lvl w:ilvl="0" w:tplc="39350158">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11607,55 +11575,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81328573">
-    <w:abstractNumId w:val="81328573"/>
+  <w:num w:numId="41705950">
+    <w:abstractNumId w:val="41705950"/>
   </w:num>
-  <w:num w:numId="81328574">
-    <w:abstractNumId w:val="81328574"/>
+  <w:num w:numId="41705951">
+    <w:abstractNumId w:val="41705951"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23205,51 +23173,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId695513223" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId608009197" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74406a6eca584f9bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/" TargetMode="External"/><Relationship Id="rId25366a6eca584fa26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/categorization" TargetMode="External"/><Relationship Id="rId42976a6eca585069d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/photos" TargetMode="External"/><Relationship Id="rId66486a6eca5853b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=410" TargetMode="External"/><Relationship Id="rId89346a6eca585530a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration" TargetMode="External"/><Relationship Id="rId55376a6eca5855636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94936a6eca585050e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94936a6eca585050e.jpg"/><Relationship Id="rId41146a6eca5851db0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41146a6eca5851db0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId568844692" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId548199639" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33936a899cc5df27a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/" TargetMode="External"/><Relationship Id="rId82986a899cc5df2e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/categorization" TargetMode="External"/><Relationship Id="rId85306a899cc5df974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PPV000/photos" TargetMode="External"/><Relationship Id="rId37446a899cc5e24ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpvweb.net/dpv/showdpv.php?dpvno=410" TargetMode="External"/><Relationship Id="rId97646a899cc5e49c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/news/sa_by_date/sa-2019/plum-pox-declaration" TargetMode="External"/><Relationship Id="rId62376a899cc5e4d0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40536a899cc5df835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40536a899cc5df835.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>