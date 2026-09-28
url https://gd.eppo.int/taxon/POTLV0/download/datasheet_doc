--- v13 (2026-09-06)
+++ v14 (2026-09-28)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato latent carlavirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato latent virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46286a9d6c3619b1a" w:history="1">
+            <w:hyperlink r:id="rId18196aba0cd1573bc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44216a9d6c3619b5f" w:history="1">
+            <w:hyperlink r:id="rId21536aba0cd157400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POTLV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19204098" name="name57446a9d6c361a30f" descr="13944.jpg"/>
+                  <wp:docPr id="70110495" name="name36036aba0cd157ad7" descr="13944.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13944.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73036a9d6c361a30d" cstate="print"/>
+                          <a:blip r:embed="rId18686aba0cd157ad5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61026a9d6c361a448" w:history="1">
+            <w:hyperlink r:id="rId53046aba0cd157c00" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -848,63 +848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83365712" name="name21236a9d6c361b1be" descr="POTLV0_distribution_map.jpg"/>
+            <wp:docPr id="69065178" name="name66256aba0cd1587ef" descr="POTLV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POTLV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19546a9d6c361b1bb" cstate="print"/>
+                    <a:blip r:embed="rId87766aba0cd1587ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2143,168 +2143,168 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021a) Nuclear and-Generation 1 lab testing fees and certification requirements. Colorado Certification Service. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65856a9d6c361bbd2" w:history="1">
+      <w:hyperlink r:id="rId85456aba0cd159215" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021b) Potato varieties in production. Seed potato germplasm program, University of Idaho. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48116a9d6c361bc17" w:history="1">
+      <w:hyperlink r:id="rId18246aba0cd15925b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021c) Pathogen Testing. The Uihlein Farm of Cornell University. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40016a9d6c361bc56" w:history="1">
+      <w:hyperlink r:id="rId79156aba0cd15929b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021d) Seed stocks &amp; tissue culture. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26696a9d6c361bc94" w:history="1">
+      <w:hyperlink r:id="rId56476aba0cd1592d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seed.nd.gov/potato/seedstocks-tissue-culture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2528,90 +2528,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18-22 June 1995.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2012) D-97-11: Seed potato certification program - Requirements for the production of pre-elite seed potatoes from sources other than nuclear stock. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53886a9d6c361be5b" w:history="1">
+      <w:hyperlink r:id="rId75486aba0cd15949d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2018) D-97-08: Production, maintenance, multiplication and certification of nuclear stock class seed potatoes. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89066a9d6c361be9d" w:history="1">
+      <w:hyperlink r:id="rId31826aba0cd1594e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2775,90 +2775,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5853. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29216a9d6c361bfee" w:history="1">
+      <w:hyperlink r:id="rId87426aba0cd159633" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2001) Pest risk analysis for Potato latent virus. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60076a9d6c361c02d" w:history="1">
+      <w:hyperlink r:id="rId44196aba0cd159672" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2893,51 +2893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43866a9d6c361c0ab" w:history="1">
+      <w:hyperlink r:id="rId18436aba0cd1596ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2990,51 +2990,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-260.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93586a9d6c361c14e" w:history="1">
+      <w:hyperlink r:id="rId14906aba0cd15978c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 March 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3111,51 +3111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Betaflexiviridae. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV 9th Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32476a9d6c361c216" w:history="1">
+      <w:hyperlink r:id="rId73076aba0cd159850" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3201,51 +3201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39666a9d6c361c2a9" w:history="1">
+      <w:hyperlink r:id="rId61106aba0cd1598e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3260,51 +3260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lambert SJ (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epidemiology of Potato virus S and Potato virus Xin seed potato in Tasmania, Australia. PhD thesis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> University of Tasmania, Hobart (AU). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19286a9d6c361c30a" w:history="1">
+      <w:hyperlink r:id="rId56326aba0cd159940" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3484,51 +3484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosas Díaz TV (2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative study of species of the genus Carlavirus affecting potato cultivation. Bachelor thesis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The National University of San Marcos, Lima (PE) (in Spanish). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74886a9d6c361c473" w:history="1">
+      <w:hyperlink r:id="rId97076aba0cd159aa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,51 +3641,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carlavirus latensolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66526a9d6c361c58a" w:history="1">
+      <w:hyperlink r:id="rId52146aba0cd159ba9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3698,63 +3698,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64019196" name="name61456a9d6c361c661" descr="eu_funding_250.png"/>
+            <wp:docPr id="47293447" name="name17886aba0cd159f18" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53206a9d6c361c660" cstate="print"/>
+                    <a:blip r:embed="rId29576aba0cd159f17" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3852,137 +3852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65650525">
+  <w:abstractNum w:abstractNumId="76997896">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79575541">
+    <w:lvl w:ilvl="0" w:tplc="99764272">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79575541" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99764272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79575541" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99764272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79575541" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99764272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79575541" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99764272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79575541" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99764272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79575541" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99764272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79575541" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99764272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79575541" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99764272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65650524">
+  <w:abstractNum w:abstractNumId="76997895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51788256">
+    <w:lvl w:ilvl="0" w:tplc="49071835">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4734,55 +4734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65650524">
-    <w:abstractNumId w:val="65650524"/>
+  <w:num w:numId="76997895">
+    <w:abstractNumId w:val="76997895"/>
   </w:num>
-  <w:num w:numId="65650525">
-    <w:abstractNumId w:val="65650525"/>
+  <w:num w:numId="76997896">
+    <w:abstractNumId w:val="76997896"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16332,51 +16332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId419271714" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId721181782" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46286a9d6c3619b1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId44216a9d6c3619b5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId61026a9d6c361a448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId65856a9d6c361bbd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId48116a9d6c361bc17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId40016a9d6c361bc56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId26696a9d6c361bc94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId53886a9d6c361be5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId89066a9d6c361be9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId29216a9d6c361bfee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId60076a9d6c361c02d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId43866a9d6c361c0ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId93586a9d6c361c14e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId32476a9d6c361c216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId39666a9d6c361c2a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId19286a9d6c361c30a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId74886a9d6c361c473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId66526a9d6c361c58a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73036a9d6c361a30d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73036a9d6c361a30d.jpg"/><Relationship Id="rId19546a9d6c361b1bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19546a9d6c361b1bb.jpg"/><Relationship Id="rId53206a9d6c361c660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53206a9d6c361c660.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId543133912" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId672632185" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18196aba0cd1573bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId21536aba0cd157400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId53046aba0cd157c00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId85456aba0cd159215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId18246aba0cd15925b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId79156aba0cd15929b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId56476aba0cd1592d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId75486aba0cd15949d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId31826aba0cd1594e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId87426aba0cd159633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId44196aba0cd159672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId18436aba0cd1596ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId14906aba0cd15978c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId73076aba0cd159850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId61106aba0cd1598e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId56326aba0cd159940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId97076aba0cd159aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId52146aba0cd159ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18686aba0cd157ad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18686aba0cd157ad5.jpg"/><Relationship Id="rId87766aba0cd1587ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87766aba0cd1587ec.jpg"/><Relationship Id="rId29576aba0cd159f17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29576aba0cd159f17.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>