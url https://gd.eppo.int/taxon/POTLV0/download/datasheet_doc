--- v5 (2026-03-20)
+++ v6 (2026-04-30)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato latent carlavirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato latent virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859469bcd7ccef7bc" w:history="1">
+            <w:hyperlink r:id="rId425369f3216d3770b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848869bcd7ccef800" w:history="1">
+            <w:hyperlink r:id="rId768669f3216d3774f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POTLV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5313639" name="name805169bcd7ccefe1e" descr="13944.jpg"/>
+                  <wp:docPr id="22849352" name="name999169f3216d37e2d" descr="13944.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13944.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId994969bcd7ccefe1b" cstate="print"/>
+                          <a:blip r:embed="rId233169f3216d37e2c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId530469bcd7cceff5b" w:history="1">
+            <w:hyperlink r:id="rId269869f3216d37f5d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -848,63 +848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56280532" name="name736869bcd7ccf1014" descr="POTLV0_distribution_map.jpg"/>
+            <wp:docPr id="32324370" name="name611869f3216d38eb8" descr="POTLV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POTLV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId826769bcd7ccf1011" cstate="print"/>
+                    <a:blip r:embed="rId166969f3216d38eb5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2143,168 +2143,168 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021a) Nuclear and-Generation 1 lab testing fees and certification requirements. Colorado Certification Service. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId842669bcd7ccf1a21" w:history="1">
+      <w:hyperlink r:id="rId331769f3216d39894" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021b) Potato varieties in production. Seed potato germplasm program, University of Idaho. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId755569bcd7ccf1a68" w:history="1">
+      <w:hyperlink r:id="rId247269f3216d398d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021c) Pathogen Testing. The Uihlein Farm of Cornell University. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId278169bcd7ccf1aa7" w:history="1">
+      <w:hyperlink r:id="rId340669f3216d39918" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021d) Seed stocks &amp; tissue culture. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId201169bcd7ccf1ae5" w:history="1">
+      <w:hyperlink r:id="rId578569f3216d39956" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seed.nd.gov/potato/seedstocks-tissue-culture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2528,90 +2528,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18-22 June 1995.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2012) D-97-11: Seed potato certification program - Requirements for the production of pre-elite seed potatoes from sources other than nuclear stock. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId595769bcd7ccf1cdb" w:history="1">
+      <w:hyperlink r:id="rId311669f3216d39b35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2018) D-97-08: Production, maintenance, multiplication and certification of nuclear stock class seed potatoes. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887269bcd7ccf1d1d" w:history="1">
+      <w:hyperlink r:id="rId831569f3216d39b76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2775,90 +2775,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5853. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId759869bcd7ccf1e6b" w:history="1">
+      <w:hyperlink r:id="rId603269f3216d39cc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2001) Pest risk analysis for Potato latent virus. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId319769bcd7ccf1ea9" w:history="1">
+      <w:hyperlink r:id="rId361669f3216d39d01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2893,51 +2893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId614869bcd7ccf1f25" w:history="1">
+      <w:hyperlink r:id="rId985569f3216d39d7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2990,51 +2990,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-260.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId920569bcd7ccf1fc0" w:history="1">
+      <w:hyperlink r:id="rId246069f3216d39e18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 March 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3111,51 +3111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Betaflexiviridae. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV 9th Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId397169bcd7ccf2081" w:history="1">
+      <w:hyperlink r:id="rId846969f3216d39ed8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3201,51 +3201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId251769bcd7ccf2111" w:history="1">
+      <w:hyperlink r:id="rId283569f3216d39f68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3260,51 +3260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lambert SJ (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epidemiology of Potato virus S and Potato virus Xin seed potato in Tasmania, Australia. PhD thesis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> University of Tasmania, Hobart (AU). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId953369bcd7ccf216e" w:history="1">
+      <w:hyperlink r:id="rId109469f3216d39fc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3484,51 +3484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosas Díaz TV (2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative study of species of the genus Carlavirus affecting potato cultivation. Bachelor thesis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The National University of San Marcos, Lima (PE) (in Spanish). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId713069bcd7ccf22e0" w:history="1">
+      <w:hyperlink r:id="rId644769f3216d3a12a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,51 +3641,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carlavirus latensolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId601769bcd7ccf23e5" w:history="1">
+      <w:hyperlink r:id="rId122769f3216d3a226" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3698,63 +3698,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="19921183" name="name386069bcd7ccf2482" descr="eu_funding_250.png"/>
+            <wp:docPr id="13640017" name="name303569f3216d3a2bc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId718969bcd7ccf2481" cstate="print"/>
+                    <a:blip r:embed="rId455669f3216d3a2bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3852,137 +3852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54953035">
+  <w:abstractNum w:abstractNumId="24861713">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44324428">
+    <w:lvl w:ilvl="0" w:tplc="36050382">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44324428" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36050382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44324428" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36050382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44324428" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36050382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44324428" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36050382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44324428" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36050382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44324428" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36050382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44324428" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36050382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44324428" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36050382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54953034">
+  <w:abstractNum w:abstractNumId="24861712">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76209815">
+    <w:lvl w:ilvl="0" w:tplc="92125995">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4734,55 +4734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54953034">
-    <w:abstractNumId w:val="54953034"/>
+  <w:num w:numId="24861712">
+    <w:abstractNumId w:val="24861712"/>
   </w:num>
-  <w:num w:numId="54953035">
-    <w:abstractNumId w:val="54953035"/>
+  <w:num w:numId="24861713">
+    <w:abstractNumId w:val="24861713"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16332,51 +16332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId564903217" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId254116817" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId859469bcd7ccef7bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId848869bcd7ccef800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId530469bcd7cceff5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId842669bcd7ccf1a21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId755569bcd7ccf1a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId278169bcd7ccf1aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId201169bcd7ccf1ae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId595769bcd7ccf1cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId887269bcd7ccf1d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId759869bcd7ccf1e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId319769bcd7ccf1ea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId614869bcd7ccf1f25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId920569bcd7ccf1fc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId397169bcd7ccf2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId251769bcd7ccf2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId953369bcd7ccf216e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId713069bcd7ccf22e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId601769bcd7ccf23e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId994969bcd7ccefe1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId994969bcd7ccefe1b.jpg"/><Relationship Id="rId826769bcd7ccf1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId826769bcd7ccf1011.jpg"/><Relationship Id="rId718969bcd7ccf2481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId718969bcd7ccf2481.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId299703651" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId384112011" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId425369f3216d3770b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId768669f3216d3774f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId269869f3216d37f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId331769f3216d39894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId247269f3216d398d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId340669f3216d39918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId578569f3216d39956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId311669f3216d39b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId831569f3216d39b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId603269f3216d39cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId361669f3216d39d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId985569f3216d39d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId246069f3216d39e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId846969f3216d39ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId283569f3216d39f68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId109469f3216d39fc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId644769f3216d3a12a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId122769f3216d3a226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId233169f3216d37e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId233169f3216d37e2c.jpg"/><Relationship Id="rId166969f3216d38eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId166969f3216d38eb5.jpg"/><Relationship Id="rId455669f3216d3a2bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId455669f3216d3a2bb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>