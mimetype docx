--- v6 (2026-04-30)
+++ v7 (2026-05-26)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato latent carlavirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato latent virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425369f3216d3770b" w:history="1">
+            <w:hyperlink r:id="rId80746a153e0ed860f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768669f3216d3774f" w:history="1">
+            <w:hyperlink r:id="rId86666a153e0ed8656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POTLV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22849352" name="name999169f3216d37e2d" descr="13944.jpg"/>
+                  <wp:docPr id="37512188" name="name73786a153e0ed8786" descr="13944.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13944.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId233169f3216d37e2c" cstate="print"/>
+                          <a:blip r:embed="rId76986a153e0ed8784" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId269869f3216d37f5d" w:history="1">
+            <w:hyperlink r:id="rId69096a153e0ed88df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -848,63 +848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32324370" name="name611869f3216d38eb8" descr="POTLV0_distribution_map.jpg"/>
+            <wp:docPr id="83787257" name="name15876a153e0ed9a04" descr="POTLV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POTLV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId166969f3216d38eb5" cstate="print"/>
+                    <a:blip r:embed="rId70156a153e0ed99ff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2143,168 +2143,168 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021a) Nuclear and-Generation 1 lab testing fees and certification requirements. Colorado Certification Service. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId331769f3216d39894" w:history="1">
+      <w:hyperlink r:id="rId94026a153e0eda46b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021b) Potato varieties in production. Seed potato germplasm program, University of Idaho. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId247269f3216d398d9" w:history="1">
+      <w:hyperlink r:id="rId60956a153e0eda4b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021c) Pathogen Testing. The Uihlein Farm of Cornell University. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId340669f3216d39918" w:history="1">
+      <w:hyperlink r:id="rId75926a153e0eda4f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021d) Seed stocks &amp; tissue culture. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId578569f3216d39956" w:history="1">
+      <w:hyperlink r:id="rId60296a153e0eda531" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seed.nd.gov/potato/seedstocks-tissue-culture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2528,90 +2528,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18-22 June 1995.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2012) D-97-11: Seed potato certification program - Requirements for the production of pre-elite seed potatoes from sources other than nuclear stock. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311669f3216d39b35" w:history="1">
+      <w:hyperlink r:id="rId82236a153e0eda6e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2018) D-97-08: Production, maintenance, multiplication and certification of nuclear stock class seed potatoes. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId831569f3216d39b76" w:history="1">
+      <w:hyperlink r:id="rId29236a153e0eda725" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2775,90 +2775,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5853. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId603269f3216d39cc3" w:history="1">
+      <w:hyperlink r:id="rId34126a153e0eda884" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2001) Pest risk analysis for Potato latent virus. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId361669f3216d39d01" w:history="1">
+      <w:hyperlink r:id="rId60696a153e0eda8c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2893,51 +2893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985569f3216d39d7e" w:history="1">
+      <w:hyperlink r:id="rId54986a153e0eda942" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2990,51 +2990,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-260.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId246069f3216d39e18" w:history="1">
+      <w:hyperlink r:id="rId28026a153e0eda9dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 March 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3111,51 +3111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Betaflexiviridae. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV 9th Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId846969f3216d39ed8" w:history="1">
+      <w:hyperlink r:id="rId52166a153e0edaaa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3201,51 +3201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId283569f3216d39f68" w:history="1">
+      <w:hyperlink r:id="rId77416a153e0edab32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3260,51 +3260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lambert SJ (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epidemiology of Potato virus S and Potato virus Xin seed potato in Tasmania, Australia. PhD thesis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> University of Tasmania, Hobart (AU). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109469f3216d39fc6" w:history="1">
+      <w:hyperlink r:id="rId23296a153e0edab91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3484,51 +3484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosas Díaz TV (2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative study of species of the genus Carlavirus affecting potato cultivation. Bachelor thesis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The National University of San Marcos, Lima (PE) (in Spanish). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId644769f3216d3a12a" w:history="1">
+      <w:hyperlink r:id="rId68196a153e0edad34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,51 +3641,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carlavirus latensolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122769f3216d3a226" w:history="1">
+      <w:hyperlink r:id="rId16476a153e0edae3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3698,63 +3698,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13640017" name="name303569f3216d3a2bc" descr="eu_funding_250.png"/>
+            <wp:docPr id="86075164" name="name65196a153e0edaf0e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId455669f3216d3a2bb" cstate="print"/>
+                    <a:blip r:embed="rId29036a153e0edaf0d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3852,137 +3852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24861713">
+  <w:abstractNum w:abstractNumId="90154863">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36050382">
+    <w:lvl w:ilvl="0" w:tplc="71046384">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36050382" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71046384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36050382" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71046384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36050382" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71046384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36050382" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71046384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36050382" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71046384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36050382" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71046384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36050382" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71046384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36050382" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71046384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24861712">
+  <w:abstractNum w:abstractNumId="90154862">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92125995">
+    <w:lvl w:ilvl="0" w:tplc="33505343">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4734,55 +4734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24861712">
-    <w:abstractNumId w:val="24861712"/>
+  <w:num w:numId="90154862">
+    <w:abstractNumId w:val="90154862"/>
   </w:num>
-  <w:num w:numId="24861713">
-    <w:abstractNumId w:val="24861713"/>
+  <w:num w:numId="90154863">
+    <w:abstractNumId w:val="90154863"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16332,51 +16332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId299703651" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId384112011" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId425369f3216d3770b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId768669f3216d3774f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId269869f3216d37f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId331769f3216d39894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId247269f3216d398d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId340669f3216d39918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId578569f3216d39956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId311669f3216d39b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId831569f3216d39b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId603269f3216d39cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId361669f3216d39d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId985569f3216d39d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId246069f3216d39e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId846969f3216d39ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId283569f3216d39f68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId109469f3216d39fc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId644769f3216d3a12a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId122769f3216d3a226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId233169f3216d37e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId233169f3216d37e2c.jpg"/><Relationship Id="rId166969f3216d38eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId166969f3216d38eb5.jpg"/><Relationship Id="rId455669f3216d3a2bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId455669f3216d3a2bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId798246981" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId282156293" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80746a153e0ed860f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId86666a153e0ed8656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId69096a153e0ed88df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId94026a153e0eda46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId60956a153e0eda4b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId75926a153e0eda4f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId60296a153e0eda531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId82236a153e0eda6e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId29236a153e0eda725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId34126a153e0eda884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId60696a153e0eda8c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId54986a153e0eda942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId28026a153e0eda9dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId52166a153e0edaaa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId77416a153e0edab32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId23296a153e0edab91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId68196a153e0edad34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId16476a153e0edae3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76986a153e0ed8784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76986a153e0ed8784.jpg"/><Relationship Id="rId70156a153e0ed99ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70156a153e0ed99ff.jpg"/><Relationship Id="rId29036a153e0edaf0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29036a153e0edaf0d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>