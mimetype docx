--- v7 (2026-05-26)
+++ v8 (2026-06-15)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato latent carlavirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato latent virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80746a153e0ed860f" w:history="1">
+            <w:hyperlink r:id="rId41836a2fcb7349f48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86666a153e0ed8656" w:history="1">
+            <w:hyperlink r:id="rId31856a2fcb7349f8d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POTLV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37512188" name="name73786a153e0ed8786" descr="13944.jpg"/>
+                  <wp:docPr id="81185561" name="name11546a2fcb734a4d0" descr="13944.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13944.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76986a153e0ed8784" cstate="print"/>
+                          <a:blip r:embed="rId66846a2fcb734a4ce" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69096a153e0ed88df" w:history="1">
+            <w:hyperlink r:id="rId39086a2fcb734a5fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -848,63 +848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83787257" name="name15876a153e0ed9a04" descr="POTLV0_distribution_map.jpg"/>
+            <wp:docPr id="4139393" name="name90456a2fcb734b107" descr="POTLV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POTLV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70156a153e0ed99ff" cstate="print"/>
+                    <a:blip r:embed="rId23446a2fcb734b104" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2143,168 +2143,168 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021a) Nuclear and-Generation 1 lab testing fees and certification requirements. Colorado Certification Service. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94026a153e0eda46b" w:history="1">
+      <w:hyperlink r:id="rId29696a2fcb734bacc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021b) Potato varieties in production. Seed potato germplasm program, University of Idaho. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60956a153e0eda4b3" w:history="1">
+      <w:hyperlink r:id="rId15506a2fcb734bb13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021c) Pathogen Testing. The Uihlein Farm of Cornell University. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75926a153e0eda4f2" w:history="1">
+      <w:hyperlink r:id="rId77546a2fcb734bb53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021d) Seed stocks &amp; tissue culture. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60296a153e0eda531" w:history="1">
+      <w:hyperlink r:id="rId64586a2fcb734bb92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seed.nd.gov/potato/seedstocks-tissue-culture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2528,90 +2528,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18-22 June 1995.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2012) D-97-11: Seed potato certification program - Requirements for the production of pre-elite seed potatoes from sources other than nuclear stock. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82236a153e0eda6e5" w:history="1">
+      <w:hyperlink r:id="rId39236a2fcb734bd48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2018) D-97-08: Production, maintenance, multiplication and certification of nuclear stock class seed potatoes. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29236a153e0eda725" w:history="1">
+      <w:hyperlink r:id="rId45446a2fcb734bd89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2775,90 +2775,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5853. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34126a153e0eda884" w:history="1">
+      <w:hyperlink r:id="rId94046a2fcb734bed7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2001) Pest risk analysis for Potato latent virus. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60696a153e0eda8c3" w:history="1">
+      <w:hyperlink r:id="rId79326a2fcb734bf15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2893,51 +2893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54986a153e0eda942" w:history="1">
+      <w:hyperlink r:id="rId29196a2fcb734bf90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2990,51 +2990,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-260.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28026a153e0eda9dd" w:history="1">
+      <w:hyperlink r:id="rId32766a2fcb734c02c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 March 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3111,51 +3111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Betaflexiviridae. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV 9th Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52166a153e0edaaa0" w:history="1">
+      <w:hyperlink r:id="rId51786a2fcb734c0ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3201,51 +3201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77416a153e0edab32" w:history="1">
+      <w:hyperlink r:id="rId62896a2fcb734c17f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3260,51 +3260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lambert SJ (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epidemiology of Potato virus S and Potato virus Xin seed potato in Tasmania, Australia. PhD thesis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> University of Tasmania, Hobart (AU). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23296a153e0edab91" w:history="1">
+      <w:hyperlink r:id="rId19686a2fcb734c1dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3484,51 +3484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosas Díaz TV (2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative study of species of the genus Carlavirus affecting potato cultivation. Bachelor thesis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The National University of San Marcos, Lima (PE) (in Spanish). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68196a153e0edad34" w:history="1">
+      <w:hyperlink r:id="rId31276a2fcb734c35b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,51 +3641,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carlavirus latensolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16476a153e0edae3a" w:history="1">
+      <w:hyperlink r:id="rId64036a2fcb734c45e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3698,63 +3698,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86075164" name="name65196a153e0edaf0e" descr="eu_funding_250.png"/>
+            <wp:docPr id="28172688" name="name99936a2fcb734c4f6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29036a153e0edaf0d" cstate="print"/>
+                    <a:blip r:embed="rId48846a2fcb734c4f5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3852,137 +3852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90154863">
+  <w:abstractNum w:abstractNumId="55369917">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71046384">
+    <w:lvl w:ilvl="0" w:tplc="29407125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71046384" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29407125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71046384" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29407125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71046384" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29407125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71046384" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29407125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71046384" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29407125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71046384" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29407125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71046384" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29407125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71046384" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29407125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90154862">
+  <w:abstractNum w:abstractNumId="55369916">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33505343">
+    <w:lvl w:ilvl="0" w:tplc="32482668">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4734,55 +4734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90154862">
-    <w:abstractNumId w:val="90154862"/>
+  <w:num w:numId="55369916">
+    <w:abstractNumId w:val="55369916"/>
   </w:num>
-  <w:num w:numId="90154863">
-    <w:abstractNumId w:val="90154863"/>
+  <w:num w:numId="55369917">
+    <w:abstractNumId w:val="55369917"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16332,51 +16332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId798246981" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId282156293" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80746a153e0ed860f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId86666a153e0ed8656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId69096a153e0ed88df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId94026a153e0eda46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId60956a153e0eda4b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId75926a153e0eda4f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId60296a153e0eda531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId82236a153e0eda6e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId29236a153e0eda725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId34126a153e0eda884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId60696a153e0eda8c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId54986a153e0eda942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId28026a153e0eda9dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId52166a153e0edaaa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId77416a153e0edab32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId23296a153e0edab91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId68196a153e0edad34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId16476a153e0edae3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76986a153e0ed8784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76986a153e0ed8784.jpg"/><Relationship Id="rId70156a153e0ed99ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70156a153e0ed99ff.jpg"/><Relationship Id="rId29036a153e0edaf0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29036a153e0edaf0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId844073172" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId829492754" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41836a2fcb7349f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId31856a2fcb7349f8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId39086a2fcb734a5fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId29696a2fcb734bacc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId15506a2fcb734bb13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId77546a2fcb734bb53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId64586a2fcb734bb92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId39236a2fcb734bd48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId45446a2fcb734bd89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId94046a2fcb734bed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId79326a2fcb734bf15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId29196a2fcb734bf90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId32766a2fcb734c02c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId51786a2fcb734c0ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId62896a2fcb734c17f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId19686a2fcb734c1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId31276a2fcb734c35b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId64036a2fcb734c45e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66846a2fcb734a4ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66846a2fcb734a4ce.jpg"/><Relationship Id="rId23446a2fcb734b104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23446a2fcb734b104.jpg"/><Relationship Id="rId48846a2fcb734c4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48846a2fcb734c4f5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>