--- v8 (2026-06-15)
+++ v9 (2026-07-06)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato latent carlavirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato latent virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41836a2fcb7349f48" w:history="1">
+            <w:hyperlink r:id="rId37366a4b4df149406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31856a2fcb7349f8d" w:history="1">
+            <w:hyperlink r:id="rId29346a4b4df14947a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POTLV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81185561" name="name11546a2fcb734a4d0" descr="13944.jpg"/>
+                  <wp:docPr id="43985495" name="name83486a4b4df149bbf" descr="13944.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13944.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66846a2fcb734a4ce" cstate="print"/>
+                          <a:blip r:embed="rId21846a4b4df149bbc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39086a2fcb734a5fd" w:history="1">
+            <w:hyperlink r:id="rId81726a4b4df149cf9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -848,63 +848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4139393" name="name90456a2fcb734b107" descr="POTLV0_distribution_map.jpg"/>
+            <wp:docPr id="82782167" name="name72236a4b4df14a96a" descr="POTLV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POTLV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23446a2fcb734b104" cstate="print"/>
+                    <a:blip r:embed="rId75706a4b4df14a967" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2143,168 +2143,168 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021a) Nuclear and-Generation 1 lab testing fees and certification requirements. Colorado Certification Service. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29696a2fcb734bacc" w:history="1">
+      <w:hyperlink r:id="rId69446a4b4df14b42f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021b) Potato varieties in production. Seed potato germplasm program, University of Idaho. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15506a2fcb734bb13" w:history="1">
+      <w:hyperlink r:id="rId81726a4b4df14b477" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021c) Pathogen Testing. The Uihlein Farm of Cornell University. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77546a2fcb734bb53" w:history="1">
+      <w:hyperlink r:id="rId85186a4b4df14b4b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021d) Seed stocks &amp; tissue culture. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64586a2fcb734bb92" w:history="1">
+      <w:hyperlink r:id="rId27646a4b4df14b4f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seed.nd.gov/potato/seedstocks-tissue-culture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2528,90 +2528,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18-22 June 1995.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2012) D-97-11: Seed potato certification program - Requirements for the production of pre-elite seed potatoes from sources other than nuclear stock. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39236a2fcb734bd48" w:history="1">
+      <w:hyperlink r:id="rId74736a4b4df14b6ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2018) D-97-08: Production, maintenance, multiplication and certification of nuclear stock class seed potatoes. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45446a2fcb734bd89" w:history="1">
+      <w:hyperlink r:id="rId12446a4b4df14b6ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2775,90 +2775,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5853. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94046a2fcb734bed7" w:history="1">
+      <w:hyperlink r:id="rId22366a4b4df14b83a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2001) Pest risk analysis for Potato latent virus. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79326a2fcb734bf15" w:history="1">
+      <w:hyperlink r:id="rId48006a4b4df14b879" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2893,51 +2893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29196a2fcb734bf90" w:history="1">
+      <w:hyperlink r:id="rId28936a4b4df14b8f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2990,51 +2990,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-260.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32766a2fcb734c02c" w:history="1">
+      <w:hyperlink r:id="rId98896a4b4df14b991" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 March 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3111,51 +3111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Betaflexiviridae. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV 9th Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51786a2fcb734c0ef" w:history="1">
+      <w:hyperlink r:id="rId60916a4b4df14ba53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3201,51 +3201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62896a2fcb734c17f" w:history="1">
+      <w:hyperlink r:id="rId78506a4b4df14bae4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3260,51 +3260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lambert SJ (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epidemiology of Potato virus S and Potato virus Xin seed potato in Tasmania, Australia. PhD thesis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> University of Tasmania, Hobart (AU). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19686a2fcb734c1dd" w:history="1">
+      <w:hyperlink r:id="rId96746a4b4df14bb41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3484,51 +3484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosas Díaz TV (2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative study of species of the genus Carlavirus affecting potato cultivation. Bachelor thesis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The National University of San Marcos, Lima (PE) (in Spanish). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31276a2fcb734c35b" w:history="1">
+      <w:hyperlink r:id="rId74986a4b4df14bca6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,51 +3641,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carlavirus latensolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64036a2fcb734c45e" w:history="1">
+      <w:hyperlink r:id="rId11436a4b4df14bda5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3698,63 +3698,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28172688" name="name99936a2fcb734c4f6" descr="eu_funding_250.png"/>
+            <wp:docPr id="1683766" name="name67156a4b4df14c4df" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48846a2fcb734c4f5" cstate="print"/>
+                    <a:blip r:embed="rId16916a4b4df14c4de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3852,137 +3852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55369917">
+  <w:abstractNum w:abstractNumId="19757830">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29407125">
+    <w:lvl w:ilvl="0" w:tplc="91463596">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29407125" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91463596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29407125" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91463596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29407125" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91463596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29407125" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91463596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29407125" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91463596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29407125" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91463596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29407125" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91463596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29407125" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91463596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55369916">
+  <w:abstractNum w:abstractNumId="19757829">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32482668">
+    <w:lvl w:ilvl="0" w:tplc="29530445">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4734,55 +4734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55369916">
-    <w:abstractNumId w:val="55369916"/>
+  <w:num w:numId="19757829">
+    <w:abstractNumId w:val="19757829"/>
   </w:num>
-  <w:num w:numId="55369917">
-    <w:abstractNumId w:val="55369917"/>
+  <w:num w:numId="19757830">
+    <w:abstractNumId w:val="19757830"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16332,51 +16332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId844073172" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId829492754" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41836a2fcb7349f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId31856a2fcb7349f8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId39086a2fcb734a5fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId29696a2fcb734bacc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId15506a2fcb734bb13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId77546a2fcb734bb53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId64586a2fcb734bb92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId39236a2fcb734bd48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId45446a2fcb734bd89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId94046a2fcb734bed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId79326a2fcb734bf15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId29196a2fcb734bf90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId32766a2fcb734c02c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId51786a2fcb734c0ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId62896a2fcb734c17f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId19686a2fcb734c1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId31276a2fcb734c35b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId64036a2fcb734c45e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66846a2fcb734a4ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66846a2fcb734a4ce.jpg"/><Relationship Id="rId23446a2fcb734b104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23446a2fcb734b104.jpg"/><Relationship Id="rId48846a2fcb734c4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48846a2fcb734c4f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId405887081" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId399455119" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37366a4b4df149406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId29346a4b4df14947a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId81726a4b4df149cf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId69446a4b4df14b42f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId81726a4b4df14b477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId85186a4b4df14b4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId27646a4b4df14b4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId74736a4b4df14b6ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId12446a4b4df14b6ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId22366a4b4df14b83a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId48006a4b4df14b879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId28936a4b4df14b8f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId98896a4b4df14b991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId60916a4b4df14ba53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId78506a4b4df14bae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId96746a4b4df14bb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId74986a4b4df14bca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId11436a4b4df14bda5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21846a4b4df149bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21846a4b4df149bbc.jpg"/><Relationship Id="rId75706a4b4df14a967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75706a4b4df14a967.jpg"/><Relationship Id="rId16916a4b4df14c4de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16916a4b4df14c4de.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>