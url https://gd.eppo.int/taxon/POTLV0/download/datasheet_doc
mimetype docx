--- v9 (2026-07-06)
+++ v10 (2026-07-26)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato latent carlavirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato latent virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37366a4b4df149406" w:history="1">
+            <w:hyperlink r:id="rId97976a66435fca83a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29346a4b4df14947a" w:history="1">
+            <w:hyperlink r:id="rId95336a66435fca87f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POTLV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43985495" name="name83486a4b4df149bbf" descr="13944.jpg"/>
+                  <wp:docPr id="326642" name="name10626a66435fca983" descr="13944.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13944.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21846a4b4df149bbc" cstate="print"/>
+                          <a:blip r:embed="rId55936a66435fca982" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId81726a4b4df149cf9" w:history="1">
+            <w:hyperlink r:id="rId38596a66435fcaafb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -848,63 +848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82782167" name="name72236a4b4df14a96a" descr="POTLV0_distribution_map.jpg"/>
+            <wp:docPr id="19640339" name="name52536a66435fcbc9b" descr="POTLV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POTLV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75706a4b4df14a967" cstate="print"/>
+                    <a:blip r:embed="rId25766a66435fcbc99" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2143,168 +2143,168 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021a) Nuclear and-Generation 1 lab testing fees and certification requirements. Colorado Certification Service. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69446a4b4df14b42f" w:history="1">
+      <w:hyperlink r:id="rId83266a66435fcccd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021b) Potato varieties in production. Seed potato germplasm program, University of Idaho. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81726a4b4df14b477" w:history="1">
+      <w:hyperlink r:id="rId11536a66435fccd1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021c) Pathogen Testing. The Uihlein Farm of Cornell University. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85186a4b4df14b4b8" w:history="1">
+      <w:hyperlink r:id="rId66436a66435fccd5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021d) Seed stocks &amp; tissue culture. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27646a4b4df14b4f7" w:history="1">
+      <w:hyperlink r:id="rId18066a66435fccd9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seed.nd.gov/potato/seedstocks-tissue-culture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2528,90 +2528,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18-22 June 1995.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2012) D-97-11: Seed potato certification program - Requirements for the production of pre-elite seed potatoes from sources other than nuclear stock. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74736a4b4df14b6ac" w:history="1">
+      <w:hyperlink r:id="rId89706a66435fccf7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2018) D-97-08: Production, maintenance, multiplication and certification of nuclear stock class seed potatoes. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12446a4b4df14b6ec" w:history="1">
+      <w:hyperlink r:id="rId39256a66435fccfc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2775,90 +2775,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5853. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22366a4b4df14b83a" w:history="1">
+      <w:hyperlink r:id="rId43786a66435fcd132" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2001) Pest risk analysis for Potato latent virus. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48006a4b4df14b879" w:history="1">
+      <w:hyperlink r:id="rId16526a66435fcd174" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2893,51 +2893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28936a4b4df14b8f5" w:history="1">
+      <w:hyperlink r:id="rId27346a66435fcd1f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2990,51 +2990,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-260.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98896a4b4df14b991" w:history="1">
+      <w:hyperlink r:id="rId53136a66435fcd294" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 March 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3111,51 +3111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Betaflexiviridae. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV 9th Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60916a4b4df14ba53" w:history="1">
+      <w:hyperlink r:id="rId59486a66435fcd358" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3201,51 +3201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78506a4b4df14bae4" w:history="1">
+      <w:hyperlink r:id="rId22146a66435fcd3ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3260,51 +3260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lambert SJ (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epidemiology of Potato virus S and Potato virus Xin seed potato in Tasmania, Australia. PhD thesis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> University of Tasmania, Hobart (AU). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96746a4b4df14bb41" w:history="1">
+      <w:hyperlink r:id="rId30276a66435fcd44a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3484,51 +3484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosas Díaz TV (2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative study of species of the genus Carlavirus affecting potato cultivation. Bachelor thesis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The National University of San Marcos, Lima (PE) (in Spanish). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74986a4b4df14bca6" w:history="1">
+      <w:hyperlink r:id="rId62076a66435fcd5b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,51 +3641,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carlavirus latensolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11436a4b4df14bda5" w:history="1">
+      <w:hyperlink r:id="rId49546a66435fcd6b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3698,63 +3698,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1683766" name="name67156a4b4df14c4df" descr="eu_funding_250.png"/>
+            <wp:docPr id="92397896" name="name13036a66435fcd75f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16916a4b4df14c4de" cstate="print"/>
+                    <a:blip r:embed="rId49676a66435fcd75e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3852,137 +3852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19757830">
+  <w:abstractNum w:abstractNumId="12844638">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91463596">
+    <w:lvl w:ilvl="0" w:tplc="20004281">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91463596" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20004281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91463596" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20004281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91463596" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20004281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91463596" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20004281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91463596" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20004281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91463596" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20004281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91463596" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20004281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91463596" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20004281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19757829">
+  <w:abstractNum w:abstractNumId="12844637">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29530445">
+    <w:lvl w:ilvl="0" w:tplc="57199659">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4734,55 +4734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19757829">
-    <w:abstractNumId w:val="19757829"/>
+  <w:num w:numId="12844637">
+    <w:abstractNumId w:val="12844637"/>
   </w:num>
-  <w:num w:numId="19757830">
-    <w:abstractNumId w:val="19757830"/>
+  <w:num w:numId="12844638">
+    <w:abstractNumId w:val="12844638"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16332,51 +16332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId405887081" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId399455119" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37366a4b4df149406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId29346a4b4df14947a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId81726a4b4df149cf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId69446a4b4df14b42f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId81726a4b4df14b477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId85186a4b4df14b4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId27646a4b4df14b4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId74736a4b4df14b6ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId12446a4b4df14b6ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId22366a4b4df14b83a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId48006a4b4df14b879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId28936a4b4df14b8f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId98896a4b4df14b991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId60916a4b4df14ba53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId78506a4b4df14bae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId96746a4b4df14bb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId74986a4b4df14bca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId11436a4b4df14bda5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21846a4b4df149bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21846a4b4df149bbc.jpg"/><Relationship Id="rId75706a4b4df14a967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75706a4b4df14a967.jpg"/><Relationship Id="rId16916a4b4df14c4de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16916a4b4df14c4de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId736339574" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId341116189" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97976a66435fca83a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId95336a66435fca87f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId38596a66435fcaafb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId83266a66435fcccd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId11536a66435fccd1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId66436a66435fccd5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId18066a66435fccd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId89706a66435fccf7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId39256a66435fccfc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId43786a66435fcd132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId16526a66435fcd174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId27346a66435fcd1f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId53136a66435fcd294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId59486a66435fcd358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId22146a66435fcd3ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId30276a66435fcd44a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId62076a66435fcd5b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId49546a66435fcd6b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55936a66435fca982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55936a66435fca982.jpg"/><Relationship Id="rId25766a66435fcbc99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25766a66435fcbc99.jpg"/><Relationship Id="rId49676a66435fcd75e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49676a66435fcd75e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>