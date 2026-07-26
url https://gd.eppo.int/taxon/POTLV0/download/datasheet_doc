--- v10 (2026-07-26)
+++ v11 (2026-07-26)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato latent carlavirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato latent virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97976a66435fca83a" w:history="1">
+            <w:hyperlink r:id="rId97936a66554e35316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95336a66435fca87f" w:history="1">
+            <w:hyperlink r:id="rId34446a66554e3535d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POTLV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="326642" name="name10626a66435fca983" descr="13944.jpg"/>
+                  <wp:docPr id="48923071" name="name65546a66554e3542e" descr="13944.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13944.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55936a66435fca982" cstate="print"/>
+                          <a:blip r:embed="rId13276a66554e3542d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38596a66435fcaafb" w:history="1">
+            <w:hyperlink r:id="rId82596a66554e35549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -848,63 +848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19640339" name="name52536a66435fcbc9b" descr="POTLV0_distribution_map.jpg"/>
+            <wp:docPr id="62914016" name="name65976a66554e3656d" descr="POTLV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POTLV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25766a66435fcbc99" cstate="print"/>
+                    <a:blip r:embed="rId32646a66554e36569" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2143,168 +2143,168 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021a) Nuclear and-Generation 1 lab testing fees and certification requirements. Colorado Certification Service. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83266a66435fcccd0" w:history="1">
+      <w:hyperlink r:id="rId64296a66554e36f98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021b) Potato varieties in production. Seed potato germplasm program, University of Idaho. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11536a66435fccd1a" w:history="1">
+      <w:hyperlink r:id="rId56226a66554e36fdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021c) Pathogen Testing. The Uihlein Farm of Cornell University. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66436a66435fccd5d" w:history="1">
+      <w:hyperlink r:id="rId32256a66554e3701f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021d) Seed stocks &amp; tissue culture. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18066a66435fccd9f" w:history="1">
+      <w:hyperlink r:id="rId65836a66554e3705d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seed.nd.gov/potato/seedstocks-tissue-culture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2528,90 +2528,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18-22 June 1995.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2012) D-97-11: Seed potato certification program - Requirements for the production of pre-elite seed potatoes from sources other than nuclear stock. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89706a66435fccf7b" w:history="1">
+      <w:hyperlink r:id="rId46756a66554e37211" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2018) D-97-08: Production, maintenance, multiplication and certification of nuclear stock class seed potatoes. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39256a66435fccfc1" w:history="1">
+      <w:hyperlink r:id="rId30786a66554e37252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2775,90 +2775,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5853. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43786a66435fcd132" w:history="1">
+      <w:hyperlink r:id="rId72046a66554e3739e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2001) Pest risk analysis for Potato latent virus. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16526a66435fcd174" w:history="1">
+      <w:hyperlink r:id="rId46636a66554e373dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2893,51 +2893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27346a66435fcd1f4" w:history="1">
+      <w:hyperlink r:id="rId42696a66554e37459" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2990,51 +2990,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-260.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53136a66435fcd294" w:history="1">
+      <w:hyperlink r:id="rId14546a66554e374f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 March 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3111,51 +3111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Betaflexiviridae. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV 9th Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59486a66435fcd358" w:history="1">
+      <w:hyperlink r:id="rId93846a66554e375b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3201,51 +3201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22146a66435fcd3ea" w:history="1">
+      <w:hyperlink r:id="rId32536a66554e37649" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3260,51 +3260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lambert SJ (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epidemiology of Potato virus S and Potato virus Xin seed potato in Tasmania, Australia. PhD thesis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> University of Tasmania, Hobart (AU). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30276a66435fcd44a" w:history="1">
+      <w:hyperlink r:id="rId34386a66554e376a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3484,51 +3484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosas Díaz TV (2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative study of species of the genus Carlavirus affecting potato cultivation. Bachelor thesis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The National University of San Marcos, Lima (PE) (in Spanish). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62076a66435fcd5b2" w:history="1">
+      <w:hyperlink r:id="rId72676a66554e3780e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,51 +3641,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carlavirus latensolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49546a66435fcd6b5" w:history="1">
+      <w:hyperlink r:id="rId31706a66554e3790d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3698,63 +3698,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92397896" name="name13036a66435fcd75f" descr="eu_funding_250.png"/>
+            <wp:docPr id="58631187" name="name93076a66554e37a0e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49676a66435fcd75e" cstate="print"/>
+                    <a:blip r:embed="rId55516a66554e37a0d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3852,137 +3852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12844638">
+  <w:abstractNum w:abstractNumId="31473479">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20004281">
+    <w:lvl w:ilvl="0" w:tplc="41421116">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20004281" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41421116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20004281" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41421116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20004281" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41421116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20004281" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41421116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20004281" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41421116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20004281" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41421116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20004281" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41421116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20004281" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41421116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12844637">
+  <w:abstractNum w:abstractNumId="31473478">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57199659">
+    <w:lvl w:ilvl="0" w:tplc="32746122">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4734,55 +4734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12844637">
-    <w:abstractNumId w:val="12844637"/>
+  <w:num w:numId="31473478">
+    <w:abstractNumId w:val="31473478"/>
   </w:num>
-  <w:num w:numId="12844638">
-    <w:abstractNumId w:val="12844638"/>
+  <w:num w:numId="31473479">
+    <w:abstractNumId w:val="31473479"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16332,51 +16332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId736339574" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId341116189" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97976a66435fca83a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId95336a66435fca87f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId38596a66435fcaafb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId83266a66435fcccd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId11536a66435fccd1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId66436a66435fccd5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId18066a66435fccd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId89706a66435fccf7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId39256a66435fccfc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId43786a66435fcd132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId16526a66435fcd174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId27346a66435fcd1f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId53136a66435fcd294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId59486a66435fcd358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId22146a66435fcd3ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId30276a66435fcd44a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId62076a66435fcd5b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId49546a66435fcd6b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55936a66435fca982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55936a66435fca982.jpg"/><Relationship Id="rId25766a66435fcbc99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25766a66435fcbc99.jpg"/><Relationship Id="rId49676a66435fcd75e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49676a66435fcd75e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId569390881" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId215885548" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97936a66554e35316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId34446a66554e3535d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId82596a66554e35549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId64296a66554e36f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId56226a66554e36fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId32256a66554e3701f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId65836a66554e3705d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId46756a66554e37211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId30786a66554e37252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId72046a66554e3739e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId46636a66554e373dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId42696a66554e37459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId14546a66554e374f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId93846a66554e375b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId32536a66554e37649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId34386a66554e376a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId72676a66554e3780e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId31706a66554e3790d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13276a66554e3542d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13276a66554e3542d.jpg"/><Relationship Id="rId32646a66554e36569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32646a66554e36569.jpg"/><Relationship Id="rId55516a66554e37a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55516a66554e37a0d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>