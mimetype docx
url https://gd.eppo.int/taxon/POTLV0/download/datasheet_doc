--- v11 (2026-07-26)
+++ v12 (2026-08-17)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato latent carlavirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato latent virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97936a66554e35316" w:history="1">
+            <w:hyperlink r:id="rId21266a82f8cf9f995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34446a66554e3535d" w:history="1">
+            <w:hyperlink r:id="rId86556a82f8cf9f9da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POTLV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48923071" name="name65546a66554e3542e" descr="13944.jpg"/>
+                  <wp:docPr id="13022777" name="name22956a82f8cfa010e" descr="13944.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13944.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13276a66554e3542d" cstate="print"/>
+                          <a:blip r:embed="rId57376a82f8cfa010c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82596a66554e35549" w:history="1">
+            <w:hyperlink r:id="rId66966a82f8cfa025d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -848,63 +848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62914016" name="name65976a66554e3656d" descr="POTLV0_distribution_map.jpg"/>
+            <wp:docPr id="94060294" name="name72306a82f8cfa13aa" descr="POTLV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POTLV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32646a66554e36569" cstate="print"/>
+                    <a:blip r:embed="rId95916a82f8cfa13a8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2143,168 +2143,168 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021a) Nuclear and-Generation 1 lab testing fees and certification requirements. Colorado Certification Service. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64296a66554e36f98" w:history="1">
+      <w:hyperlink r:id="rId26226a82f8cfa1d66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021b) Potato varieties in production. Seed potato germplasm program, University of Idaho. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56226a66554e36fdf" w:history="1">
+      <w:hyperlink r:id="rId32046a82f8cfa1dab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021c) Pathogen Testing. The Uihlein Farm of Cornell University. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32256a66554e3701f" w:history="1">
+      <w:hyperlink r:id="rId91056a82f8cfa1de9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021d) Seed stocks &amp; tissue culture. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65836a66554e3705d" w:history="1">
+      <w:hyperlink r:id="rId50826a82f8cfa1e26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seed.nd.gov/potato/seedstocks-tissue-culture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2528,90 +2528,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18-22 June 1995.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2012) D-97-11: Seed potato certification program - Requirements for the production of pre-elite seed potatoes from sources other than nuclear stock. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46756a66554e37211" w:history="1">
+      <w:hyperlink r:id="rId19916a82f8cfa1fd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2018) D-97-08: Production, maintenance, multiplication and certification of nuclear stock class seed potatoes. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30786a66554e37252" w:history="1">
+      <w:hyperlink r:id="rId67896a82f8cfa2018" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2775,90 +2775,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5853. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72046a66554e3739e" w:history="1">
+      <w:hyperlink r:id="rId53816a82f8cfa2190" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2001) Pest risk analysis for Potato latent virus. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46636a66554e373dd" w:history="1">
+      <w:hyperlink r:id="rId30176a82f8cfa21d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2893,51 +2893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42696a66554e37459" w:history="1">
+      <w:hyperlink r:id="rId15816a82f8cfa224d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2990,51 +2990,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-260.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14546a66554e374f6" w:history="1">
+      <w:hyperlink r:id="rId49886a82f8cfa22ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 March 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3111,51 +3111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Betaflexiviridae. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV 9th Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93846a66554e375b7" w:history="1">
+      <w:hyperlink r:id="rId75946a82f8cfa23ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3201,51 +3201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32536a66554e37649" w:history="1">
+      <w:hyperlink r:id="rId44276a82f8cfa243d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3260,51 +3260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lambert SJ (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epidemiology of Potato virus S and Potato virus Xin seed potato in Tasmania, Australia. PhD thesis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> University of Tasmania, Hobart (AU). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34386a66554e376a9" w:history="1">
+      <w:hyperlink r:id="rId89686a82f8cfa249c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3484,51 +3484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosas Díaz TV (2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative study of species of the genus Carlavirus affecting potato cultivation. Bachelor thesis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The National University of San Marcos, Lima (PE) (in Spanish). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72676a66554e3780e" w:history="1">
+      <w:hyperlink r:id="rId60336a82f8cfa2600" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,51 +3641,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carlavirus latensolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31706a66554e3790d" w:history="1">
+      <w:hyperlink r:id="rId38816a82f8cfa26ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3698,63 +3698,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58631187" name="name93076a66554e37a0e" descr="eu_funding_250.png"/>
+            <wp:docPr id="27186814" name="name56846a82f8cfa2ac2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55516a66554e37a0d" cstate="print"/>
+                    <a:blip r:embed="rId55966a82f8cfa2ac0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3852,137 +3852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31473479">
+  <w:abstractNum w:abstractNumId="97893353">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41421116">
+    <w:lvl w:ilvl="0" w:tplc="42058818">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41421116" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42058818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41421116" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42058818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41421116" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42058818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41421116" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42058818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41421116" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42058818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41421116" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42058818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41421116" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42058818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41421116" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42058818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31473478">
+  <w:abstractNum w:abstractNumId="97893352">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32746122">
+    <w:lvl w:ilvl="0" w:tplc="85140125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4734,55 +4734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31473478">
-    <w:abstractNumId w:val="31473478"/>
+  <w:num w:numId="97893352">
+    <w:abstractNumId w:val="97893352"/>
   </w:num>
-  <w:num w:numId="31473479">
-    <w:abstractNumId w:val="31473479"/>
+  <w:num w:numId="97893353">
+    <w:abstractNumId w:val="97893353"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16332,51 +16332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId569390881" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId215885548" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97936a66554e35316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId34446a66554e3535d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId82596a66554e35549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId64296a66554e36f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId56226a66554e36fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId32256a66554e3701f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId65836a66554e3705d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId46756a66554e37211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId30786a66554e37252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId72046a66554e3739e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId46636a66554e373dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId42696a66554e37459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId14546a66554e374f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId93846a66554e375b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId32536a66554e37649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId34386a66554e376a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId72676a66554e3780e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId31706a66554e3790d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13276a66554e3542d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13276a66554e3542d.jpg"/><Relationship Id="rId32646a66554e36569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32646a66554e36569.jpg"/><Relationship Id="rId55516a66554e37a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55516a66554e37a0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId437416600" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId805001465" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21266a82f8cf9f995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId86556a82f8cf9f9da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId66966a82f8cfa025d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId26226a82f8cfa1d66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId32046a82f8cfa1dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId91056a82f8cfa1de9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId50826a82f8cfa1e26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId19916a82f8cfa1fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId67896a82f8cfa2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId53816a82f8cfa2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId30176a82f8cfa21d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId15816a82f8cfa224d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId49886a82f8cfa22ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId75946a82f8cfa23ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId44276a82f8cfa243d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId89686a82f8cfa249c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId60336a82f8cfa2600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId38816a82f8cfa26ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57376a82f8cfa010c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57376a82f8cfa010c.jpg"/><Relationship Id="rId95916a82f8cfa13a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95916a82f8cfa13a8.jpg"/><Relationship Id="rId55966a82f8cfa2ac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55966a82f8cfa2ac0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>