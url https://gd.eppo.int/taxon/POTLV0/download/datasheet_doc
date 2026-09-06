--- v12 (2026-08-17)
+++ v13 (2026-09-06)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato latent carlavirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato latent virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21266a82f8cf9f995" w:history="1">
+            <w:hyperlink r:id="rId46286a9d6c3619b1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86556a82f8cf9f9da" w:history="1">
+            <w:hyperlink r:id="rId44216a9d6c3619b5f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POTLV0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13022777" name="name22956a82f8cfa010e" descr="13944.jpg"/>
+                  <wp:docPr id="19204098" name="name57446a9d6c361a30f" descr="13944.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13944.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId57376a82f8cfa010c" cstate="print"/>
+                          <a:blip r:embed="rId73036a9d6c361a30d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66966a82f8cfa025d" w:history="1">
+            <w:hyperlink r:id="rId61026a9d6c361a448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -848,63 +848,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94060294" name="name72306a82f8cfa13aa" descr="POTLV0_distribution_map.jpg"/>
+            <wp:docPr id="83365712" name="name21236a9d6c361b1be" descr="POTLV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POTLV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95916a82f8cfa13a8" cstate="print"/>
+                    <a:blip r:embed="rId19546a9d6c361b1bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2143,168 +2143,168 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021a) Nuclear and-Generation 1 lab testing fees and certification requirements. Colorado Certification Service. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26226a82f8cfa1d66" w:history="1">
+      <w:hyperlink r:id="rId65856a9d6c361bbd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021b) Potato varieties in production. Seed potato germplasm program, University of Idaho. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32046a82f8cfa1dab" w:history="1">
+      <w:hyperlink r:id="rId48116a9d6c361bc17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021c) Pathogen Testing. The Uihlein Farm of Cornell University. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91056a82f8cfa1de9" w:history="1">
+      <w:hyperlink r:id="rId40016a9d6c361bc56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anon (2021d) Seed stocks &amp; tissue culture. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50826a82f8cfa1e26" w:history="1">
+      <w:hyperlink r:id="rId26696a9d6c361bc94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seed.nd.gov/potato/seedstocks-tissue-culture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2528,90 +2528,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18-22 June 1995.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2012) D-97-11: Seed potato certification program - Requirements for the production of pre-elite seed potatoes from sources other than nuclear stock. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19916a82f8cfa1fd8" w:history="1">
+      <w:hyperlink r:id="rId53886a9d6c361be5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2018) D-97-08: Production, maintenance, multiplication and certification of nuclear stock class seed potatoes. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67896a82f8cfa2018" w:history="1">
+      <w:hyperlink r:id="rId89066a9d6c361be9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2775,90 +2775,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5853. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53816a82f8cfa2190" w:history="1">
+      <w:hyperlink r:id="rId29216a9d6c361bfee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2001) Pest risk analysis for Potato latent virus. EPPO, Paris. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30176a82f8cfa21d0" w:history="1">
+      <w:hyperlink r:id="rId60076a9d6c361c02d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2893,51 +2893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 452–479. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15816a82f8cfa224d" w:history="1">
+      <w:hyperlink r:id="rId43866a9d6c361c0ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2990,51 +2990,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-260.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49886a82f8cfa22ea" w:history="1">
+      <w:hyperlink r:id="rId93586a9d6c361c14e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 March 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3111,51 +3111,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Betaflexiviridae. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV 9th Report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75946a82f8cfa23ac" w:history="1">
+      <w:hyperlink r:id="rId32476a9d6c361c216" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3201,51 +3201,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44276a82f8cfa243d" w:history="1">
+      <w:hyperlink r:id="rId39666a9d6c361c2a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3260,51 +3260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lambert SJ (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epidemiology of Potato virus S and Potato virus Xin seed potato in Tasmania, Australia. PhD thesis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> University of Tasmania, Hobart (AU). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89686a82f8cfa249c" w:history="1">
+      <w:hyperlink r:id="rId19286a9d6c361c30a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3484,51 +3484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosas Díaz TV (2004) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative study of species of the genus Carlavirus affecting potato cultivation. Bachelor thesis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The National University of San Marcos, Lima (PE) (in Spanish). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60336a82f8cfa2600" w:history="1">
+      <w:hyperlink r:id="rId74886a9d6c361c473" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 4 February 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,51 +3641,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carlavirus latensolani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38816a82f8cfa26ff" w:history="1">
+      <w:hyperlink r:id="rId66526a9d6c361c58a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3698,63 +3698,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27186814" name="name56846a82f8cfa2ac2" descr="eu_funding_250.png"/>
+            <wp:docPr id="64019196" name="name61456a9d6c361c661" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55966a82f8cfa2ac0" cstate="print"/>
+                    <a:blip r:embed="rId53206a9d6c361c660" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3852,137 +3852,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97893353">
+  <w:abstractNum w:abstractNumId="65650525">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42058818">
+    <w:lvl w:ilvl="0" w:tplc="79575541">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42058818" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79575541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42058818" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79575541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42058818" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79575541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42058818" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79575541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42058818" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79575541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42058818" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79575541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42058818" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79575541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42058818" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79575541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97893352">
+  <w:abstractNum w:abstractNumId="65650524">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85140125">
+    <w:lvl w:ilvl="0" w:tplc="51788256">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4734,55 +4734,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97893352">
-    <w:abstractNumId w:val="97893352"/>
+  <w:num w:numId="65650524">
+    <w:abstractNumId w:val="65650524"/>
   </w:num>
-  <w:num w:numId="97893353">
-    <w:abstractNumId w:val="97893353"/>
+  <w:num w:numId="65650525">
+    <w:abstractNumId w:val="65650525"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16332,51 +16332,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId437416600" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId805001465" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21266a82f8cf9f995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId86556a82f8cf9f9da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId66966a82f8cfa025d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId26226a82f8cfa1d66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId32046a82f8cfa1dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId91056a82f8cfa1de9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId50826a82f8cfa1e26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId19916a82f8cfa1fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId67896a82f8cfa2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId53816a82f8cfa2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId30176a82f8cfa21d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId15816a82f8cfa224d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId49886a82f8cfa22ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId75946a82f8cfa23ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId44276a82f8cfa243d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId89686a82f8cfa249c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId60336a82f8cfa2600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId38816a82f8cfa26ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57376a82f8cfa010c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57376a82f8cfa010c.jpg"/><Relationship Id="rId95916a82f8cfa13a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95916a82f8cfa13a8.jpg"/><Relationship Id="rId55966a82f8cfa2ac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55966a82f8cfa2ac0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId419271714" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId721181782" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46286a9d6c3619b1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/" TargetMode="External"/><Relationship Id="rId44216a9d6c3619b5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/categorization" TargetMode="External"/><Relationship Id="rId61026a9d6c361a448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POTLV0/photos" TargetMode="External"/><Relationship Id="rId65856a9d6c361bbd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://potatoes.colostate.edu/wp-content/uploads/2021/05/Nuclear-and-Greenhouse-Lab-Costs-Table.pdf" TargetMode="External"/><Relationship Id="rId48116a9d6c361bc17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uidaho.edu/cals/seed-potato-germplasm-program/varieties-in-production" TargetMode="External"/><Relationship Id="rId40016a9d6c361bc56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uihleinfarm.pppmb.cals.cornell.edu/pathogen-testing/" TargetMode="External"/><Relationship Id="rId26696a9d6c361bc94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seed.nd.gov/potato/seedstocks-tissue-culture" TargetMode="External"/><Relationship Id="rId53886a9d6c361be5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/invasive-species/directives/potatoes/d-97-11/eng/1323886418103/1323886500636" TargetMode="External"/><Relationship Id="rId89066a9d6c361be9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspection.canada.ca/plant-health/plant-pests-invasive-species/directives/potatoes/d-97-08/eng/1313337803460/1313337874471" TargetMode="External"/><Relationship Id="rId29216a9d6c361bfee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId60076a9d6c361c02d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/721dd01f-3e3a-4d45-99dd-5d8c18513fa5" TargetMode="External"/><Relationship Id="rId43866a9d6c361c0ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId93586a9d6c361c14e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId32476a9d6c361c216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_9th_report/positive-sense-rna-viruses-2011/w/posrna_viruses/241/betaflexiviridae" TargetMode="External"/><Relationship Id="rId39666a9d6c361c2a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId19286a9d6c361c30a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprints.utas.edu.au/20665/1/whole_LambertSusanJennifer2007.pdf" TargetMode="External"/><Relationship Id="rId74886a9d6c361c473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cybertesis.unmsm.edu.pe/handle/20.500.12672/1407" TargetMode="External"/><Relationship Id="rId66526a9d6c361c58a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73036a9d6c361a30d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73036a9d6c361a30d.jpg"/><Relationship Id="rId19546a9d6c361b1bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19546a9d6c361b1bb.jpg"/><Relationship Id="rId53206a9d6c361c660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53206a9d6c361c660.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>