--- v1 (2026-03-06)
+++ v2 (2026-04-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="POPSS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>ERSHMU</t>
   </si>
   <si>
     <t>Garella musculana (as Populus)</t>
   </si>
   <si>
     <t>* EFSA Panel on Plant Health (2021) Commodity risk assessment of Juglans regia plants from Turkey. EFSA Journal 19(6), 6665, 99 pp. https://doi.org/10.2903/j.efsa.2021.6665
 ------- mentions Populus as host, citing Robinson et al. (2010). However no reference is provided in Robinson et al. and no other reference was found that supports that Populus is a host. 
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW and Hernandez LM (2010) HOSTS–a database of the world’s Lepidopteran hostplants. Natural History Museum, London. Available online: http://www.nhm.ac.uk/hosts [Accessed: 3 March 2021]</t>
@@ -285,50 +285,59 @@
   <si>
     <t>POCZSH</t>
   </si>
   <si>
     <t>Pochazia shantungensis</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- as Populus tomentiglandulosa.</t>
   </si>
   <si>
     <t>PSEAPE</t>
   </si>
   <si>
     <t>Pseudaulacaspis pentagona (as Populus)</t>
   </si>
   <si>
     <t>* García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. doi: 10.1093/database/bav118. http://scalenet.info [accessed 2026-02].
 * Miller DR &amp; Davidson JA (2005) Armored Scale Insect Pests of Trees and Shrubs. Cornell Univ. Press Ithaca, NY 442 pp.</t>
   </si>
   <si>
     <t>PSECCO</t>
   </si>
   <si>
     <t>Pseudococcus comstocki (as Populus)</t>
+  </si>
+  <si>
+    <t>SCOLMU</t>
+  </si>
+  <si>
+    <t>Scolytus multistriatus</t>
+  </si>
+  <si>
+    <t>* Tleppaeva AM, RKh K, Zlatanov BV, SV K (2017) Features of the fauna and ecology of xylophagous insects (Insecta: Coleoptera, Hymenoptera) in the mountain system of Zhetisu Alatau (Kazakhstan). Proceedings of the National Academy of Sciences of the Republic of Kazakhstan, a series of biological and medical 3(321), 106-112.</t>
   </si>
   <si>
     <t>TAPARU</t>
   </si>
   <si>
     <t>Tapajosa rubromarginata</t>
   </si>
   <si>
     <t>* Paradell SL, Virla EG, Logarzo GA, Dellapé G (2012) Proconiini Sharpshooters of Argentina, with notes on its distribution, host plants, and natural enemies. Journal of Insect Science 12, 116. http://www.insectscience.org/12.116</t>
   </si>
   <si>
     <t>HESOCA</t>
   </si>
   <si>
     <t>Trichoferus campestris (as Populus)</t>
   </si>
   <si>
     <t>* CAPS (2019) Trichoferus campestris. Cooperative Agricultural Pest Survey pest datasheets. http://download.ceris.purdue.edu/file/3869
 * Iwata R &amp; Yamada F (1990) Notes on the biology of Hesperophanes campestris, a drywood borer in Japan. Material und Organismen 25, 305–313.
 * Lim J, Jung SY, Lim JS, Jang J, Kim KM, Lee YM, Lee BW (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53, 111-133.
 -------- Living host.
 * Sama G, Fallandhzadeh M, Rapuzzi P (2005) Notes on some Cerambycidae (Coleoptera) from Iran with description of two new species (Insecta Coleoptera Cerambycidae). Quaderno di Studi e Notizie di Storia Naturale della Romagna 20, 123-132.</t>
   </si>
   <si>
     <t>AELSSA</t>
@@ -732,62 +741,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D41"/>
+  <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="384.478" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -1212,132 +1221,146 @@
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" t="s">
         <v>92</v>
       </c>
       <c r="C34" t="s">
         <v>93</v>
       </c>
       <c r="D34" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>8</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" t="s">
         <v>96</v>
       </c>
-      <c r="D35"/>
+      <c r="D35" t="s">
+        <v>97</v>
+      </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C36" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="D36" t="s">
         <v>99</v>
       </c>
+      <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
         <v>100</v>
       </c>
       <c r="C37" t="s">
         <v>101</v>
       </c>
       <c r="D37" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" t="s">
         <v>104</v>
       </c>
-      <c r="D38"/>
+      <c r="D38" t="s">
+        <v>105</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" t="s">
         <v>107</v>
       </c>
-      <c r="D39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" t="s">
         <v>110</v>
       </c>
       <c r="D40" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" t="s">
         <v>113</v>
       </c>
       <c r="D41" t="s">
         <v>114</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" t="s">
+        <v>108</v>
+      </c>
+      <c r="B42" t="s">
+        <v>115</v>
+      </c>
+      <c r="C42" t="s">
+        <v>116</v>
+      </c>
+      <c r="D42" t="s">
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">