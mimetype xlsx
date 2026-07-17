--- v2 (2026-04-02)
+++ v3 (2026-07-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="POPSS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>ERSHMU</t>
   </si>
   <si>
     <t>Garella musculana (as Populus)</t>
   </si>
   <si>
     <t>* EFSA Panel on Plant Health (2021) Commodity risk assessment of Juglans regia plants from Turkey. EFSA Journal 19(6), 6665, 99 pp. https://doi.org/10.2903/j.efsa.2021.6665
 ------- mentions Populus as host, citing Robinson et al. (2010). However no reference is provided in Robinson et al. and no other reference was found that supports that Populus is a host. 
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW and Hernandez LM (2010) HOSTS–a database of the world’s Lepidopteran hostplants. Natural History Museum, London. Available online: http://www.nhm.ac.uk/hosts [Accessed: 3 March 2021]</t>
@@ -345,50 +345,59 @@
   <si>
     <t>Trirachys sartus</t>
   </si>
   <si>
     <t>* Ahmad MI, Hafiz IA, Chaudhry MI (1977) Biological studies of Aeolesthes sarta Solksy attacking poplars in Pakistan. Pakistan Journal of Forestry 27, 123-129.
 * Gressitt JL (1951) Longicornia. Volume 2. Paul Lechevalier, Paris. 
 * Sengupta CK, Sengupta T (1981) Cerambycidae (Coleoptera) of Arunachal Pradesh. Records of the Zoological Survey of India 78, 133-154.
 * Thakur ML (1999) Insect pest status of poplars in India. Indian Forester 125, 866-872.</t>
   </si>
   <si>
     <t>XANTPO</t>
   </si>
   <si>
     <t>Xanthomonas populi (as Populus)</t>
   </si>
   <si>
     <t>XIPHRI</t>
   </si>
   <si>
     <t>Xiphinema rivesi</t>
   </si>
   <si>
     <t>* Lamberti F &amp; Bleve-Zacheo T (1979) Studies on Xiphinema americanum sensu lato with descriptions of fifteen new species (Nematoda: Longidoridae). Nematologia Mediterranea 7, 51-106.
 ------ As cottonwood.
 * Wojtowicz MR, Golden AM, Forer LB, Stouffer RF (1982) Morphological comparisons between Xiphinema rivesi Dalmasso and X. americanum Cobb populations from the Eastern United States. Journal of Nematology 14(4), 511-516.</t>
+  </si>
+  <si>
+    <t>XYLEFA</t>
+  </si>
+  <si>
+    <t>Xylella fastidiosa</t>
+  </si>
+  <si>
+    <t>* EFSA (European Food Safety Authority), Cavalieri V, Fasanelli E, Furnari G, Gibin D, Gutierrez Linares A, Mikulová A, La Notte P, Pasinato L,  Stancanelli G (2026) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2025. EFSA Journal, 24(6), e10147. https://doi.org/10.2903/j.efsa.2026.10164</t>
   </si>
   <si>
     <t>XYLBCR</t>
   </si>
   <si>
     <t>Xylosandrus crassiusculus</t>
   </si>
   <si>
     <t>* Wood SL, Bright DE (1992) A catalogue of Scolytidae and Platypodidae (Coleoptera). Great Basin Naturalist Memoirs no. 13. Part 2: Taxonomic Index, volume A, p 791.</t>
   </si>
   <si>
     <t>XYLBGE</t>
   </si>
   <si>
     <t>Xylosandrus germanus (as Populus)</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis (as Populus)</t>
   </si>
@@ -741,62 +750,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D42"/>
+  <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="384.478" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="399.76" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -1275,92 +1284,106 @@
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" t="s">
         <v>104</v>
       </c>
       <c r="D38" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>8</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" t="s">
         <v>107</v>
       </c>
-      <c r="D39"/>
+      <c r="D39" t="s">
+        <v>108</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" t="s">
         <v>110</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" t="s">
         <v>113</v>
       </c>
       <c r="D41" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" t="s">
         <v>116</v>
       </c>
       <c r="D42" t="s">
         <v>117</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" t="s">
+        <v>111</v>
+      </c>
+      <c r="B43" t="s">
+        <v>118</v>
+      </c>
+      <c r="C43" t="s">
+        <v>119</v>
+      </c>
+      <c r="D43" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">