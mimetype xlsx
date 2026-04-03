--- v1 (2026-02-28)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="POPNI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>ERSHMU</t>
   </si>
   <si>
     <t>Garella musculana (as Populus)</t>
   </si>
   <si>
     <t>* EFSA Panel on Plant Health (2021) Commodity risk assessment of Juglans regia plants from Turkey. EFSA Journal 19(6), 6665, 99 pp. https://doi.org/10.2903/j.efsa.2021.6665
 ------- mentions Populus as host, citing Robinson et al. (2010). However no reference is provided in Robinson et al. and no other reference was found that supports that Populus is a host. 
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW and Hernandez LM (2010) HOSTS–a database of the world’s Lepidopteran hostplants. Natural History Museum, London. Available online: http://www.nhm.ac.uk/hosts [Accessed: 3 March 2021]</t>
@@ -112,50 +112,59 @@
   </si>
   <si>
     <t>Apriona germari (as Populus)</t>
   </si>
   <si>
     <t>* Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.</t>
   </si>
   <si>
     <t>APRIJA</t>
   </si>
   <si>
     <t>Apriona rugicollis (as Populus)</t>
   </si>
   <si>
     <t>ARRHMI</t>
   </si>
   <si>
     <t>Arrhenodes minutus (as Populus)</t>
   </si>
   <si>
     <t>* Bright DE (1993) The Insects and Arachnids of Canada,  Part 21. The Weevils of Canada and Alaska: Volume 1. Coleoptera: Curculionidea, excluding Scolytidae and Curculionidae. Agriculture Canada Publication 1882, 217 pp.
 * MacAloney HJ, Ewan HG (1964) Identification of hardwood insects by type of tree injury, north-central region. US Forest Service. Research Paper LS-11. 70 pp.
 ------- As aspen.
 * Solomon JD (1995) Guide to Insect Borers in North American Broadleaf Trees and Shrubs. Agriculture Handbook AH-706, Washington D.C., 735 pp.
 ------- As poplar. Citing Shenefelt &amp; Benjamin (1955).</t>
+  </si>
+  <si>
+    <t>PHYPAS</t>
+  </si>
+  <si>
+    <t>'Candidatus Phytoplasma asteris'</t>
+  </si>
+  <si>
+    <t>* Montano HG, Bertaccini A, Fiore N (2024) Phytoplasma-associated diseases in South America: thirty years of research. Microorganisms 12(7), 1311. https://doi.org/10.3390/microorganisms12071311</t>
   </si>
   <si>
     <t>PHYPFR</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma fraxini'</t>
   </si>
   <si>
     <t>* Franco-Lara L, García JA, Bernal YE, Rodríguez RA (2020) Diversity of the ‘Candidatus Phytoplasma asteris’ and ‘Candidatus Phytoplasma fraxini ’isolates that infect urban trees in Bogotá, Colombia. International Journal of Systematic and Evolutionary Microbiology, 70, 6508-6517.
 * Franco-Lara L, Perilla-Henao LM (2014) Phytoplasma diseases in trees of Bogotá, Colombia: a serious risk for urban trees and Crops. In: Bertaccini A (ed) Phytoplasmas and Phytoplasma Disease Management: How to Reduce Their Economic Impact, 1 ed. Bologna: IPWG - COST, pp. 90–100.</t>
   </si>
   <si>
     <t>POPMV0</t>
   </si>
   <si>
     <t>Carlavirus populi (as Populus)</t>
   </si>
   <si>
     <t>CERPCE</t>
   </si>
   <si>
     <t>Ceroplastes ceriferus (as Populus)</t>
   </si>
   <si>
     <t>STERPU</t>
@@ -775,51 +784,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D48"/>
+  <dimension ref="A1:D49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -949,131 +958,131 @@
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
-      <c r="D12"/>
+      <c r="D12" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D14" t="s">
         <v>40</v>
       </c>
+      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" t="s">
         <v>48</v>
       </c>
-      <c r="D17"/>
+      <c r="D17" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="D18" t="s">
         <v>51</v>
       </c>
+      <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>53</v>
       </c>
       <c r="D19" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
         <v>55</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
       </c>
@@ -1083,402 +1092,416 @@
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
         <v>58</v>
       </c>
       <c r="C21" t="s">
         <v>59</v>
       </c>
       <c r="D21" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>61</v>
       </c>
       <c r="C22" t="s">
         <v>62</v>
       </c>
-      <c r="D22"/>
+      <c r="D22" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D23" t="s">
         <v>65</v>
       </c>
+      <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
         <v>66</v>
       </c>
       <c r="C24" t="s">
         <v>67</v>
       </c>
       <c r="D24" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
         <v>69</v>
       </c>
       <c r="C25" t="s">
         <v>70</v>
       </c>
-      <c r="D25"/>
+      <c r="D25" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C27" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D27" t="s">
         <v>75</v>
       </c>
+      <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" t="s">
         <v>76</v>
       </c>
       <c r="C28" t="s">
         <v>77</v>
       </c>
       <c r="D28" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>8</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
       <c r="C29" t="s">
         <v>80</v>
       </c>
-      <c r="D29"/>
+      <c r="D29" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>8</v>
       </c>
       <c r="B30" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C30" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="D30" t="s">
         <v>83</v>
       </c>
+      <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" t="s">
         <v>84</v>
       </c>
       <c r="C31" t="s">
         <v>85</v>
       </c>
       <c r="D31" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" t="s">
         <v>87</v>
       </c>
       <c r="C32" t="s">
         <v>88</v>
       </c>
       <c r="D32" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>8</v>
       </c>
       <c r="B33" t="s">
         <v>90</v>
       </c>
       <c r="C33" t="s">
         <v>91</v>
       </c>
-      <c r="D33"/>
+      <c r="D33" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C34" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="D34" t="s">
         <v>94</v>
       </c>
+      <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>8</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" t="s">
         <v>96</v>
       </c>
       <c r="D35" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" t="s">
         <v>98</v>
       </c>
       <c r="C36" t="s">
         <v>99</v>
       </c>
-      <c r="D36"/>
+      <c r="D36" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D37" t="s">
         <v>102</v>
       </c>
+      <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" t="s">
         <v>104</v>
       </c>
-      <c r="D38"/>
+      <c r="D38" t="s">
+        <v>105</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="C39" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="D39" t="s">
         <v>107</v>
       </c>
+      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B40" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>109</v>
       </c>
       <c r="D40" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B41" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C41" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D41" t="s">
-        <v>17</v>
+        <v>113</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B42" t="s">
-        <v>20</v>
+        <v>111</v>
       </c>
       <c r="C42" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D42" t="s">
-        <v>113</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B43" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="C43" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D43" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B44" t="s">
         <v>69</v>
       </c>
       <c r="C44" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D44" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B45" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C45" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D45" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B46" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="C46" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D46" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B47" t="s">
-        <v>121</v>
+        <v>84</v>
       </c>
       <c r="C47" t="s">
         <v>122</v>
       </c>
       <c r="D47" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" t="s">
         <v>125</v>
       </c>
       <c r="D48" t="s">
         <v>126</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" t="s">
+        <v>108</v>
+      </c>
+      <c r="B49" t="s">
+        <v>127</v>
+      </c>
+      <c r="C49" t="s">
+        <v>128</v>
+      </c>
+      <c r="D49" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">