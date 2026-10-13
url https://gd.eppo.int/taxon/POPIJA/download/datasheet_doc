--- v15 (2026-09-05)
+++ v16 (2026-10-13)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Scarabaeidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52776a9c79cf3d842" w:history="1">
+            <w:hyperlink r:id="rId15476ace7e710664a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40386a9c79cf3d8b0" w:history="1">
+            <w:hyperlink r:id="rId83066ace7e7106696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POPIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26469526" name="name69496a9c79cf3e351" descr="18741.jpg"/>
+                  <wp:docPr id="45289328" name="name50746ace7e7106cfe" descr="18741.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18741.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81426a9c79cf3e34f" cstate="print"/>
+                          <a:blip r:embed="rId54546ace7e7106cfc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44886a9c79cf3e492" w:history="1">
+            <w:hyperlink r:id="rId51696ace7e7106dbb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3073,63 +3073,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis vinifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> plants, and also in traps, in the municipality of Genestrerio-Mendrisio (Canton of Ticino).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62147263" name="name57486a9c79cf407b5" descr="POPIJA_distribution_map.jpg"/>
+            <wp:docPr id="1676869" name="name61546ace7e710831f" descr="POPIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POPIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30106a9c79cf407b2" cstate="print"/>
+                    <a:blip r:embed="rId40926ace7e710831d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4255,92 +4255,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular identification of specimens can be performed using DNA barcoding (EFSA, 2019). Folmer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1994) published a diagnostic protocol for conventional PCR (LCO1490/HCO2198). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId79146a9c79cf41209" w:history="1">
+      <w:hyperlink r:id="rId58086ace7e71089f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), sequences of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> haplotypes are available. In EPPO-Q-bank, sequences from 10 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21616a9c79cf4124e" w:history="1">
+      <w:hyperlink r:id="rId72206ace7e7108a31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66016a9c79cf41b61" w:history="1">
+      <w:hyperlink r:id="rId97146ace7e71090da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43599</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5717,51 +5717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese Beetle). Canadian Food Inspection Agency. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15006a9c79cf41be3" w:history="1">
+      <w:hyperlink r:id="rId28636ace7e7109135" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schrader G, Camilleri M, Ciubotaru RM, Diakaki M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2019: EN-1568. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23796a9c79cf4208a" w:history="1">
+      <w:hyperlink r:id="rId92266ace7e710939b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6432,51 +6432,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 88–98 [with an addendum published in 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO-Q-bank (2020) EPPO-Q-bank Arthropod database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64996a9c79cf421b1" w:history="1">
+      <w:hyperlink r:id="rId34966ace7e7109464" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/organisms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6491,51 +6491,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 10. Num. Article 2014/179 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23456a9c79cf42210" w:history="1">
+      <w:hyperlink r:id="rId29726ace7e71094a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3272</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6550,51 +6550,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2017) EPPO Reporting Service No. 09. Num. Article 2017/160 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90456a9c79cf4226f" w:history="1">
+      <w:hyperlink r:id="rId10286ace7e71094ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6128</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019a) EPPO Reporting Service No. 08. Num. Article 2019/158 Update of the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal (Azores). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90306a9c79cf422ce" w:history="1">
+      <w:hyperlink r:id="rId20326ace7e710952c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6588</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019b) EPPO Reporting Service No. 08. Num. Article 2019/157 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94516a9c79cf4232c" w:history="1">
+      <w:hyperlink r:id="rId39246ace7e710956e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6587</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6727,51 +6727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 08. Num. Article 2020/166 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57756a9c79cf4238a" w:history="1">
+      <w:hyperlink r:id="rId71586ace7e71095b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7690,51 +7690,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1190–1199.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2010) Japanese beetle: a major pest of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94716a9c79cf429d4" w:history="1">
+      <w:hyperlink r:id="rId75276ace7e7109a17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 February 2013].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7983,90 +7983,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81316a9c79cf42bab" w:history="1">
+      <w:hyperlink r:id="rId90136ace7e7109b63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) App FitoDetective. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42206a9c79cf42beb" w:history="1">
+      <w:hyperlink r:id="rId95906ace7e7109b91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8215,51 +8215,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Quarantine Pests for Europe. 2nd Edition, CABI/EPPO, Wallingford, 1425 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) Japanese Beetle </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16556a9c79cf42d49" w:history="1">
+      <w:hyperlink r:id="rId69446ace7e7109c7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant-pests-diseases/japanese-beetle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 26 June 2026].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8426,81 +8426,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387–391.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vittum P (2013) Current Insecticide Approaches for White Grub Control. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94846a9c79cf42ea5" w:history="1">
+      <w:hyperlink r:id="rId62726ace7e7109d70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UMass Extension Turf Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54356a9c79cf42ed9" w:history="1">
+      <w:hyperlink r:id="rId50646ace7e7109d94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8669,51 +8669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31656a9c79cf43039" w:history="1">
+      <w:hyperlink r:id="rId68586ace7e7109e89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8769,81 +8769,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 73-78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99906a9c79cf430e4" w:history="1">
+      <w:hyperlink r:id="rId65076ace7e7109f01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02697.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28908778" name="name28106a9c79cf436fc" descr="eu_funding_250.png"/>
+            <wp:docPr id="29339809" name="name66536ace7e7109f5d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27256a9c79cf436fb" cstate="print"/>
+                    <a:blip r:embed="rId89466ace7e7109f5c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8941,137 +8941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50267596">
+  <w:abstractNum w:abstractNumId="28333919">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84500929">
+    <w:lvl w:ilvl="0" w:tplc="39282443">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84500929" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39282443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84500929" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39282443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84500929" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39282443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84500929" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39282443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84500929" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39282443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84500929" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39282443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84500929" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39282443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84500929" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39282443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50267595">
+  <w:abstractNum w:abstractNumId="28333918">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98290994">
+    <w:lvl w:ilvl="0" w:tplc="28173302">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9823,55 +9823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50267595">
-    <w:abstractNumId w:val="50267595"/>
+  <w:num w:numId="28333918">
+    <w:abstractNumId w:val="28333918"/>
   </w:num>
-  <w:num w:numId="50267596">
-    <w:abstractNumId w:val="50267596"/>
+  <w:num w:numId="28333919">
+    <w:abstractNumId w:val="28333919"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21421,51 +21421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId158242939" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId707189930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52776a9c79cf3d842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId40386a9c79cf3d8b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId44886a9c79cf3e492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId79146a9c79cf41209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId21616a9c79cf4124e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId66016a9c79cf41b61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId15006a9c79cf41be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId23796a9c79cf4208a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId64996a9c79cf421b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId23456a9c79cf42210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId90456a9c79cf4226f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId90306a9c79cf422ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId94516a9c79cf4232c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId57756a9c79cf4238a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId94716a9c79cf429d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId81316a9c79cf42bab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId42206a9c79cf42beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId16556a9c79cf42d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant-pests-diseases/japanese-beetle" TargetMode="External"/><Relationship Id="rId94846a9c79cf42ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId54356a9c79cf42ed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId31656a9c79cf43039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99906a9c79cf430e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId81426a9c79cf3e34f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81426a9c79cf3e34f.jpg"/><Relationship Id="rId30106a9c79cf407b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30106a9c79cf407b2.jpg"/><Relationship Id="rId27256a9c79cf436fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27256a9c79cf436fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId519685764" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId892067719" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15476ace7e710664a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId83066ace7e7106696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId51696ace7e7106dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId58086ace7e71089f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId72206ace7e7108a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId97146ace7e71090da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId28636ace7e7109135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId92266ace7e710939b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId34966ace7e7109464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId29726ace7e71094a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId10286ace7e71094ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId20326ace7e710952c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId39246ace7e710956e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId71586ace7e71095b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId75276ace7e7109a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId90136ace7e7109b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId95906ace7e7109b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId69446ace7e7109c7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant-pests-diseases/japanese-beetle" TargetMode="External"/><Relationship Id="rId62726ace7e7109d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId50646ace7e7109d94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId68586ace7e7109e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65076ace7e7109f01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId54546ace7e7106cfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54546ace7e7106cfc.jpg"/><Relationship Id="rId40926ace7e710831d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40926ace7e710831d.jpg"/><Relationship Id="rId89466ace7e7109f5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89466ace7e7109f5c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>