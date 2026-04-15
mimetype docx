--- v7 (2026-03-19)
+++ v8 (2026-04-15)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Scarabaeidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381469bb8640b90b0" w:history="1">
+            <w:hyperlink r:id="rId370169dfa9428d924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId948869bb8640b9119" w:history="1">
+            <w:hyperlink r:id="rId214569dfa9428d9a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POPIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6589559" name="name650269bb8640b9987" descr="18741.jpg"/>
+                  <wp:docPr id="10655913" name="name478369dfa9428e0a8" descr="18741.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18741.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId828969bb8640b9985" cstate="print"/>
+                          <a:blip r:embed="rId783669dfa9428e0a5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId665269bb8640b9ac0" w:history="1">
+            <w:hyperlink r:id="rId698369dfa9428e1c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3073,63 +3073,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis vinifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> plants, and also in traps, in the municipality of Genestrerio-Mendrisio (Canton of Ticino).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27944146" name="name876769bb8640bb9dc" descr="POPIJA_distribution_map.jpg"/>
+            <wp:docPr id="89400710" name="name341569dfa942900bc" descr="POPIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POPIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId567969bb8640bb9d8" cstate="print"/>
+                    <a:blip r:embed="rId622369dfa942900b8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4255,92 +4255,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular identification of specimens can be performed using DNA barcoding (EFSA, 2019). Folmer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1994) published a diagnostic protocol for conventional PCR (LCO1490/HCO2198). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId506169bb8640bc386" w:history="1">
+      <w:hyperlink r:id="rId127169dfa94290aff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), sequences of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> haplotypes are available. In EPPO-Q-bank, sequences from 10 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId109069bb8640bc3c9" w:history="1">
+      <w:hyperlink r:id="rId142669dfa94290b50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId427769bb8640bcd0e" w:history="1">
+      <w:hyperlink r:id="rId196969dfa94291484" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43599</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5717,51 +5717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese Beetle). Canadian Food Inspection Agency. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId260769bb8640bcd8d" w:history="1">
+      <w:hyperlink r:id="rId751469dfa94291505" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schrader G, Camilleri M, Ciubotaru RM, Diakaki M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2019: EN-1568. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId201669bb8640bd11c" w:history="1">
+      <w:hyperlink r:id="rId216369dfa942918a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6432,51 +6432,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 88–98 [with an addendum published in 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO-Q-bank (2020) EPPO-Q-bank Arthropod database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId582769bb8640bd23a" w:history="1">
+      <w:hyperlink r:id="rId667369dfa942919c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/organisms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6491,51 +6491,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 10. Num. Article 2014/179 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId734369bb8640bd299" w:history="1">
+      <w:hyperlink r:id="rId355569dfa94291a28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3272</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6550,51 +6550,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2017) EPPO Reporting Service No. 09. Num. Article 2017/160 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId935369bb8640bd2f6" w:history="1">
+      <w:hyperlink r:id="rId903169dfa94291a86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6128</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019a) EPPO Reporting Service No. 08. Num. Article 2019/158 Update of the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal (Azores). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868469bb8640bd354" w:history="1">
+      <w:hyperlink r:id="rId718869dfa94291ae8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6588</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019b) EPPO Reporting Service No. 08. Num. Article 2019/157 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId429469bb8640bd3b0" w:history="1">
+      <w:hyperlink r:id="rId303769dfa94291b47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6587</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6727,51 +6727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 08. Num. Article 2020/166 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId357469bb8640bd40c" w:history="1">
+      <w:hyperlink r:id="rId303969dfa94291ba7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7690,51 +7690,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1190–1199.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2010) Japanese beetle: a major pest of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId591869bb8640bdaed" w:history="1">
+      <w:hyperlink r:id="rId395369dfa942921df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 February 2013].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7983,90 +7983,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId148669bb8640bdcd0" w:history="1">
+      <w:hyperlink r:id="rId926469dfa942923bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) App FitoDetective. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId883969bb8640bdd12" w:history="1">
+      <w:hyperlink r:id="rId443569dfa942923fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8215,51 +8215,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Quarantine Pests for Europe. 2nd Edition, CABI/EPPO, Wallingford, 1425 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) Japanese Beetle </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985069bb8640bde54" w:history="1">
+      <w:hyperlink r:id="rId805169dfa94292536" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/ourfocus/planthealth/plant-pest-and-disease-programs/pests-and-diseases/japanese-beetle/japanese-beetle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8426,81 +8426,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387–391.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vittum P (2013) Current Insecticide Approaches for White Grub Control. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId994269bb8640bdfaa" w:history="1">
+      <w:hyperlink r:id="rId594769dfa94292692" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UMass Extension Turf Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId923269bb8640bdfde" w:history="1">
+      <w:hyperlink r:id="rId574969dfa942926c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8669,51 +8669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId299369bb8640be138" w:history="1">
+      <w:hyperlink r:id="rId736869dfa9429283d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8769,81 +8769,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 73-78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245269bb8640be1e0" w:history="1">
+      <w:hyperlink r:id="rId490169dfa942928ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02697.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14217746" name="name185069bb8640be4c0" descr="eu_funding_250.png"/>
+            <wp:docPr id="88700915" name="name206769dfa94292bda" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId389969bb8640be4bf" cstate="print"/>
+                    <a:blip r:embed="rId359669dfa94292bd9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8941,137 +8941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51828736">
+  <w:abstractNum w:abstractNumId="50904247">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14925310">
+    <w:lvl w:ilvl="0" w:tplc="17178760">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14925310" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17178760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14925310" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17178760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14925310" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17178760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14925310" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17178760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14925310" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17178760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14925310" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17178760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14925310" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17178760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14925310" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17178760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51828735">
+  <w:abstractNum w:abstractNumId="50904246">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45766780">
+    <w:lvl w:ilvl="0" w:tplc="77831993">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9823,55 +9823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51828735">
-    <w:abstractNumId w:val="51828735"/>
+  <w:num w:numId="50904246">
+    <w:abstractNumId w:val="50904246"/>
   </w:num>
-  <w:num w:numId="51828736">
-    <w:abstractNumId w:val="51828736"/>
+  <w:num w:numId="50904247">
+    <w:abstractNumId w:val="50904247"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21421,51 +21421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId572874590" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId594255998" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId381469bb8640b90b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId948869bb8640b9119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId665269bb8640b9ac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId506169bb8640bc386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId109069bb8640bc3c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId427769bb8640bcd0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId260769bb8640bcd8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId201669bb8640bd11c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId582769bb8640bd23a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId734369bb8640bd299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId935369bb8640bd2f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId868469bb8640bd354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId429469bb8640bd3b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId357469bb8640bd40c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId591869bb8640bdaed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId148669bb8640bdcd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId883969bb8640bdd12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId985069bb8640bde54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/ourfocus/planthealth/plant-pest-and-disease-programs/pests-and-diseases/japanese-beetle/japanese-beetle" TargetMode="External"/><Relationship Id="rId994269bb8640bdfaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId923269bb8640bdfde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId299369bb8640be138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId245269bb8640be1e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId828969bb8640b9985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId828969bb8640b9985.jpg"/><Relationship Id="rId567969bb8640bb9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId567969bb8640bb9d8.jpg"/><Relationship Id="rId389969bb8640be4bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId389969bb8640be4bf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId569926061" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId987912259" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId370169dfa9428d924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId214569dfa9428d9a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId698369dfa9428e1c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId127169dfa94290aff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId142669dfa94290b50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId196969dfa94291484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId751469dfa94291505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId216369dfa942918a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId667369dfa942919c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId355569dfa94291a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId903169dfa94291a86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId718869dfa94291ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId303769dfa94291b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId303969dfa94291ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId395369dfa942921df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId926469dfa942923bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId443569dfa942923fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId805169dfa94292536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/ourfocus/planthealth/plant-pest-and-disease-programs/pests-and-diseases/japanese-beetle/japanese-beetle" TargetMode="External"/><Relationship Id="rId594769dfa94292692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId574969dfa942926c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId736869dfa9429283d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId490169dfa942928ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId783669dfa9428e0a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId783669dfa9428e0a5.jpg"/><Relationship Id="rId622369dfa942900b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId622369dfa942900b8.jpg"/><Relationship Id="rId359669dfa94292bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId359669dfa94292bd9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>