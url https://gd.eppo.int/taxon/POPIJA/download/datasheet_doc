--- v8 (2026-04-15)
+++ v9 (2026-05-06)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Scarabaeidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370169dfa9428d924" w:history="1">
+            <w:hyperlink r:id="rId129169fb594c14a38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214569dfa9428d9a1" w:history="1">
+            <w:hyperlink r:id="rId704369fb594c14aa6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POPIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10655913" name="name478369dfa9428e0a8" descr="18741.jpg"/>
+                  <wp:docPr id="23668701" name="name652369fb594c152ba" descr="18741.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18741.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId783669dfa9428e0a5" cstate="print"/>
+                          <a:blip r:embed="rId650669fb594c152b8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId698369dfa9428e1c4" w:history="1">
+            <w:hyperlink r:id="rId572169fb594c153fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3073,63 +3073,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis vinifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> plants, and also in traps, in the municipality of Genestrerio-Mendrisio (Canton of Ticino).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89400710" name="name341569dfa942900bc" descr="POPIJA_distribution_map.jpg"/>
+            <wp:docPr id="39698799" name="name721069fb594c1736e" descr="POPIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POPIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId622369dfa942900b8" cstate="print"/>
+                    <a:blip r:embed="rId209969fb594c1736a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4255,92 +4255,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular identification of specimens can be performed using DNA barcoding (EFSA, 2019). Folmer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1994) published a diagnostic protocol for conventional PCR (LCO1490/HCO2198). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId127169dfa94290aff" w:history="1">
+      <w:hyperlink r:id="rId623669fb594c17d70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), sequences of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> haplotypes are available. In EPPO-Q-bank, sequences from 10 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId142669dfa94290b50" w:history="1">
+      <w:hyperlink r:id="rId700869fb594c17db5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId196969dfa94291484" w:history="1">
+      <w:hyperlink r:id="rId135869fb594c18690" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43599</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5717,51 +5717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese Beetle). Canadian Food Inspection Agency. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId751469dfa94291505" w:history="1">
+      <w:hyperlink r:id="rId862669fb594c18713" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schrader G, Camilleri M, Ciubotaru RM, Diakaki M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2019: EN-1568. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216369dfa942918a2" w:history="1">
+      <w:hyperlink r:id="rId624069fb594c18a8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6432,51 +6432,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 88–98 [with an addendum published in 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO-Q-bank (2020) EPPO-Q-bank Arthropod database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId667369dfa942919c8" w:history="1">
+      <w:hyperlink r:id="rId711669fb594c18bb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/organisms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6491,51 +6491,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 10. Num. Article 2014/179 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId355569dfa94291a28" w:history="1">
+      <w:hyperlink r:id="rId598769fb594c18c19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3272</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6550,51 +6550,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2017) EPPO Reporting Service No. 09. Num. Article 2017/160 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId903169dfa94291a86" w:history="1">
+      <w:hyperlink r:id="rId696269fb594c18c77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6128</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019a) EPPO Reporting Service No. 08. Num. Article 2019/158 Update of the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal (Azores). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId718869dfa94291ae8" w:history="1">
+      <w:hyperlink r:id="rId671969fb594c18cd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6588</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019b) EPPO Reporting Service No. 08. Num. Article 2019/157 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId303769dfa94291b47" w:history="1">
+      <w:hyperlink r:id="rId245369fb594c18d31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6587</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6727,51 +6727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 08. Num. Article 2020/166 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId303969dfa94291ba7" w:history="1">
+      <w:hyperlink r:id="rId451769fb594c18d8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7690,51 +7690,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1190–1199.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2010) Japanese beetle: a major pest of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId395369dfa942921df" w:history="1">
+      <w:hyperlink r:id="rId925269fb594c1939e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 February 2013].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7983,90 +7983,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId926469dfa942923bc" w:history="1">
+      <w:hyperlink r:id="rId708869fb594c19574" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) App FitoDetective. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId443569dfa942923fc" w:history="1">
+      <w:hyperlink r:id="rId598669fb594c195b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8215,51 +8215,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Quarantine Pests for Europe. 2nd Edition, CABI/EPPO, Wallingford, 1425 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) Japanese Beetle </w:t>
       </w:r>
-      <w:hyperlink r:id="rId805169dfa94292536" w:history="1">
+      <w:hyperlink r:id="rId891069fb594c19707" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/ourfocus/planthealth/plant-pest-and-disease-programs/pests-and-diseases/japanese-beetle/japanese-beetle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8426,81 +8426,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387–391.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vittum P (2013) Current Insecticide Approaches for White Grub Control. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId594769dfa94292692" w:history="1">
+      <w:hyperlink r:id="rId727769fb594c19860" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UMass Extension Turf Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId574969dfa942926c9" w:history="1">
+      <w:hyperlink r:id="rId470369fb594c19893" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8669,51 +8669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId736869dfa9429283d" w:history="1">
+      <w:hyperlink r:id="rId827769fb594c199ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8769,81 +8769,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 73-78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490169dfa942928ea" w:history="1">
+      <w:hyperlink r:id="rId677069fb594c19a99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02697.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88700915" name="name206769dfa94292bda" descr="eu_funding_250.png"/>
+            <wp:docPr id="6096020" name="name754169fb594c19b26" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId359669dfa94292bd9" cstate="print"/>
+                    <a:blip r:embed="rId471169fb594c19b25" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8941,137 +8941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50904247">
+  <w:abstractNum w:abstractNumId="61057701">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17178760">
+    <w:lvl w:ilvl="0" w:tplc="65470653">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17178760" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65470653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17178760" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65470653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17178760" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65470653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17178760" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65470653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17178760" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65470653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17178760" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65470653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17178760" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65470653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17178760" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65470653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50904246">
+  <w:abstractNum w:abstractNumId="61057700">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77831993">
+    <w:lvl w:ilvl="0" w:tplc="70700921">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9823,55 +9823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50904246">
-    <w:abstractNumId w:val="50904246"/>
+  <w:num w:numId="61057700">
+    <w:abstractNumId w:val="61057700"/>
   </w:num>
-  <w:num w:numId="50904247">
-    <w:abstractNumId w:val="50904247"/>
+  <w:num w:numId="61057701">
+    <w:abstractNumId w:val="61057701"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21421,51 +21421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId569926061" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId987912259" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId370169dfa9428d924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId214569dfa9428d9a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId698369dfa9428e1c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId127169dfa94290aff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId142669dfa94290b50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId196969dfa94291484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId751469dfa94291505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId216369dfa942918a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId667369dfa942919c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId355569dfa94291a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId903169dfa94291a86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId718869dfa94291ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId303769dfa94291b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId303969dfa94291ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId395369dfa942921df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId926469dfa942923bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId443569dfa942923fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId805169dfa94292536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/ourfocus/planthealth/plant-pest-and-disease-programs/pests-and-diseases/japanese-beetle/japanese-beetle" TargetMode="External"/><Relationship Id="rId594769dfa94292692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId574969dfa942926c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId736869dfa9429283d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId490169dfa942928ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId783669dfa9428e0a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId783669dfa9428e0a5.jpg"/><Relationship Id="rId622369dfa942900b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId622369dfa942900b8.jpg"/><Relationship Id="rId359669dfa94292bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId359669dfa94292bd9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId509755849" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId580320803" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId129169fb594c14a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId704369fb594c14aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId572169fb594c153fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId623669fb594c17d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId700869fb594c17db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId135869fb594c18690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId862669fb594c18713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId624069fb594c18a8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId711669fb594c18bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId598769fb594c18c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId696269fb594c18c77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId671969fb594c18cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId245369fb594c18d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId451769fb594c18d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId925269fb594c1939e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId708869fb594c19574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId598669fb594c195b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId891069fb594c19707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/ourfocus/planthealth/plant-pest-and-disease-programs/pests-and-diseases/japanese-beetle/japanese-beetle" TargetMode="External"/><Relationship Id="rId727769fb594c19860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId470369fb594c19893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId827769fb594c199ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId677069fb594c19a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId650669fb594c152b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId650669fb594c152b8.jpg"/><Relationship Id="rId209969fb594c1736a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId209969fb594c1736a.jpg"/><Relationship Id="rId471169fb594c19b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId471169fb594c19b25.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>