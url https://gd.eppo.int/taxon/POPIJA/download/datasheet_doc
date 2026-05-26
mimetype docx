--- v9 (2026-05-06)
+++ v10 (2026-05-26)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Scarabaeidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129169fb594c14a38" w:history="1">
+            <w:hyperlink r:id="rId37776a15e923726fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704369fb594c14aa6" w:history="1">
+            <w:hyperlink r:id="rId68246a15e9237276b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POPIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23668701" name="name652369fb594c152ba" descr="18741.jpg"/>
+                  <wp:docPr id="33330239" name="name98166a15e92372c45" descr="18741.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18741.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId650669fb594c152b8" cstate="print"/>
+                          <a:blip r:embed="rId78086a15e92372c43" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId572169fb594c153fa" w:history="1">
+            <w:hyperlink r:id="rId97746a15e92372da1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3073,63 +3073,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis vinifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> plants, and also in traps, in the municipality of Genestrerio-Mendrisio (Canton of Ticino).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39698799" name="name721069fb594c1736e" descr="POPIJA_distribution_map.jpg"/>
+            <wp:docPr id="64921812" name="name99476a15e92375c84" descr="POPIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POPIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId209969fb594c1736a" cstate="print"/>
+                    <a:blip r:embed="rId26846a15e92375c81" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4255,92 +4255,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular identification of specimens can be performed using DNA barcoding (EFSA, 2019). Folmer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1994) published a diagnostic protocol for conventional PCR (LCO1490/HCO2198). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId623669fb594c17d70" w:history="1">
+      <w:hyperlink r:id="rId55076a15e923768ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), sequences of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> haplotypes are available. In EPPO-Q-bank, sequences from 10 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId700869fb594c17db5" w:history="1">
+      <w:hyperlink r:id="rId98626a15e92376936" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId135869fb594c18690" w:history="1">
+      <w:hyperlink r:id="rId50206a15e92377334" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43599</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5717,51 +5717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese Beetle). Canadian Food Inspection Agency. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862669fb594c18713" w:history="1">
+      <w:hyperlink r:id="rId77276a15e923773b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schrader G, Camilleri M, Ciubotaru RM, Diakaki M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2019: EN-1568. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId624069fb594c18a8e" w:history="1">
+      <w:hyperlink r:id="rId48536a15e92377808" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6432,51 +6432,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 88–98 [with an addendum published in 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO-Q-bank (2020) EPPO-Q-bank Arthropod database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711669fb594c18bb9" w:history="1">
+      <w:hyperlink r:id="rId92776a15e9237792f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/organisms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6491,51 +6491,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 10. Num. Article 2014/179 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598769fb594c18c19" w:history="1">
+      <w:hyperlink r:id="rId96846a15e923779b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3272</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6550,51 +6550,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2017) EPPO Reporting Service No. 09. Num. Article 2017/160 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId696269fb594c18c77" w:history="1">
+      <w:hyperlink r:id="rId30156a15e92377a17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6128</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019a) EPPO Reporting Service No. 08. Num. Article 2019/158 Update of the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal (Azores). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId671969fb594c18cd4" w:history="1">
+      <w:hyperlink r:id="rId56066a15e92377a7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6588</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019b) EPPO Reporting Service No. 08. Num. Article 2019/157 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245369fb594c18d31" w:history="1">
+      <w:hyperlink r:id="rId77526a15e92377ad9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6587</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6727,51 +6727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 08. Num. Article 2020/166 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451769fb594c18d8d" w:history="1">
+      <w:hyperlink r:id="rId37586a15e92377b3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7690,51 +7690,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1190–1199.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2010) Japanese beetle: a major pest of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId925269fb594c1939e" w:history="1">
+      <w:hyperlink r:id="rId84856a15e9237816c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 February 2013].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7983,90 +7983,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId708869fb594c19574" w:history="1">
+      <w:hyperlink r:id="rId85756a15e92378388" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) App FitoDetective. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598669fb594c195b4" w:history="1">
+      <w:hyperlink r:id="rId21296a15e923783cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8215,51 +8215,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Quarantine Pests for Europe. 2nd Edition, CABI/EPPO, Wallingford, 1425 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) Japanese Beetle </w:t>
       </w:r>
-      <w:hyperlink r:id="rId891069fb594c19707" w:history="1">
+      <w:hyperlink r:id="rId21656a15e9237850a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/ourfocus/planthealth/plant-pest-and-disease-programs/pests-and-diseases/japanese-beetle/japanese-beetle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8426,81 +8426,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387–391.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vittum P (2013) Current Insecticide Approaches for White Grub Control. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727769fb594c19860" w:history="1">
+      <w:hyperlink r:id="rId60226a15e92378e4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UMass Extension Turf Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId470369fb594c19893" w:history="1">
+      <w:hyperlink r:id="rId35766a15e92378e93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8669,51 +8669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId827769fb594c199ef" w:history="1">
+      <w:hyperlink r:id="rId52456a15e923790eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8769,81 +8769,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 73-78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId677069fb594c19a99" w:history="1">
+      <w:hyperlink r:id="rId30466a15e923791cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02697.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6096020" name="name754169fb594c19b26" descr="eu_funding_250.png"/>
+            <wp:docPr id="96134111" name="name23986a15e92379265" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId471169fb594c19b25" cstate="print"/>
+                    <a:blip r:embed="rId73706a15e92379264" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8941,137 +8941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61057701">
+  <w:abstractNum w:abstractNumId="22796125">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65470653">
+    <w:lvl w:ilvl="0" w:tplc="79079181">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65470653" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79079181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65470653" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79079181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65470653" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79079181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65470653" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79079181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65470653" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79079181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65470653" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79079181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65470653" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79079181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65470653" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79079181" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61057700">
+  <w:abstractNum w:abstractNumId="22796124">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70700921">
+    <w:lvl w:ilvl="0" w:tplc="29629302">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9823,55 +9823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61057700">
-    <w:abstractNumId w:val="61057700"/>
+  <w:num w:numId="22796124">
+    <w:abstractNumId w:val="22796124"/>
   </w:num>
-  <w:num w:numId="61057701">
-    <w:abstractNumId w:val="61057701"/>
+  <w:num w:numId="22796125">
+    <w:abstractNumId w:val="22796125"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21421,51 +21421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId509755849" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId580320803" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId129169fb594c14a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId704369fb594c14aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId572169fb594c153fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId623669fb594c17d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId700869fb594c17db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId135869fb594c18690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId862669fb594c18713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId624069fb594c18a8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId711669fb594c18bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId598769fb594c18c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId696269fb594c18c77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId671969fb594c18cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId245369fb594c18d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId451769fb594c18d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId925269fb594c1939e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId708869fb594c19574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId598669fb594c195b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId891069fb594c19707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/ourfocus/planthealth/plant-pest-and-disease-programs/pests-and-diseases/japanese-beetle/japanese-beetle" TargetMode="External"/><Relationship Id="rId727769fb594c19860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId470369fb594c19893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId827769fb594c199ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId677069fb594c19a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId650669fb594c152b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId650669fb594c152b8.jpg"/><Relationship Id="rId209969fb594c1736a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId209969fb594c1736a.jpg"/><Relationship Id="rId471169fb594c19b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId471169fb594c19b25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId485668393" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId347719713" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37776a15e923726fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId68246a15e9237276b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId97746a15e92372da1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId55076a15e923768ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId98626a15e92376936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId50206a15e92377334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId77276a15e923773b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId48536a15e92377808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId92776a15e9237792f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId96846a15e923779b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId30156a15e92377a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId56066a15e92377a7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId77526a15e92377ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId37586a15e92377b3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId84856a15e9237816c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId85756a15e92378388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId21296a15e923783cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId21656a15e9237850a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/ourfocus/planthealth/plant-pest-and-disease-programs/pests-and-diseases/japanese-beetle/japanese-beetle" TargetMode="External"/><Relationship Id="rId60226a15e92378e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId35766a15e92378e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId52456a15e923790eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30466a15e923791cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId78086a15e92372c43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78086a15e92372c43.jpg"/><Relationship Id="rId26846a15e92375c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26846a15e92375c81.jpg"/><Relationship Id="rId73706a15e92379264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73706a15e92379264.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>