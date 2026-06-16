--- v10 (2026-05-26)
+++ v11 (2026-06-16)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Scarabaeidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37776a15e923726fe" w:history="1">
+            <w:hyperlink r:id="rId80706a313590627a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68246a15e9237276b" w:history="1">
+            <w:hyperlink r:id="rId72796a3135906280d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POPIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33330239" name="name98166a15e92372c45" descr="18741.jpg"/>
+                  <wp:docPr id="84727779" name="name56956a31359062f0e" descr="18741.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18741.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78086a15e92372c43" cstate="print"/>
+                          <a:blip r:embed="rId97626a31359062f0c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97746a15e92372da1" w:history="1">
+            <w:hyperlink r:id="rId87766a3135906306a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3073,63 +3073,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis vinifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> plants, and also in traps, in the municipality of Genestrerio-Mendrisio (Canton of Ticino).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64921812" name="name99476a15e92375c84" descr="POPIJA_distribution_map.jpg"/>
+            <wp:docPr id="87697610" name="name43336a31359064e7d" descr="POPIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POPIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26846a15e92375c81" cstate="print"/>
+                    <a:blip r:embed="rId98126a31359064e79" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3148,51 +3148,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Croatia, France (mainland), Germany, Italy (mainland), Portugal (Azores), Russian Federation (Far East), Slovenia, Spain (mainland), Switzerland</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Japan (Hokkaido, Honshu, Kyushu, Shikoku)</w:t>
+        <w:t xml:space="preserve"> Iraq, Japan (Hokkaido, Honshu, Kyushu, Shikoku)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (British Columbia, New Brunswick, Nova Scotia, Ontario, Prince Edward Island, Québec), United States of America (Alabama, Arkansas, Colorado, Connecticut, Delaware, District of Columbia, Georgia, Illinois, Indiana, Iowa, Kansas, Kentucky, Maine, Maryland, Massachusetts, Michigan, Minnesota, Mississippi, Missouri, Montana, Nebraska, New Hampshire, New Jersey, New York, North Carolina, North Dakota, Ohio, Oklahoma, Pennsylvania, Rhode Island, South Carolina, South Dakota, Tennessee, Texas, Vermont, Virginia, Washington, West Virginia, Wisconsin)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4255,92 +4255,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular identification of specimens can be performed using DNA barcoding (EFSA, 2019). Folmer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1994) published a diagnostic protocol for conventional PCR (LCO1490/HCO2198). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId55076a15e923768ef" w:history="1">
+      <w:hyperlink r:id="rId78076a31359065896" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), sequences of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> haplotypes are available. In EPPO-Q-bank, sequences from 10 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId98626a15e92376936" w:history="1">
+      <w:hyperlink r:id="rId93376a313590658f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50206a15e92377334" w:history="1">
+      <w:hyperlink r:id="rId52826a313590661e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43599</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5717,51 +5717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese Beetle). Canadian Food Inspection Agency. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77276a15e923773b7" w:history="1">
+      <w:hyperlink r:id="rId40166a31359066261" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schrader G, Camilleri M, Ciubotaru RM, Diakaki M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2019: EN-1568. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48536a15e92377808" w:history="1">
+      <w:hyperlink r:id="rId67486a313590665cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6432,51 +6432,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 88–98 [with an addendum published in 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO-Q-bank (2020) EPPO-Q-bank Arthropod database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92776a15e9237792f" w:history="1">
+      <w:hyperlink r:id="rId27106a313590666eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/organisms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6491,51 +6491,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 10. Num. Article 2014/179 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96846a15e923779b5" w:history="1">
+      <w:hyperlink r:id="rId76926a3135906674a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3272</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6550,51 +6550,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2017) EPPO Reporting Service No. 09. Num. Article 2017/160 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30156a15e92377a17" w:history="1">
+      <w:hyperlink r:id="rId17826a313590667a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6128</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019a) EPPO Reporting Service No. 08. Num. Article 2019/158 Update of the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal (Azores). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56066a15e92377a7a" w:history="1">
+      <w:hyperlink r:id="rId72266a31359066806" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6588</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019b) EPPO Reporting Service No. 08. Num. Article 2019/157 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77526a15e92377ad9" w:history="1">
+      <w:hyperlink r:id="rId70866a31359066873" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6587</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6727,51 +6727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 08. Num. Article 2020/166 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37586a15e92377b3a" w:history="1">
+      <w:hyperlink r:id="rId57216a313590668d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7690,51 +7690,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1190–1199.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2010) Japanese beetle: a major pest of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84856a15e9237816c" w:history="1">
+      <w:hyperlink r:id="rId46046a31359066ef2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 February 2013].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7983,90 +7983,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85756a15e92378388" w:history="1">
+      <w:hyperlink r:id="rId98686a313590670c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) App FitoDetective. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21296a15e923783cb" w:history="1">
+      <w:hyperlink r:id="rId15926a31359067101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8215,51 +8215,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Quarantine Pests for Europe. 2nd Edition, CABI/EPPO, Wallingford, 1425 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) Japanese Beetle </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21656a15e9237850a" w:history="1">
+      <w:hyperlink r:id="rId85376a31359067237" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/ourfocus/planthealth/plant-pest-and-disease-programs/pests-and-diseases/japanese-beetle/japanese-beetle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8426,81 +8426,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387–391.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vittum P (2013) Current Insecticide Approaches for White Grub Control. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60226a15e92378e4a" w:history="1">
+      <w:hyperlink r:id="rId36216a3135906738c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UMass Extension Turf Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35766a15e92378e93" w:history="1">
+      <w:hyperlink r:id="rId92036a313590673c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8669,51 +8669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52456a15e923790eb" w:history="1">
+      <w:hyperlink r:id="rId74956a31359067517" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8769,81 +8769,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 73-78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30466a15e923791cd" w:history="1">
+      <w:hyperlink r:id="rId92406a313590675bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02697.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96134111" name="name23986a15e92379265" descr="eu_funding_250.png"/>
+            <wp:docPr id="97897221" name="name70586a313590678b4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73706a15e92379264" cstate="print"/>
+                    <a:blip r:embed="rId81036a313590678b2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8941,137 +8941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22796125">
+  <w:abstractNum w:abstractNumId="41699333">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79079181">
+    <w:lvl w:ilvl="0" w:tplc="69439678">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79079181" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69439678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79079181" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69439678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79079181" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69439678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79079181" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69439678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79079181" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69439678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79079181" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69439678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79079181" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69439678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79079181" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69439678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22796124">
+  <w:abstractNum w:abstractNumId="41699332">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29629302">
+    <w:lvl w:ilvl="0" w:tplc="96374759">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9823,55 +9823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22796124">
-    <w:abstractNumId w:val="22796124"/>
+  <w:num w:numId="41699332">
+    <w:abstractNumId w:val="41699332"/>
   </w:num>
-  <w:num w:numId="22796125">
-    <w:abstractNumId w:val="22796125"/>
+  <w:num w:numId="41699333">
+    <w:abstractNumId w:val="41699333"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21421,51 +21421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId485668393" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId347719713" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37776a15e923726fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId68246a15e9237276b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId97746a15e92372da1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId55076a15e923768ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId98626a15e92376936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId50206a15e92377334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId77276a15e923773b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId48536a15e92377808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId92776a15e9237792f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId96846a15e923779b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId30156a15e92377a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId56066a15e92377a7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId77526a15e92377ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId37586a15e92377b3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId84856a15e9237816c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId85756a15e92378388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId21296a15e923783cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId21656a15e9237850a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/ourfocus/planthealth/plant-pest-and-disease-programs/pests-and-diseases/japanese-beetle/japanese-beetle" TargetMode="External"/><Relationship Id="rId60226a15e92378e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId35766a15e92378e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId52456a15e923790eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30466a15e923791cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId78086a15e92372c43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78086a15e92372c43.jpg"/><Relationship Id="rId26846a15e92375c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26846a15e92375c81.jpg"/><Relationship Id="rId73706a15e92379264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73706a15e92379264.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId568156949" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId215134902" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80706a313590627a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId72796a3135906280d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId87766a3135906306a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId78076a31359065896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId93376a313590658f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId52826a313590661e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId40166a31359066261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId67486a313590665cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId27106a313590666eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId76926a3135906674a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId17826a313590667a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId72266a31359066806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId70866a31359066873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId57216a313590668d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId46046a31359066ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId98686a313590670c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId15926a31359067101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId85376a31359067237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/ourfocus/planthealth/plant-pest-and-disease-programs/pests-and-diseases/japanese-beetle/japanese-beetle" TargetMode="External"/><Relationship Id="rId36216a3135906738c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId92036a313590673c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId74956a31359067517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92406a313590675bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId97626a31359062f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97626a31359062f0c.jpg"/><Relationship Id="rId98126a31359064e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98126a31359064e79.jpg"/><Relationship Id="rId81036a313590678b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81036a313590678b2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>