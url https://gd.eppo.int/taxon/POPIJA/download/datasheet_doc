--- v11 (2026-06-16)
+++ v12 (2026-07-06)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Scarabaeidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80706a313590627a0" w:history="1">
+            <w:hyperlink r:id="rId65656a4ba87bf29b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72796a3135906280d" w:history="1">
+            <w:hyperlink r:id="rId79536a4ba87bf2a25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POPIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84727779" name="name56956a31359062f0e" descr="18741.jpg"/>
+                  <wp:docPr id="91645893" name="name40416a4ba87bf305f" descr="18741.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18741.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97626a31359062f0c" cstate="print"/>
+                          <a:blip r:embed="rId22486a4ba87bf305e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId87766a3135906306a" w:history="1">
+            <w:hyperlink r:id="rId37466a4ba87bf318d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3073,63 +3073,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis vinifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> plants, and also in traps, in the municipality of Genestrerio-Mendrisio (Canton of Ticino).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87697610" name="name43336a31359064e7d" descr="POPIJA_distribution_map.jpg"/>
+            <wp:docPr id="65812919" name="name18086a4ba87c00960" descr="POPIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POPIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98126a31359064e79" cstate="print"/>
+                    <a:blip r:embed="rId52186a4ba87c0095d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4255,92 +4255,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular identification of specimens can be performed using DNA barcoding (EFSA, 2019). Folmer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1994) published a diagnostic protocol for conventional PCR (LCO1490/HCO2198). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId78076a31359065896" w:history="1">
+      <w:hyperlink r:id="rId83916a4ba87c012ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), sequences of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> haplotypes are available. In EPPO-Q-bank, sequences from 10 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId93376a313590658f6" w:history="1">
+      <w:hyperlink r:id="rId54786a4ba87c01330" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52826a313590661e3" w:history="1">
+      <w:hyperlink r:id="rId11836a4ba87c01c17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43599</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5717,51 +5717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese Beetle). Canadian Food Inspection Agency. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40166a31359066261" w:history="1">
+      <w:hyperlink r:id="rId48766a4ba87c01c94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schrader G, Camilleri M, Ciubotaru RM, Diakaki M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2019: EN-1568. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67486a313590665cf" w:history="1">
+      <w:hyperlink r:id="rId76696a4ba87c02034" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6432,51 +6432,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 88–98 [with an addendum published in 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO-Q-bank (2020) EPPO-Q-bank Arthropod database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27106a313590666eb" w:history="1">
+      <w:hyperlink r:id="rId84786a4ba87c02152" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/organisms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6491,51 +6491,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 10. Num. Article 2014/179 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76926a3135906674a" w:history="1">
+      <w:hyperlink r:id="rId73916a4ba87c021b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3272</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6550,51 +6550,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2017) EPPO Reporting Service No. 09. Num. Article 2017/160 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17826a313590667a8" w:history="1">
+      <w:hyperlink r:id="rId38356a4ba87c0220e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6128</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019a) EPPO Reporting Service No. 08. Num. Article 2019/158 Update of the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal (Azores). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72266a31359066806" w:history="1">
+      <w:hyperlink r:id="rId59666a4ba87c0226c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6588</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019b) EPPO Reporting Service No. 08. Num. Article 2019/157 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70866a31359066873" w:history="1">
+      <w:hyperlink r:id="rId68526a4ba87c022c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6587</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6727,51 +6727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 08. Num. Article 2020/166 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57216a313590668d4" w:history="1">
+      <w:hyperlink r:id="rId46246a4ba87c02325" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7690,51 +7690,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1190–1199.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2010) Japanese beetle: a major pest of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46046a31359066ef2" w:history="1">
+      <w:hyperlink r:id="rId21456a4ba87c0291d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 February 2013].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7983,90 +7983,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98686a313590670c2" w:history="1">
+      <w:hyperlink r:id="rId58716a4ba87c02ae6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) App FitoDetective. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15926a31359067101" w:history="1">
+      <w:hyperlink r:id="rId25456a4ba87c02b47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8215,51 +8215,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Quarantine Pests for Europe. 2nd Edition, CABI/EPPO, Wallingford, 1425 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) Japanese Beetle </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85376a31359067237" w:history="1">
+      <w:hyperlink r:id="rId22936a4ba87c02c7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/ourfocus/planthealth/plant-pest-and-disease-programs/pests-and-diseases/japanese-beetle/japanese-beetle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8426,81 +8426,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387–391.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vittum P (2013) Current Insecticide Approaches for White Grub Control. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36216a3135906738c" w:history="1">
+      <w:hyperlink r:id="rId62306a4ba87c02dde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UMass Extension Turf Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92036a313590673c0" w:history="1">
+      <w:hyperlink r:id="rId45046a4ba87c02e13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8669,51 +8669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74956a31359067517" w:history="1">
+      <w:hyperlink r:id="rId11716a4ba87c02f7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8769,81 +8769,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 73-78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92406a313590675bf" w:history="1">
+      <w:hyperlink r:id="rId33156a4ba87c03029" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02697.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97897221" name="name70586a313590678b4" descr="eu_funding_250.png"/>
+            <wp:docPr id="66389021" name="name43166a4ba87c030b0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81036a313590678b2" cstate="print"/>
+                    <a:blip r:embed="rId61696a4ba87c030af" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8941,137 +8941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41699333">
+  <w:abstractNum w:abstractNumId="15152460">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69439678">
+    <w:lvl w:ilvl="0" w:tplc="89755781">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69439678" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89755781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69439678" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89755781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69439678" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89755781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69439678" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89755781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69439678" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89755781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69439678" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89755781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69439678" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89755781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69439678" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89755781" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41699332">
+  <w:abstractNum w:abstractNumId="15152459">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96374759">
+    <w:lvl w:ilvl="0" w:tplc="64940869">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9823,55 +9823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41699332">
-    <w:abstractNumId w:val="41699332"/>
+  <w:num w:numId="15152459">
+    <w:abstractNumId w:val="15152459"/>
   </w:num>
-  <w:num w:numId="41699333">
-    <w:abstractNumId w:val="41699333"/>
+  <w:num w:numId="15152460">
+    <w:abstractNumId w:val="15152460"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21421,51 +21421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId568156949" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId215134902" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80706a313590627a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId72796a3135906280d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId87766a3135906306a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId78076a31359065896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId93376a313590658f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId52826a313590661e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId40166a31359066261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId67486a313590665cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId27106a313590666eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId76926a3135906674a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId17826a313590667a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId72266a31359066806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId70866a31359066873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId57216a313590668d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId46046a31359066ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId98686a313590670c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId15926a31359067101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId85376a31359067237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/ourfocus/planthealth/plant-pest-and-disease-programs/pests-and-diseases/japanese-beetle/japanese-beetle" TargetMode="External"/><Relationship Id="rId36216a3135906738c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId92036a313590673c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId74956a31359067517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92406a313590675bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId97626a31359062f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97626a31359062f0c.jpg"/><Relationship Id="rId98126a31359064e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98126a31359064e79.jpg"/><Relationship Id="rId81036a313590678b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81036a313590678b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId339942271" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId943372450" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65656a4ba87bf29b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId79536a4ba87bf2a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId37466a4ba87bf318d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId83916a4ba87c012ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId54786a4ba87c01330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId11836a4ba87c01c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId48766a4ba87c01c94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId76696a4ba87c02034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId84786a4ba87c02152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId73916a4ba87c021b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId38356a4ba87c0220e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId59666a4ba87c0226c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId68526a4ba87c022c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId46246a4ba87c02325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId21456a4ba87c0291d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId58716a4ba87c02ae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId25456a4ba87c02b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId22936a4ba87c02c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/ourfocus/planthealth/plant-pest-and-disease-programs/pests-and-diseases/japanese-beetle/japanese-beetle" TargetMode="External"/><Relationship Id="rId62306a4ba87c02dde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId45046a4ba87c02e13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId11716a4ba87c02f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33156a4ba87c03029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId22486a4ba87bf305e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22486a4ba87bf305e.jpg"/><Relationship Id="rId52186a4ba87c0095d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52186a4ba87c0095d.jpg"/><Relationship Id="rId61696a4ba87c030af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61696a4ba87c030af.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>