--- v12 (2026-07-06)
+++ v13 (2026-07-26)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Scarabaeidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65656a4ba87bf29b2" w:history="1">
+            <w:hyperlink r:id="rId66456a6668b719f39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79536a4ba87bf2a25" w:history="1">
+            <w:hyperlink r:id="rId78346a6668b719fc5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POPIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91645893" name="name40416a4ba87bf305f" descr="18741.jpg"/>
+                  <wp:docPr id="16264524" name="name21746a6668b71a77d" descr="18741.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18741.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22486a4ba87bf305e" cstate="print"/>
+                          <a:blip r:embed="rId41116a6668b71a77c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId37466a4ba87bf318d" w:history="1">
+            <w:hyperlink r:id="rId64676a6668b71a88f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3073,63 +3073,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis vinifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> plants, and also in traps, in the municipality of Genestrerio-Mendrisio (Canton of Ticino).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65812919" name="name18086a4ba87c00960" descr="POPIJA_distribution_map.jpg"/>
+            <wp:docPr id="31509511" name="name34556a6668b71c623" descr="POPIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POPIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52186a4ba87c0095d" cstate="print"/>
+                    <a:blip r:embed="rId15606a6668b71c620" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4255,92 +4255,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular identification of specimens can be performed using DNA barcoding (EFSA, 2019). Folmer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1994) published a diagnostic protocol for conventional PCR (LCO1490/HCO2198). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId83916a4ba87c012ee" w:history="1">
+      <w:hyperlink r:id="rId91746a6668b71d0e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), sequences of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> haplotypes are available. In EPPO-Q-bank, sequences from 10 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId54786a4ba87c01330" w:history="1">
+      <w:hyperlink r:id="rId97406a6668b71d13a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11836a4ba87c01c17" w:history="1">
+      <w:hyperlink r:id="rId66276a6668b71daa7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43599</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5717,51 +5717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese Beetle). Canadian Food Inspection Agency. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48766a4ba87c01c94" w:history="1">
+      <w:hyperlink r:id="rId92936a6668b71db4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schrader G, Camilleri M, Ciubotaru RM, Diakaki M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2019: EN-1568. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76696a4ba87c02034" w:history="1">
+      <w:hyperlink r:id="rId92976a6668b71defb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6432,51 +6432,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 88–98 [with an addendum published in 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO-Q-bank (2020) EPPO-Q-bank Arthropod database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84786a4ba87c02152" w:history="1">
+      <w:hyperlink r:id="rId99466a6668b71e047" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/organisms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6491,51 +6491,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 10. Num. Article 2014/179 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73916a4ba87c021b1" w:history="1">
+      <w:hyperlink r:id="rId30016a6668b71e0a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3272</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6550,51 +6550,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2017) EPPO Reporting Service No. 09. Num. Article 2017/160 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38356a4ba87c0220e" w:history="1">
+      <w:hyperlink r:id="rId23296a6668b71e108" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6128</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019a) EPPO Reporting Service No. 08. Num. Article 2019/158 Update of the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal (Azores). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59666a4ba87c0226c" w:history="1">
+      <w:hyperlink r:id="rId98506a6668b71e168" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6588</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019b) EPPO Reporting Service No. 08. Num. Article 2019/157 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68526a4ba87c022c9" w:history="1">
+      <w:hyperlink r:id="rId15886a6668b71e1c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6587</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6727,51 +6727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 08. Num. Article 2020/166 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46246a4ba87c02325" w:history="1">
+      <w:hyperlink r:id="rId85226a6668b71e226" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7690,51 +7690,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1190–1199.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2010) Japanese beetle: a major pest of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21456a4ba87c0291d" w:history="1">
+      <w:hyperlink r:id="rId49656a6668b71e882" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 February 2013].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7983,90 +7983,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58716a4ba87c02ae6" w:history="1">
+      <w:hyperlink r:id="rId51136a6668b71ea6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) App FitoDetective. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25456a4ba87c02b47" w:history="1">
+      <w:hyperlink r:id="rId97446a6668b71eaae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8215,70 +8215,70 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Quarantine Pests for Europe. 2nd Edition, CABI/EPPO, Wallingford, 1425 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) Japanese Beetle </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22936a4ba87c02c7e" w:history="1">
+      <w:hyperlink r:id="rId26886a6668b71ebe9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/ourfocus/planthealth/plant-pest-and-disease-programs/pests-and-diseases/japanese-beetle/japanese-beetle</w:t>
+          <w:t xml:space="preserve">https://www.aphis.usda.gov/plant-pests-diseases/japanese-beetle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. [accessed on 26 June 2020].</w:t>
+        <w:t xml:space="preserve">. [accessed on 26 June 2026].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA/APHIS (2015) Managing the Japanese Beetle: A Homeowner’s Handbook. Program Aid 1599. United States Department of Agriculture (USDA), Animal and Plant Health Inspection Service APHIS), 16 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
@@ -8426,81 +8426,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387–391.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vittum P (2013) Current Insecticide Approaches for White Grub Control. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62306a4ba87c02dde" w:history="1">
+      <w:hyperlink r:id="rId33036a6668b71ed43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UMass Extension Turf Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45046a4ba87c02e13" w:history="1">
+      <w:hyperlink r:id="rId65396a6668b71ed78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8669,51 +8669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11716a4ba87c02f7f" w:history="1">
+      <w:hyperlink r:id="rId69916a6668b71ef1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8769,81 +8769,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 73-78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33156a4ba87c03029" w:history="1">
+      <w:hyperlink r:id="rId60526a6668b71efe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02697.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66389021" name="name43166a4ba87c030b0" descr="eu_funding_250.png"/>
+            <wp:docPr id="16706202" name="name66096a6668b71f048" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61696a4ba87c030af" cstate="print"/>
+                    <a:blip r:embed="rId72486a6668b71f046" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8941,137 +8941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15152460">
+  <w:abstractNum w:abstractNumId="97326524">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89755781">
+    <w:lvl w:ilvl="0" w:tplc="52688765">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89755781" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52688765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89755781" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52688765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89755781" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52688765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89755781" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52688765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89755781" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52688765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89755781" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52688765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89755781" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52688765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89755781" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52688765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15152459">
+  <w:abstractNum w:abstractNumId="97326523">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64940869">
+    <w:lvl w:ilvl="0" w:tplc="76522755">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9823,55 +9823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15152459">
-    <w:abstractNumId w:val="15152459"/>
+  <w:num w:numId="97326523">
+    <w:abstractNumId w:val="97326523"/>
   </w:num>
-  <w:num w:numId="15152460">
-    <w:abstractNumId w:val="15152460"/>
+  <w:num w:numId="97326524">
+    <w:abstractNumId w:val="97326524"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21421,51 +21421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId339942271" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId943372450" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65656a4ba87bf29b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId79536a4ba87bf2a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId37466a4ba87bf318d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId83916a4ba87c012ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId54786a4ba87c01330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId11836a4ba87c01c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId48766a4ba87c01c94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId76696a4ba87c02034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId84786a4ba87c02152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId73916a4ba87c021b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId38356a4ba87c0220e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId59666a4ba87c0226c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId68526a4ba87c022c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId46246a4ba87c02325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId21456a4ba87c0291d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId58716a4ba87c02ae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId25456a4ba87c02b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId22936a4ba87c02c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/ourfocus/planthealth/plant-pest-and-disease-programs/pests-and-diseases/japanese-beetle/japanese-beetle" TargetMode="External"/><Relationship Id="rId62306a4ba87c02dde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId45046a4ba87c02e13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId11716a4ba87c02f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33156a4ba87c03029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId22486a4ba87bf305e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22486a4ba87bf305e.jpg"/><Relationship Id="rId52186a4ba87c0095d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52186a4ba87c0095d.jpg"/><Relationship Id="rId61696a4ba87c030af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61696a4ba87c030af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId272931112" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId430209653" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66456a6668b719f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId78346a6668b719fc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId64676a6668b71a88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId91746a6668b71d0e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId97406a6668b71d13a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId66276a6668b71daa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId92936a6668b71db4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId92976a6668b71defb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId99466a6668b71e047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId30016a6668b71e0a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId23296a6668b71e108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId98506a6668b71e168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId15886a6668b71e1c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId85226a6668b71e226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId49656a6668b71e882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId51136a6668b71ea6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId97446a6668b71eaae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId26886a6668b71ebe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant-pests-diseases/japanese-beetle" TargetMode="External"/><Relationship Id="rId33036a6668b71ed43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId65396a6668b71ed78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId69916a6668b71ef1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60526a6668b71efe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId41116a6668b71a77c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41116a6668b71a77c.jpg"/><Relationship Id="rId15606a6668b71c620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15606a6668b71c620.jpg"/><Relationship Id="rId72486a6668b71f046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72486a6668b71f046.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>