--- v13 (2026-07-26)
+++ v14 (2026-08-16)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Scarabaeidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66456a6668b719f39" w:history="1">
+            <w:hyperlink r:id="rId41586a8144ad4c5c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78346a6668b719fc5" w:history="1">
+            <w:hyperlink r:id="rId42476a8144ad4c632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POPIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16264524" name="name21746a6668b71a77d" descr="18741.jpg"/>
+                  <wp:docPr id="48908349" name="name36776a8144ad4cf7f" descr="18741.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18741.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41116a6668b71a77c" cstate="print"/>
+                          <a:blip r:embed="rId76556a8144ad4cf7d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64676a6668b71a88f" w:history="1">
+            <w:hyperlink r:id="rId23086a8144ad4d0c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3073,63 +3073,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis vinifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> plants, and also in traps, in the municipality of Genestrerio-Mendrisio (Canton of Ticino).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31509511" name="name34556a6668b71c623" descr="POPIJA_distribution_map.jpg"/>
+            <wp:docPr id="65754605" name="name23486a8144ad4f044" descr="POPIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POPIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15606a6668b71c620" cstate="print"/>
+                    <a:blip r:embed="rId42246a8144ad4f041" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4255,92 +4255,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular identification of specimens can be performed using DNA barcoding (EFSA, 2019). Folmer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1994) published a diagnostic protocol for conventional PCR (LCO1490/HCO2198). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId91746a6668b71d0e9" w:history="1">
+      <w:hyperlink r:id="rId59876a8144ad4fc14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), sequences of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> haplotypes are available. In EPPO-Q-bank, sequences from 10 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId97406a6668b71d13a" w:history="1">
+      <w:hyperlink r:id="rId72386a8144ad4fc5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66276a6668b71daa7" w:history="1">
+      <w:hyperlink r:id="rId77886a8144ad50570" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43599</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5717,51 +5717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese Beetle). Canadian Food Inspection Agency. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92936a6668b71db4c" w:history="1">
+      <w:hyperlink r:id="rId87486a8144ad505fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schrader G, Camilleri M, Ciubotaru RM, Diakaki M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2019: EN-1568. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92976a6668b71defb" w:history="1">
+      <w:hyperlink r:id="rId26596a8144ad50963" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6432,51 +6432,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 88–98 [with an addendum published in 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO-Q-bank (2020) EPPO-Q-bank Arthropod database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99466a6668b71e047" w:history="1">
+      <w:hyperlink r:id="rId82096a8144ad50a81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/organisms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6491,51 +6491,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 10. Num. Article 2014/179 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30016a6668b71e0a8" w:history="1">
+      <w:hyperlink r:id="rId87846a8144ad50adf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3272</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6550,51 +6550,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2017) EPPO Reporting Service No. 09. Num. Article 2017/160 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23296a6668b71e108" w:history="1">
+      <w:hyperlink r:id="rId55446a8144ad50b3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6128</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019a) EPPO Reporting Service No. 08. Num. Article 2019/158 Update of the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal (Azores). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98506a6668b71e168" w:history="1">
+      <w:hyperlink r:id="rId88426a8144ad50b99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6588</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019b) EPPO Reporting Service No. 08. Num. Article 2019/157 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15886a6668b71e1c6" w:history="1">
+      <w:hyperlink r:id="rId72206a8144ad50bf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6587</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6727,51 +6727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 08. Num. Article 2020/166 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85226a6668b71e226" w:history="1">
+      <w:hyperlink r:id="rId22726a8144ad50c53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7690,51 +7690,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1190–1199.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2010) Japanese beetle: a major pest of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49656a6668b71e882" w:history="1">
+      <w:hyperlink r:id="rId47826a8144ad5128d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 February 2013].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7983,90 +7983,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51136a6668b71ea6c" w:history="1">
+      <w:hyperlink r:id="rId84656a8144ad51463" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) App FitoDetective. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97446a6668b71eaae" w:history="1">
+      <w:hyperlink r:id="rId95376a8144ad514a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8215,51 +8215,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Quarantine Pests for Europe. 2nd Edition, CABI/EPPO, Wallingford, 1425 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) Japanese Beetle </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26886a6668b71ebe9" w:history="1">
+      <w:hyperlink r:id="rId71816a8144ad515d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant-pests-diseases/japanese-beetle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 26 June 2026].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8426,81 +8426,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387–391.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vittum P (2013) Current Insecticide Approaches for White Grub Control. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33036a6668b71ed43" w:history="1">
+      <w:hyperlink r:id="rId88896a8144ad5172c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UMass Extension Turf Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65396a6668b71ed78" w:history="1">
+      <w:hyperlink r:id="rId34886a8144ad5175f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8669,51 +8669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69916a6668b71ef1f" w:history="1">
+      <w:hyperlink r:id="rId92656a8144ad518b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8769,81 +8769,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 73-78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60526a6668b71efe1" w:history="1">
+      <w:hyperlink r:id="rId30146a8144ad5195e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02697.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16706202" name="name66096a6668b71f048" descr="eu_funding_250.png"/>
+            <wp:docPr id="30919050" name="name69576a8144ad51dfe" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72486a6668b71f046" cstate="print"/>
+                    <a:blip r:embed="rId54736a8144ad51dfd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8941,137 +8941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97326524">
+  <w:abstractNum w:abstractNumId="95514972">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52688765">
+    <w:lvl w:ilvl="0" w:tplc="47919804">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52688765" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47919804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52688765" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47919804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52688765" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47919804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52688765" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47919804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52688765" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47919804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52688765" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47919804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52688765" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47919804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52688765" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47919804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97326523">
+  <w:abstractNum w:abstractNumId="95514971">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76522755">
+    <w:lvl w:ilvl="0" w:tplc="97929414">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9823,55 +9823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97326523">
-    <w:abstractNumId w:val="97326523"/>
+  <w:num w:numId="95514971">
+    <w:abstractNumId w:val="95514971"/>
   </w:num>
-  <w:num w:numId="97326524">
-    <w:abstractNumId w:val="97326524"/>
+  <w:num w:numId="95514972">
+    <w:abstractNumId w:val="95514972"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21421,51 +21421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId272931112" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId430209653" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66456a6668b719f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId78346a6668b719fc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId64676a6668b71a88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId91746a6668b71d0e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId97406a6668b71d13a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId66276a6668b71daa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId92936a6668b71db4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId92976a6668b71defb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId99466a6668b71e047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId30016a6668b71e0a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId23296a6668b71e108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId98506a6668b71e168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId15886a6668b71e1c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId85226a6668b71e226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId49656a6668b71e882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId51136a6668b71ea6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId97446a6668b71eaae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId26886a6668b71ebe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant-pests-diseases/japanese-beetle" TargetMode="External"/><Relationship Id="rId33036a6668b71ed43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId65396a6668b71ed78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId69916a6668b71ef1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60526a6668b71efe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId41116a6668b71a77c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41116a6668b71a77c.jpg"/><Relationship Id="rId15606a6668b71c620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15606a6668b71c620.jpg"/><Relationship Id="rId72486a6668b71f046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72486a6668b71f046.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId299251434" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId977797095" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41586a8144ad4c5c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId42476a8144ad4c632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId23086a8144ad4d0c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId59876a8144ad4fc14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId72386a8144ad4fc5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId77886a8144ad50570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId87486a8144ad505fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId26596a8144ad50963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId82096a8144ad50a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId87846a8144ad50adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId55446a8144ad50b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId88426a8144ad50b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId72206a8144ad50bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId22726a8144ad50c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId47826a8144ad5128d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId84656a8144ad51463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId95376a8144ad514a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId71816a8144ad515d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant-pests-diseases/japanese-beetle" TargetMode="External"/><Relationship Id="rId88896a8144ad5172c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId34886a8144ad5175f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId92656a8144ad518b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30146a8144ad5195e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId76556a8144ad4cf7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76556a8144ad4cf7d.jpg"/><Relationship Id="rId42246a8144ad4f041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42246a8144ad4f041.jpg"/><Relationship Id="rId54736a8144ad51dfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54736a8144ad51dfd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>