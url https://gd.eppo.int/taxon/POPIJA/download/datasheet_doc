--- v14 (2026-08-16)
+++ v15 (2026-09-05)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Scarabaeidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41586a8144ad4c5c6" w:history="1">
+            <w:hyperlink r:id="rId52776a9c79cf3d842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42476a8144ad4c632" w:history="1">
+            <w:hyperlink r:id="rId40386a9c79cf3d8b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POPIJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48908349" name="name36776a8144ad4cf7f" descr="18741.jpg"/>
+                  <wp:docPr id="26469526" name="name69496a9c79cf3e351" descr="18741.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18741.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76556a8144ad4cf7d" cstate="print"/>
+                          <a:blip r:embed="rId81426a9c79cf3e34f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23086a8144ad4d0c6" w:history="1">
+            <w:hyperlink r:id="rId44886a9c79cf3e492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3073,63 +3073,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vitis vinifera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> plants, and also in traps, in the municipality of Genestrerio-Mendrisio (Canton of Ticino).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65754605" name="name23486a8144ad4f044" descr="POPIJA_distribution_map.jpg"/>
+            <wp:docPr id="62147263" name="name57486a9c79cf407b5" descr="POPIJA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POPIJA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42246a8144ad4f041" cstate="print"/>
+                    <a:blip r:embed="rId30106a9c79cf407b2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4255,92 +4255,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Molecular identification of specimens can be performed using DNA barcoding (EFSA, 2019). Folmer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1994) published a diagnostic protocol for conventional PCR (LCO1490/HCO2198). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId59876a8144ad4fc14" w:history="1">
+      <w:hyperlink r:id="rId79146a9c79cf41209" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), sequences of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> haplotypes are available. In EPPO-Q-bank, sequences from 10 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId72386a8144ad4fc5b" w:history="1">
+      <w:hyperlink r:id="rId21616a9c79cf4124e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese beetle) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77886a8144ad50570" w:history="1">
+      <w:hyperlink r:id="rId66016a9c79cf41b61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/43599</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5717,51 +5717,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CFIA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese Beetle). Canadian Food Inspection Agency. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87486a8144ad505fe" w:history="1">
+      <w:hyperlink r:id="rId15006a9c79cf41be3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schrader G, Camilleri M, Ciubotaru RM, Diakaki M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2019: EN-1568. 22 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26596a8144ad50963" w:history="1">
+      <w:hyperlink r:id="rId23796a9c79cf4208a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6432,51 +6432,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 88–98 [with an addendum published in 2022].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO-Q-bank (2020) EPPO-Q-bank Arthropod database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82096a8144ad50a81" w:history="1">
+      <w:hyperlink r:id="rId64996a9c79cf421b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/organisms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6491,51 +6491,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 10. Num. Article 2014/179 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87846a8144ad50adf" w:history="1">
+      <w:hyperlink r:id="rId23456a9c79cf42210" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-3272</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6550,51 +6550,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2017) EPPO Reporting Service No. 09. Num. Article 2017/160 First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55446a8144ad50b3c" w:history="1">
+      <w:hyperlink r:id="rId90456a9c79cf4226f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6128</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019a) EPPO Reporting Service No. 08. Num. Article 2019/158 Update of the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal (Azores). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88426a8144ad50b99" w:history="1">
+      <w:hyperlink r:id="rId90306a9c79cf422ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6588</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6668,51 +6668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2019b) EPPO Reporting Service No. 08. Num. Article 2019/157 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Switzerland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72206a8144ad50bf6" w:history="1">
+      <w:hyperlink r:id="rId94516a9c79cf4232c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6587</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6727,51 +6727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 08. Num. Article 2020/166 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22726a8144ad50c53" w:history="1">
+      <w:hyperlink r:id="rId57756a9c79cf4238a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6844</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7690,51 +7690,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1190–1199.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2010) Japanese beetle: a major pest of plants. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47826a8144ad5128d" w:history="1">
+      <w:hyperlink r:id="rId94716a9c79cf429d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 1 February 2013].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7983,90 +7983,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84656a8144ad51463" w:history="1">
+      <w:hyperlink r:id="rId81316a9c79cf42bab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) App FitoDetective. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95376a8144ad514a3" w:history="1">
+      <w:hyperlink r:id="rId42206a9c79cf42beb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8215,51 +8215,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Quarantine Pests for Europe. 2nd Edition, CABI/EPPO, Wallingford, 1425 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) Japanese Beetle </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71816a8144ad515d7" w:history="1">
+      <w:hyperlink r:id="rId16556a9c79cf42d49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant-pests-diseases/japanese-beetle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 26 June 2026].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8426,81 +8426,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387–391.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vittum P (2013) Current Insecticide Approaches for White Grub Control. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88896a8144ad5172c" w:history="1">
+      <w:hyperlink r:id="rId94846a9c79cf42ea5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UMass Extension Turf Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34886a8144ad5175f" w:history="1">
+      <w:hyperlink r:id="rId54356a9c79cf42ed9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8669,51 +8669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92656a8144ad518b6" w:history="1">
+      <w:hyperlink r:id="rId31656a9c79cf43039" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8769,81 +8769,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popillia japonica. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 73-78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30146a8144ad5195e" w:history="1">
+      <w:hyperlink r:id="rId99906a9c79cf430e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02697.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30919050" name="name69576a8144ad51dfe" descr="eu_funding_250.png"/>
+            <wp:docPr id="28908778" name="name28106a9c79cf436fc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54736a8144ad51dfd" cstate="print"/>
+                    <a:blip r:embed="rId27256a9c79cf436fb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8941,137 +8941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95514972">
+  <w:abstractNum w:abstractNumId="50267596">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47919804">
+    <w:lvl w:ilvl="0" w:tplc="84500929">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47919804" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84500929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47919804" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84500929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47919804" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84500929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47919804" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84500929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47919804" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84500929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47919804" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84500929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47919804" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84500929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47919804" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84500929" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95514971">
+  <w:abstractNum w:abstractNumId="50267595">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97929414">
+    <w:lvl w:ilvl="0" w:tplc="98290994">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9823,55 +9823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95514971">
-    <w:abstractNumId w:val="95514971"/>
+  <w:num w:numId="50267595">
+    <w:abstractNumId w:val="50267595"/>
   </w:num>
-  <w:num w:numId="95514972">
-    <w:abstractNumId w:val="95514972"/>
+  <w:num w:numId="50267596">
+    <w:abstractNumId w:val="50267596"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21421,51 +21421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId299251434" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId977797095" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41586a8144ad4c5c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId42476a8144ad4c632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId23086a8144ad4d0c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId59876a8144ad4fc14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId72386a8144ad4fc5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId77886a8144ad50570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId87486a8144ad505fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId26596a8144ad50963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId82096a8144ad50a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId87846a8144ad50adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId55446a8144ad50b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId88426a8144ad50b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId72206a8144ad50bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId22726a8144ad50c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId47826a8144ad5128d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId84656a8144ad51463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId95376a8144ad514a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId71816a8144ad515d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant-pests-diseases/japanese-beetle" TargetMode="External"/><Relationship Id="rId88896a8144ad5172c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId34886a8144ad5175f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId92656a8144ad518b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30146a8144ad5195e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId76556a8144ad4cf7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76556a8144ad4cf7d.jpg"/><Relationship Id="rId42246a8144ad4f041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42246a8144ad4f041.jpg"/><Relationship Id="rId54736a8144ad51dfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54736a8144ad51dfd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId158242939" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId707189930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52776a9c79cf3d842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/" TargetMode="External"/><Relationship Id="rId40386a9c79cf3d8b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/categorization" TargetMode="External"/><Relationship Id="rId44886a9c79cf3e492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POPIJA/photos" TargetMode="External"/><Relationship Id="rId79146a9c79cf41209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v3.boldsystems.org/" TargetMode="External"/><Relationship Id="rId21616a9c79cf4124e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId66016a9c79cf41b61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/43599" TargetMode="External"/><Relationship Id="rId15006a9c79cf41be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inspection.gc.ca/plant-health/plant-pests-invasive-species/insects/japanese-beetle/eng/1328048149161/1328048244390" TargetMode="External"/><Relationship Id="rId23796a9c79cf4208a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1568" TargetMode="External"/><Relationship Id="rId64996a9c79cf421b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/organisms" TargetMode="External"/><Relationship Id="rId23456a9c79cf42210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-3272" TargetMode="External"/><Relationship Id="rId90456a9c79cf4226f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6128" TargetMode="External"/><Relationship Id="rId90306a9c79cf422ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6588" TargetMode="External"/><Relationship Id="rId94516a9c79cf4232c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6587" TargetMode="External"/><Relationship Id="rId57756a9c79cf4238a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6844" TargetMode="External"/><Relationship Id="rId94716a9c79cf429d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/IPPM/JapaneseBeetleFactSheet.pdf" TargetMode="External"/><Relationship Id="rId81316a9c79cf42bab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/%20HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/popillia-japonica/popillia-japonica" TargetMode="External"/><Relationship Id="rId42206a9c79cf42beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/Dettaglio%20Redazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId16556a9c79cf42d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant-pests-diseases/japanese-beetle" TargetMode="External"/><Relationship Id="rId94846a9c79cf42ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId54356a9c79cf42ed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ag.umass.edu/turf/fact-sheets/current-insecticide-approaches-for-white-grub-control" TargetMode="External"/><Relationship Id="rId31656a9c79cf43039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99906a9c79cf430e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02697.x" TargetMode="External"/><Relationship Id="rId81426a9c79cf3e34f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81426a9c79cf3e34f.jpg"/><Relationship Id="rId30106a9c79cf407b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30106a9c79cf407b2.jpg"/><Relationship Id="rId27256a9c79cf436fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27256a9c79cf436fb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>