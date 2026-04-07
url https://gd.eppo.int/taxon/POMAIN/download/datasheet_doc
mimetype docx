--- v7 (2026-03-17)
+++ v8 (2026-04-07)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (d'Orbigny)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> island apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617869b9e59a79c98" w:history="1">
+            <w:hyperlink r:id="rId842769d5288f99643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173369b9e59a79d00" w:history="1">
+            <w:hyperlink r:id="rId250869d5288f996b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMAIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82446865" name="name394369b9e59a7a1d6" descr="14564.jpg"/>
+                  <wp:docPr id="36749659" name="name217969d5288f99feb" descr="14564.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14564.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId510469b9e59a7a1d4" cstate="print"/>
+                          <a:blip r:embed="rId676669d5288f99fe8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId606669b9e59a7a32d" w:history="1">
+            <w:hyperlink r:id="rId494469d5288f9a125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2510,63 +2510,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. maculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has also been reported in other regions of Asia such as Israel (2008) and Pakistan (2009). In the USA it has been reported in several southeastern states since 1989 and for the first time in Europe in 2009, in the Ebro River Delta (Spain).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95304564" name="name383469b9e59a7bd36" descr="POMAIN_distribution_map.jpg"/>
+            <wp:docPr id="56593762" name="name704269d5288f9bdb8" descr="POMAIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMAIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId532069b9e59a7bd33" cstate="print"/>
+                    <a:blip r:embed="rId441469d5288f9bdb4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6344,51 +6344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 688325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId621869b9e59a7dfef" w:history="1">
+      <w:hyperlink r:id="rId882269d5288f9dafd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2021.688325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7306,51 +7306,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId494069b9e59a7e73d" w:history="1">
+      <w:hyperlink r:id="rId819469d5288f9e168" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7443,51 +7443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId135269b9e59a7e81a" w:history="1">
+      <w:hyperlink r:id="rId690169d5288f9e246" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9705,51 +9705,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId205669b9e59a7f83c" w:history="1">
+      <w:hyperlink r:id="rId514369d5288f9f209" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.6620/ZS.2019.58-13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9989,51 +9989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea maculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId646869b9e59a7fa45" w:history="1">
+      <w:hyperlink r:id="rId100969d5288f9f406" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10046,63 +10046,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56400465" name="name117269b9e59a7fb1c" descr="eu_funding_250.png"/>
+            <wp:docPr id="51747999" name="name230969d5288f9f8de" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId189669b9e59a7fb1b" cstate="print"/>
+                    <a:blip r:embed="rId482469d5288f9f8dc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10200,137 +10200,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99733318">
+  <w:abstractNum w:abstractNumId="52181595">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42212347">
+    <w:lvl w:ilvl="0" w:tplc="29669760">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42212347" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29669760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42212347" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29669760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42212347" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29669760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42212347" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29669760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42212347" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29669760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42212347" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29669760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42212347" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29669760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42212347" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29669760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99733317">
+  <w:abstractNum w:abstractNumId="52181594">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57767130">
+    <w:lvl w:ilvl="0" w:tplc="32550072">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11082,55 +11082,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99733317">
-    <w:abstractNumId w:val="99733317"/>
+  <w:num w:numId="52181594">
+    <w:abstractNumId w:val="52181594"/>
   </w:num>
-  <w:num w:numId="99733318">
-    <w:abstractNumId w:val="99733318"/>
+  <w:num w:numId="52181595">
+    <w:abstractNumId w:val="52181595"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22680,51 +22680,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId886337122" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId267195895" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId617869b9e59a79c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/" TargetMode="External"/><Relationship Id="rId173369b9e59a79d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/categorization" TargetMode="External"/><Relationship Id="rId606669b9e59a7a32d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/photos" TargetMode="External"/><Relationship Id="rId621869b9e59a7dfef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2021.688325" TargetMode="External"/><Relationship Id="rId494069b9e59a7e73d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId135269b9e59a7e81a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId205669b9e59a7f83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6620/ZS.2019.58-13" TargetMode="External"/><Relationship Id="rId646869b9e59a7fa45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId510469b9e59a7a1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId510469b9e59a7a1d4.jpg"/><Relationship Id="rId532069b9e59a7bd33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId532069b9e59a7bd33.jpg"/><Relationship Id="rId189669b9e59a7fb1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId189669b9e59a7fb1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId327956405" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId728008691" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId842769d5288f99643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/" TargetMode="External"/><Relationship Id="rId250869d5288f996b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/categorization" TargetMode="External"/><Relationship Id="rId494469d5288f9a125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/photos" TargetMode="External"/><Relationship Id="rId882269d5288f9dafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2021.688325" TargetMode="External"/><Relationship Id="rId819469d5288f9e168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId690169d5288f9e246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId514369d5288f9f209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6620/ZS.2019.58-13" TargetMode="External"/><Relationship Id="rId100969d5288f9f406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId676669d5288f99fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId676669d5288f99fe8.jpg"/><Relationship Id="rId441469d5288f9bdb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId441469d5288f9bdb4.jpg"/><Relationship Id="rId482469d5288f9f8dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId482469d5288f9f8dc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>