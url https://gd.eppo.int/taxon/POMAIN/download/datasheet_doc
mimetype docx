--- v8 (2026-04-07)
+++ v9 (2026-04-27)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (d'Orbigny)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> island apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842769d5288f99643" w:history="1">
+            <w:hyperlink r:id="rId936569eff7cfb7f0c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250869d5288f996b7" w:history="1">
+            <w:hyperlink r:id="rId396769eff7cfb7f74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMAIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36749659" name="name217969d5288f99feb" descr="14564.jpg"/>
+                  <wp:docPr id="86878285" name="name897869eff7cfb858d" descr="14564.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14564.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId676669d5288f99fe8" cstate="print"/>
+                          <a:blip r:embed="rId912069eff7cfb858b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId494469d5288f9a125" w:history="1">
+            <w:hyperlink r:id="rId426669eff7cfb8702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2510,63 +2510,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. maculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has also been reported in other regions of Asia such as Israel (2008) and Pakistan (2009). In the USA it has been reported in several southeastern states since 1989 and for the first time in Europe in 2009, in the Ebro River Delta (Spain).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56593762" name="name704269d5288f9bdb8" descr="POMAIN_distribution_map.jpg"/>
+            <wp:docPr id="34343041" name="name811469eff7cfba191" descr="POMAIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMAIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId441469d5288f9bdb4" cstate="print"/>
+                    <a:blip r:embed="rId597369eff7cfba18d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6344,51 +6344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 688325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId882269d5288f9dafd" w:history="1">
+      <w:hyperlink r:id="rId152069eff7cfbbbca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2021.688325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7306,51 +7306,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId819469d5288f9e168" w:history="1">
+      <w:hyperlink r:id="rId806169eff7cfbc1e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7443,51 +7443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId690169d5288f9e246" w:history="1">
+      <w:hyperlink r:id="rId243069eff7cfbc2bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9705,51 +9705,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId514369d5288f9f209" w:history="1">
+      <w:hyperlink r:id="rId934869eff7cfbd0d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.6620/ZS.2019.58-13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9989,51 +9989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea maculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100969d5288f9f406" w:history="1">
+      <w:hyperlink r:id="rId732869eff7cfbd2a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10046,63 +10046,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51747999" name="name230969d5288f9f8de" descr="eu_funding_250.png"/>
+            <wp:docPr id="55145452" name="name580069eff7cfbd363" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId482469d5288f9f8dc" cstate="print"/>
+                    <a:blip r:embed="rId718069eff7cfbd361" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10200,137 +10200,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52181595">
+  <w:abstractNum w:abstractNumId="61910307">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29669760">
+    <w:lvl w:ilvl="0" w:tplc="78214551">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29669760" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78214551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29669760" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78214551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29669760" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78214551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29669760" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78214551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29669760" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78214551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29669760" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78214551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29669760" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78214551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29669760" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78214551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52181594">
+  <w:abstractNum w:abstractNumId="61910306">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32550072">
+    <w:lvl w:ilvl="0" w:tplc="54962020">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11082,55 +11082,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52181594">
-    <w:abstractNumId w:val="52181594"/>
+  <w:num w:numId="61910306">
+    <w:abstractNumId w:val="61910306"/>
   </w:num>
-  <w:num w:numId="52181595">
-    <w:abstractNumId w:val="52181595"/>
+  <w:num w:numId="61910307">
+    <w:abstractNumId w:val="61910307"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22680,51 +22680,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId327956405" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId728008691" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId842769d5288f99643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/" TargetMode="External"/><Relationship Id="rId250869d5288f996b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/categorization" TargetMode="External"/><Relationship Id="rId494469d5288f9a125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/photos" TargetMode="External"/><Relationship Id="rId882269d5288f9dafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2021.688325" TargetMode="External"/><Relationship Id="rId819469d5288f9e168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId690169d5288f9e246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId514369d5288f9f209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6620/ZS.2019.58-13" TargetMode="External"/><Relationship Id="rId100969d5288f9f406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId676669d5288f99fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId676669d5288f99fe8.jpg"/><Relationship Id="rId441469d5288f9bdb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId441469d5288f9bdb4.jpg"/><Relationship Id="rId482469d5288f9f8dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId482469d5288f9f8dc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId553386435" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId142155882" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId936569eff7cfb7f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/" TargetMode="External"/><Relationship Id="rId396769eff7cfb7f74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/categorization" TargetMode="External"/><Relationship Id="rId426669eff7cfb8702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/photos" TargetMode="External"/><Relationship Id="rId152069eff7cfbbbca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2021.688325" TargetMode="External"/><Relationship Id="rId806169eff7cfbc1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId243069eff7cfbc2bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId934869eff7cfbd0d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6620/ZS.2019.58-13" TargetMode="External"/><Relationship Id="rId732869eff7cfbd2a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId912069eff7cfb858b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId912069eff7cfb858b.jpg"/><Relationship Id="rId597369eff7cfba18d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId597369eff7cfba18d.jpg"/><Relationship Id="rId718069eff7cfbd361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId718069eff7cfbd361.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>