--- v9 (2026-04-27)
+++ v10 (2026-05-18)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (d'Orbigny)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> island apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId936569eff7cfb7f0c" w:history="1">
+            <w:hyperlink r:id="rId40936a0aa0e4bdc31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396769eff7cfb7f74" w:history="1">
+            <w:hyperlink r:id="rId66836a0aa0e4bdc9a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMAIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86878285" name="name897869eff7cfb858d" descr="14564.jpg"/>
+                  <wp:docPr id="76797422" name="name56776a0aa0e4be297" descr="14564.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14564.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId912069eff7cfb858b" cstate="print"/>
+                          <a:blip r:embed="rId37666a0aa0e4be295" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId426669eff7cfb8702" w:history="1">
+            <w:hyperlink r:id="rId97676a0aa0e4be3ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2510,63 +2510,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. maculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has also been reported in other regions of Asia such as Israel (2008) and Pakistan (2009). In the USA it has been reported in several southeastern states since 1989 and for the first time in Europe in 2009, in the Ebro River Delta (Spain).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34343041" name="name811469eff7cfba191" descr="POMAIN_distribution_map.jpg"/>
+            <wp:docPr id="39881145" name="name87636a0aa0e4bfc24" descr="POMAIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMAIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId597369eff7cfba18d" cstate="print"/>
+                    <a:blip r:embed="rId44916a0aa0e4bfc21" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6344,51 +6344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 688325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId152069eff7cfbbbca" w:history="1">
+      <w:hyperlink r:id="rId85726a0aa0e4c1676" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2021.688325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7306,51 +7306,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId806169eff7cfbc1e2" w:history="1">
+      <w:hyperlink r:id="rId72736a0aa0e4c1c90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7443,51 +7443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId243069eff7cfbc2bc" w:history="1">
+      <w:hyperlink r:id="rId84096a0aa0e4c1d70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9705,51 +9705,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934869eff7cfbd0d7" w:history="1">
+      <w:hyperlink r:id="rId40006a0aa0e4c2bc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.6620/ZS.2019.58-13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9989,51 +9989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea maculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId732869eff7cfbd2a6" w:history="1">
+      <w:hyperlink r:id="rId88916a0aa0e4c2d9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10046,63 +10046,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55145452" name="name580069eff7cfbd363" descr="eu_funding_250.png"/>
+            <wp:docPr id="57053281" name="name97206a0aa0e4c2e41" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId718069eff7cfbd361" cstate="print"/>
+                    <a:blip r:embed="rId58186a0aa0e4c2e40" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10200,137 +10200,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61910307">
+  <w:abstractNum w:abstractNumId="37350240">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78214551">
+    <w:lvl w:ilvl="0" w:tplc="37547871">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78214551" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37547871" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78214551" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37547871" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78214551" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37547871" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78214551" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37547871" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78214551" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37547871" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78214551" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37547871" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78214551" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37547871" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78214551" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37547871" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61910306">
+  <w:abstractNum w:abstractNumId="37350239">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54962020">
+    <w:lvl w:ilvl="0" w:tplc="74780358">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11082,55 +11082,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61910306">
-    <w:abstractNumId w:val="61910306"/>
+  <w:num w:numId="37350239">
+    <w:abstractNumId w:val="37350239"/>
   </w:num>
-  <w:num w:numId="61910307">
-    <w:abstractNumId w:val="61910307"/>
+  <w:num w:numId="37350240">
+    <w:abstractNumId w:val="37350240"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22680,51 +22680,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId553386435" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId142155882" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId936569eff7cfb7f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/" TargetMode="External"/><Relationship Id="rId396769eff7cfb7f74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/categorization" TargetMode="External"/><Relationship Id="rId426669eff7cfb8702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/photos" TargetMode="External"/><Relationship Id="rId152069eff7cfbbbca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2021.688325" TargetMode="External"/><Relationship Id="rId806169eff7cfbc1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId243069eff7cfbc2bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId934869eff7cfbd0d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6620/ZS.2019.58-13" TargetMode="External"/><Relationship Id="rId732869eff7cfbd2a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId912069eff7cfb858b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId912069eff7cfb858b.jpg"/><Relationship Id="rId597369eff7cfba18d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId597369eff7cfba18d.jpg"/><Relationship Id="rId718069eff7cfbd361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId718069eff7cfbd361.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId390018875" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId517036510" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40936a0aa0e4bdc31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/" TargetMode="External"/><Relationship Id="rId66836a0aa0e4bdc9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/categorization" TargetMode="External"/><Relationship Id="rId97676a0aa0e4be3ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/photos" TargetMode="External"/><Relationship Id="rId85726a0aa0e4c1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2021.688325" TargetMode="External"/><Relationship Id="rId72736a0aa0e4c1c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId84096a0aa0e4c1d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId40006a0aa0e4c2bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6620/ZS.2019.58-13" TargetMode="External"/><Relationship Id="rId88916a0aa0e4c2d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37666a0aa0e4be295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37666a0aa0e4be295.jpg"/><Relationship Id="rId44916a0aa0e4bfc21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44916a0aa0e4bfc21.jpg"/><Relationship Id="rId58186a0aa0e4c2e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58186a0aa0e4c2e40.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>