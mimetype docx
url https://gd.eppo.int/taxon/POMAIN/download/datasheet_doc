--- v10 (2026-05-18)
+++ v11 (2026-06-07)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (d'Orbigny)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> island apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40936a0aa0e4bdc31" w:history="1">
+            <w:hyperlink r:id="rId35576a25ba85ea91a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66836a0aa0e4bdc9a" w:history="1">
+            <w:hyperlink r:id="rId63756a25ba85ea995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMAIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76797422" name="name56776a0aa0e4be297" descr="14564.jpg"/>
+                  <wp:docPr id="84010095" name="name18256a25ba85eaac3" descr="14564.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14564.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37666a0aa0e4be295" cstate="print"/>
+                          <a:blip r:embed="rId10846a25ba85eaac1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97676a0aa0e4be3ab" w:history="1">
+            <w:hyperlink r:id="rId65866a25ba85eabe2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2510,63 +2510,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. maculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has also been reported in other regions of Asia such as Israel (2008) and Pakistan (2009). In the USA it has been reported in several southeastern states since 1989 and for the first time in Europe in 2009, in the Ebro River Delta (Spain).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39881145" name="name87636a0aa0e4bfc24" descr="POMAIN_distribution_map.jpg"/>
+            <wp:docPr id="85040763" name="name54316a25ba85ecac3" descr="POMAIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMAIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44916a0aa0e4bfc21" cstate="print"/>
+                    <a:blip r:embed="rId39646a25ba85ecabf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6344,51 +6344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 688325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85726a0aa0e4c1676" w:history="1">
+      <w:hyperlink r:id="rId66326a25ba85ee601" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2021.688325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7306,51 +7306,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72736a0aa0e4c1c90" w:history="1">
+      <w:hyperlink r:id="rId27566a25ba85eec51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7443,51 +7443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84096a0aa0e4c1d70" w:history="1">
+      <w:hyperlink r:id="rId86296a25ba85eed48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9705,51 +9705,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40006a0aa0e4c2bc8" w:history="1">
+      <w:hyperlink r:id="rId93026a25ba85efc5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.6620/ZS.2019.58-13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9989,51 +9989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea maculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88916a0aa0e4c2d9d" w:history="1">
+      <w:hyperlink r:id="rId82466a25ba85efe45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10046,63 +10046,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57053281" name="name97206a0aa0e4c2e41" descr="eu_funding_250.png"/>
+            <wp:docPr id="40582042" name="name13196a25ba85eff19" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58186a0aa0e4c2e40" cstate="print"/>
+                    <a:blip r:embed="rId73636a25ba85eff18" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10200,137 +10200,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37350240">
+  <w:abstractNum w:abstractNumId="71409175">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37547871">
+    <w:lvl w:ilvl="0" w:tplc="55208424">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37547871" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55208424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37547871" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55208424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37547871" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55208424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37547871" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55208424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37547871" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55208424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37547871" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55208424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37547871" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55208424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37547871" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55208424" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37350239">
+  <w:abstractNum w:abstractNumId="71409174">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74780358">
+    <w:lvl w:ilvl="0" w:tplc="25544849">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11082,55 +11082,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37350239">
-    <w:abstractNumId w:val="37350239"/>
+  <w:num w:numId="71409174">
+    <w:abstractNumId w:val="71409174"/>
   </w:num>
-  <w:num w:numId="37350240">
-    <w:abstractNumId w:val="37350240"/>
+  <w:num w:numId="71409175">
+    <w:abstractNumId w:val="71409175"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22680,51 +22680,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId390018875" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId517036510" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40936a0aa0e4bdc31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/" TargetMode="External"/><Relationship Id="rId66836a0aa0e4bdc9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/categorization" TargetMode="External"/><Relationship Id="rId97676a0aa0e4be3ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/photos" TargetMode="External"/><Relationship Id="rId85726a0aa0e4c1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2021.688325" TargetMode="External"/><Relationship Id="rId72736a0aa0e4c1c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId84096a0aa0e4c1d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId40006a0aa0e4c2bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6620/ZS.2019.58-13" TargetMode="External"/><Relationship Id="rId88916a0aa0e4c2d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37666a0aa0e4be295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37666a0aa0e4be295.jpg"/><Relationship Id="rId44916a0aa0e4bfc21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44916a0aa0e4bfc21.jpg"/><Relationship Id="rId58186a0aa0e4c2e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58186a0aa0e4c2e40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId736480326" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId734156038" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35576a25ba85ea91a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/" TargetMode="External"/><Relationship Id="rId63756a25ba85ea995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/categorization" TargetMode="External"/><Relationship Id="rId65866a25ba85eabe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/photos" TargetMode="External"/><Relationship Id="rId66326a25ba85ee601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2021.688325" TargetMode="External"/><Relationship Id="rId27566a25ba85eec51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId86296a25ba85eed48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId93026a25ba85efc5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6620/ZS.2019.58-13" TargetMode="External"/><Relationship Id="rId82466a25ba85efe45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10846a25ba85eaac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10846a25ba85eaac1.jpg"/><Relationship Id="rId39646a25ba85ecabf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39646a25ba85ecabf.jpg"/><Relationship Id="rId73636a25ba85eff18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73636a25ba85eff18.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>