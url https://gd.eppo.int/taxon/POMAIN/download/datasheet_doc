--- v11 (2026-06-07)
+++ v12 (2026-06-28)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (d'Orbigny)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> island apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35576a25ba85ea91a" w:history="1">
+            <w:hyperlink r:id="rId26336a406e26b18e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63756a25ba85ea995" w:history="1">
+            <w:hyperlink r:id="rId81466a406e26b1952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMAIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84010095" name="name18256a25ba85eaac3" descr="14564.jpg"/>
+                  <wp:docPr id="48387365" name="name50326a406e26b1e82" descr="14564.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14564.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10846a25ba85eaac1" cstate="print"/>
+                          <a:blip r:embed="rId39016a406e26b1e80" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65866a25ba85eabe2" w:history="1">
+            <w:hyperlink r:id="rId28986a406e26b1fcd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2510,63 +2510,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. maculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has also been reported in other regions of Asia such as Israel (2008) and Pakistan (2009). In the USA it has been reported in several southeastern states since 1989 and for the first time in Europe in 2009, in the Ebro River Delta (Spain).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85040763" name="name54316a25ba85ecac3" descr="POMAIN_distribution_map.jpg"/>
+            <wp:docPr id="73808908" name="name33976a406e26b32f6" descr="POMAIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMAIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39646a25ba85ecabf" cstate="print"/>
+                    <a:blip r:embed="rId28106a406e26b32f3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6344,51 +6344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 688325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66326a25ba85ee601" w:history="1">
+      <w:hyperlink r:id="rId16786a406e26b4e59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2021.688325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7306,51 +7306,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27566a25ba85eec51" w:history="1">
+      <w:hyperlink r:id="rId24496a406e26b548e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7443,51 +7443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86296a25ba85eed48" w:history="1">
+      <w:hyperlink r:id="rId52546a406e26b5569" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9705,51 +9705,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93026a25ba85efc5a" w:history="1">
+      <w:hyperlink r:id="rId52216a406e26b6421" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.6620/ZS.2019.58-13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9989,51 +9989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea maculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82466a25ba85efe45" w:history="1">
+      <w:hyperlink r:id="rId68696a406e26b6607" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10046,63 +10046,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40582042" name="name13196a25ba85eff19" descr="eu_funding_250.png"/>
+            <wp:docPr id="62852757" name="name35206a406e26b66bd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73636a25ba85eff18" cstate="print"/>
+                    <a:blip r:embed="rId40186a406e26b66bc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10200,137 +10200,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71409175">
+  <w:abstractNum w:abstractNumId="62748384">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55208424">
+    <w:lvl w:ilvl="0" w:tplc="76239267">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55208424" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76239267" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55208424" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76239267" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55208424" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76239267" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55208424" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76239267" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55208424" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76239267" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55208424" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76239267" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55208424" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76239267" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55208424" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76239267" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71409174">
+  <w:abstractNum w:abstractNumId="62748383">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25544849">
+    <w:lvl w:ilvl="0" w:tplc="38631559">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11082,55 +11082,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71409174">
-    <w:abstractNumId w:val="71409174"/>
+  <w:num w:numId="62748383">
+    <w:abstractNumId w:val="62748383"/>
   </w:num>
-  <w:num w:numId="71409175">
-    <w:abstractNumId w:val="71409175"/>
+  <w:num w:numId="62748384">
+    <w:abstractNumId w:val="62748384"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22680,51 +22680,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId736480326" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId734156038" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35576a25ba85ea91a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/" TargetMode="External"/><Relationship Id="rId63756a25ba85ea995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/categorization" TargetMode="External"/><Relationship Id="rId65866a25ba85eabe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/photos" TargetMode="External"/><Relationship Id="rId66326a25ba85ee601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2021.688325" TargetMode="External"/><Relationship Id="rId27566a25ba85eec51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId86296a25ba85eed48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId93026a25ba85efc5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6620/ZS.2019.58-13" TargetMode="External"/><Relationship Id="rId82466a25ba85efe45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10846a25ba85eaac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10846a25ba85eaac1.jpg"/><Relationship Id="rId39646a25ba85ecabf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39646a25ba85ecabf.jpg"/><Relationship Id="rId73636a25ba85eff18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73636a25ba85eff18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId607939747" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId233702162" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26336a406e26b18e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/" TargetMode="External"/><Relationship Id="rId81466a406e26b1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/categorization" TargetMode="External"/><Relationship Id="rId28986a406e26b1fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/photos" TargetMode="External"/><Relationship Id="rId16786a406e26b4e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2021.688325" TargetMode="External"/><Relationship Id="rId24496a406e26b548e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId52546a406e26b5569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId52216a406e26b6421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6620/ZS.2019.58-13" TargetMode="External"/><Relationship Id="rId68696a406e26b6607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39016a406e26b1e80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39016a406e26b1e80.jpg"/><Relationship Id="rId28106a406e26b32f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28106a406e26b32f3.jpg"/><Relationship Id="rId40186a406e26b66bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40186a406e26b66bc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>