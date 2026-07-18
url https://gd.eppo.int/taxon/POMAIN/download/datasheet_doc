--- v12 (2026-06-28)
+++ v13 (2026-07-18)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (d'Orbigny)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> island apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26336a406e26b18e3" w:history="1">
+            <w:hyperlink r:id="rId48636a5b86c5cb1e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81466a406e26b1952" w:history="1">
+            <w:hyperlink r:id="rId22706a5b86c5cb255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMAIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48387365" name="name50326a406e26b1e82" descr="14564.jpg"/>
+                  <wp:docPr id="97591658" name="name29866a5b86c5cb32b" descr="14564.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14564.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39016a406e26b1e80" cstate="print"/>
+                          <a:blip r:embed="rId17096a5b86c5cb32a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28986a406e26b1fcd" w:history="1">
+            <w:hyperlink r:id="rId54796a5b86c5cb470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2510,63 +2510,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. maculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has also been reported in other regions of Asia such as Israel (2008) and Pakistan (2009). In the USA it has been reported in several southeastern states since 1989 and for the first time in Europe in 2009, in the Ebro River Delta (Spain).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73808908" name="name33976a406e26b32f6" descr="POMAIN_distribution_map.jpg"/>
+            <wp:docPr id="20365327" name="name54086a5b86c5ce180" descr="POMAIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMAIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28106a406e26b32f3" cstate="print"/>
+                    <a:blip r:embed="rId70556a5b86c5ce17d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6344,51 +6344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 688325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16786a406e26b4e59" w:history="1">
+      <w:hyperlink r:id="rId44196a5b86c5cfc91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2021.688325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7306,51 +7306,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24496a406e26b548e" w:history="1">
+      <w:hyperlink r:id="rId12786a5b86c5d12b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7443,51 +7443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52546a406e26b5569" w:history="1">
+      <w:hyperlink r:id="rId27056a5b86c5d13c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9705,51 +9705,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52216a406e26b6421" w:history="1">
+      <w:hyperlink r:id="rId35996a5b86c5d227f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.6620/ZS.2019.58-13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9989,51 +9989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea maculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68696a406e26b6607" w:history="1">
+      <w:hyperlink r:id="rId83796a5b86c5d245b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10046,63 +10046,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62852757" name="name35206a406e26b66bd" descr="eu_funding_250.png"/>
+            <wp:docPr id="71592704" name="name51076a5b86c5d3739" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40186a406e26b66bc" cstate="print"/>
+                    <a:blip r:embed="rId77966a5b86c5d3737" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10200,137 +10200,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62748384">
+  <w:abstractNum w:abstractNumId="42313501">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76239267">
+    <w:lvl w:ilvl="0" w:tplc="83169685">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76239267" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83169685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76239267" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83169685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76239267" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83169685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76239267" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83169685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76239267" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83169685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76239267" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83169685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76239267" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83169685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76239267" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83169685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62748383">
+  <w:abstractNum w:abstractNumId="42313500">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38631559">
+    <w:lvl w:ilvl="0" w:tplc="78446819">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11082,55 +11082,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62748383">
-    <w:abstractNumId w:val="62748383"/>
+  <w:num w:numId="42313500">
+    <w:abstractNumId w:val="42313500"/>
   </w:num>
-  <w:num w:numId="62748384">
-    <w:abstractNumId w:val="62748384"/>
+  <w:num w:numId="42313501">
+    <w:abstractNumId w:val="42313501"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22680,51 +22680,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId607939747" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId233702162" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26336a406e26b18e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/" TargetMode="External"/><Relationship Id="rId81466a406e26b1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/categorization" TargetMode="External"/><Relationship Id="rId28986a406e26b1fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/photos" TargetMode="External"/><Relationship Id="rId16786a406e26b4e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2021.688325" TargetMode="External"/><Relationship Id="rId24496a406e26b548e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId52546a406e26b5569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId52216a406e26b6421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6620/ZS.2019.58-13" TargetMode="External"/><Relationship Id="rId68696a406e26b6607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39016a406e26b1e80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39016a406e26b1e80.jpg"/><Relationship Id="rId28106a406e26b32f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28106a406e26b32f3.jpg"/><Relationship Id="rId40186a406e26b66bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40186a406e26b66bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId275788600" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId712999766" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48636a5b86c5cb1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/" TargetMode="External"/><Relationship Id="rId22706a5b86c5cb255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/categorization" TargetMode="External"/><Relationship Id="rId54796a5b86c5cb470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/photos" TargetMode="External"/><Relationship Id="rId44196a5b86c5cfc91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2021.688325" TargetMode="External"/><Relationship Id="rId12786a5b86c5d12b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId27056a5b86c5d13c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId35996a5b86c5d227f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6620/ZS.2019.58-13" TargetMode="External"/><Relationship Id="rId83796a5b86c5d245b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17096a5b86c5cb32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17096a5b86c5cb32a.jpg"/><Relationship Id="rId70556a5b86c5ce17d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70556a5b86c5ce17d.jpg"/><Relationship Id="rId77966a5b86c5d3737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77966a5b86c5d3737.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>