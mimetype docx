--- v13 (2026-07-18)
+++ v14 (2026-08-08)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (d'Orbigny)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> island apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48636a5b86c5cb1e5" w:history="1">
+            <w:hyperlink r:id="rId43866a7703f75a880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22706a5b86c5cb255" w:history="1">
+            <w:hyperlink r:id="rId94166a7703f75a8f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMAIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97591658" name="name29866a5b86c5cb32b" descr="14564.jpg"/>
+                  <wp:docPr id="7407126" name="name11826a7703f75d0c0" descr="14564.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14564.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17096a5b86c5cb32a" cstate="print"/>
+                          <a:blip r:embed="rId40036a7703f75d0bd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54796a5b86c5cb470" w:history="1">
+            <w:hyperlink r:id="rId18136a7703f75d210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2510,63 +2510,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. maculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has also been reported in other regions of Asia such as Israel (2008) and Pakistan (2009). In the USA it has been reported in several southeastern states since 1989 and for the first time in Europe in 2009, in the Ebro River Delta (Spain).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20365327" name="name54086a5b86c5ce180" descr="POMAIN_distribution_map.jpg"/>
+            <wp:docPr id="47639777" name="name94966a7703f76026d" descr="POMAIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMAIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70556a5b86c5ce17d" cstate="print"/>
+                    <a:blip r:embed="rId51716a7703f76026a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6344,51 +6344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 688325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44196a5b86c5cfc91" w:history="1">
+      <w:hyperlink r:id="rId29626a7703f765a1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2021.688325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7306,51 +7306,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12786a5b86c5d12b7" w:history="1">
+      <w:hyperlink r:id="rId49096a7703f766074" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7443,51 +7443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27056a5b86c5d13c2" w:history="1">
+      <w:hyperlink r:id="rId67666a7703f766166" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9705,51 +9705,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35996a5b86c5d227f" w:history="1">
+      <w:hyperlink r:id="rId67226a7703f767080" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.6620/ZS.2019.58-13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9989,51 +9989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea maculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83796a5b86c5d245b" w:history="1">
+      <w:hyperlink r:id="rId71426a7703f76728a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10046,63 +10046,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71592704" name="name51076a5b86c5d3739" descr="eu_funding_250.png"/>
+            <wp:docPr id="46921897" name="name32706a7703f76b65e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77966a5b86c5d3737" cstate="print"/>
+                    <a:blip r:embed="rId84596a7703f76b65c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10200,137 +10200,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42313501">
+  <w:abstractNum w:abstractNumId="54344259">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83169685">
+    <w:lvl w:ilvl="0" w:tplc="27636261">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83169685" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27636261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83169685" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27636261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83169685" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27636261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83169685" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27636261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83169685" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27636261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83169685" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27636261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83169685" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27636261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83169685" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27636261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42313500">
+  <w:abstractNum w:abstractNumId="54344258">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78446819">
+    <w:lvl w:ilvl="0" w:tplc="73357326">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11082,55 +11082,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42313500">
-    <w:abstractNumId w:val="42313500"/>
+  <w:num w:numId="54344258">
+    <w:abstractNumId w:val="54344258"/>
   </w:num>
-  <w:num w:numId="42313501">
-    <w:abstractNumId w:val="42313501"/>
+  <w:num w:numId="54344259">
+    <w:abstractNumId w:val="54344259"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22680,51 +22680,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId275788600" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId712999766" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48636a5b86c5cb1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/" TargetMode="External"/><Relationship Id="rId22706a5b86c5cb255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/categorization" TargetMode="External"/><Relationship Id="rId54796a5b86c5cb470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/photos" TargetMode="External"/><Relationship Id="rId44196a5b86c5cfc91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2021.688325" TargetMode="External"/><Relationship Id="rId12786a5b86c5d12b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId27056a5b86c5d13c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId35996a5b86c5d227f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6620/ZS.2019.58-13" TargetMode="External"/><Relationship Id="rId83796a5b86c5d245b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17096a5b86c5cb32a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17096a5b86c5cb32a.jpg"/><Relationship Id="rId70556a5b86c5ce17d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70556a5b86c5ce17d.jpg"/><Relationship Id="rId77966a5b86c5d3737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77966a5b86c5d3737.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId116278583" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId648583930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43866a7703f75a880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/" TargetMode="External"/><Relationship Id="rId94166a7703f75a8f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/categorization" TargetMode="External"/><Relationship Id="rId18136a7703f75d210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/photos" TargetMode="External"/><Relationship Id="rId29626a7703f765a1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2021.688325" TargetMode="External"/><Relationship Id="rId49096a7703f766074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId67666a7703f766166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId67226a7703f767080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6620/ZS.2019.58-13" TargetMode="External"/><Relationship Id="rId71426a7703f76728a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40036a7703f75d0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40036a7703f75d0bd.jpg"/><Relationship Id="rId51716a7703f76026a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51716a7703f76026a.jpg"/><Relationship Id="rId84596a7703f76b65c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84596a7703f76b65c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>