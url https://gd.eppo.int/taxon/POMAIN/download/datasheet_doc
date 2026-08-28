--- v14 (2026-08-08)
+++ v15 (2026-08-28)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (d'Orbigny)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> island apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43866a7703f75a880" w:history="1">
+            <w:hyperlink r:id="rId29556a91bb9145292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94166a7703f75a8f0" w:history="1">
+            <w:hyperlink r:id="rId53866a91bb9145302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMAIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7407126" name="name11826a7703f75d0c0" descr="14564.jpg"/>
+                  <wp:docPr id="72182489" name="name94106a91bb9145c6e" descr="14564.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14564.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40036a7703f75d0bd" cstate="print"/>
+                          <a:blip r:embed="rId96796a91bb9145c6d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18136a7703f75d210" w:history="1">
+            <w:hyperlink r:id="rId55276a91bb9145da4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2510,63 +2510,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. maculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has also been reported in other regions of Asia such as Israel (2008) and Pakistan (2009). In the USA it has been reported in several southeastern states since 1989 and for the first time in Europe in 2009, in the Ebro River Delta (Spain).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47639777" name="name94966a7703f76026d" descr="POMAIN_distribution_map.jpg"/>
+            <wp:docPr id="83553788" name="name41616a91bb91477f2" descr="POMAIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMAIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51716a7703f76026a" cstate="print"/>
+                    <a:blip r:embed="rId14776a91bb91477ef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6344,51 +6344,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 688325. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29626a7703f765a1d" w:history="1">
+      <w:hyperlink r:id="rId79836a91bb914928a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fevo.2021.688325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7306,51 +7306,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49096a7703f766074" w:history="1">
+      <w:hyperlink r:id="rId23066a91bb9149e30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7443,51 +7443,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67666a7703f766166" w:history="1">
+      <w:hyperlink r:id="rId70456a91bb9149f71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9705,51 +9705,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67226a7703f767080" w:history="1">
+      <w:hyperlink r:id="rId35666a91bb914c1be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.6620/ZS.2019.58-13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9989,51 +9989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea maculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71426a7703f76728a" w:history="1">
+      <w:hyperlink r:id="rId67616a91bb914c3c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10046,63 +10046,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46921897" name="name32706a7703f76b65e" descr="eu_funding_250.png"/>
+            <wp:docPr id="67487945" name="name74296a91bb914c98f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84596a7703f76b65c" cstate="print"/>
+                    <a:blip r:embed="rId99006a91bb914c98d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10200,137 +10200,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54344259">
+  <w:abstractNum w:abstractNumId="89578267">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27636261">
+    <w:lvl w:ilvl="0" w:tplc="34845342">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27636261" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34845342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27636261" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34845342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27636261" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34845342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27636261" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34845342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27636261" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34845342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27636261" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34845342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27636261" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34845342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27636261" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34845342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54344258">
+  <w:abstractNum w:abstractNumId="89578266">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73357326">
+    <w:lvl w:ilvl="0" w:tplc="98388991">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11082,55 +11082,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54344258">
-    <w:abstractNumId w:val="54344258"/>
+  <w:num w:numId="89578266">
+    <w:abstractNumId w:val="89578266"/>
   </w:num>
-  <w:num w:numId="54344259">
-    <w:abstractNumId w:val="54344259"/>
+  <w:num w:numId="89578267">
+    <w:abstractNumId w:val="89578267"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22680,51 +22680,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId116278583" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId648583930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43866a7703f75a880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/" TargetMode="External"/><Relationship Id="rId94166a7703f75a8f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/categorization" TargetMode="External"/><Relationship Id="rId18136a7703f75d210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/photos" TargetMode="External"/><Relationship Id="rId29626a7703f765a1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2021.688325" TargetMode="External"/><Relationship Id="rId49096a7703f766074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId67666a7703f766166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId67226a7703f767080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6620/ZS.2019.58-13" TargetMode="External"/><Relationship Id="rId71426a7703f76728a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40036a7703f75d0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40036a7703f75d0bd.jpg"/><Relationship Id="rId51716a7703f76026a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51716a7703f76026a.jpg"/><Relationship Id="rId84596a7703f76b65c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84596a7703f76b65c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId402910908" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId282819851" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29556a91bb9145292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/" TargetMode="External"/><Relationship Id="rId53866a91bb9145302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/categorization" TargetMode="External"/><Relationship Id="rId55276a91bb9145da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMAIN/photos" TargetMode="External"/><Relationship Id="rId79836a91bb914928a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2021.688325" TargetMode="External"/><Relationship Id="rId23066a91bb9149e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId70456a91bb9149f71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId35666a91bb914c1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6620/ZS.2019.58-13" TargetMode="External"/><Relationship Id="rId67616a91bb914c3c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96796a91bb9145c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96796a91bb9145c6d.jpg"/><Relationship Id="rId14776a91bb91477ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14776a91bb91477ef.jpg"/><Relationship Id="rId99006a91bb914c98d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99006a91bb914c98d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>